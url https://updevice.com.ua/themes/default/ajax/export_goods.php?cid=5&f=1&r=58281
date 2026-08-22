--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3b4f33c6b469b1b638659d577a76c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9a92d40b8cc16c5e9f295e7d919a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260a13fe9b449480c53b9f82443d833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410312039118c0bff56df098759323b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc90977ab314010cf69bc07673a8a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17f3933ffa7c267ff19ddca3503816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ac5201983a0fef2146d38ffab4ff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aae4092b085033ee57305f24c210a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a1515a83a353a2147a787c3be3f319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007196dfd6aed1088953fd8c3f6581ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dae70733e011d8cfd03c2bb43193411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625701a04de05190e510f6d6b0ea7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea495880579055752466f1dada1ff113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68acee770461a040e188758c27d249514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23faf91a667af5226a39476d7a34a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a19631fa530201fefb84537ef3029716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c10704944a999445dcd410167a80117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e1382a07cde03f59472282b6d88db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6381a7c1344fc1e1b6c2fa2413c7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14045e7ff7f9182d5b716fa2ac29fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac881c254d9cfb0e3adc173dc0772e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278db1812f687b14b418b8a919131b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b3a0d46d47690344762de21c85f0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f028a2acc9de107d33224d4164e8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04204215f4458c24b04c45eb092f2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedd9701bad14f533ea5f053bc8cd9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e7f957684d2998a51e07d1f7e8ec927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7202201e276d37c6c813c8ce7b1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8582b7b9713b2987a2a57df6e3415229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae2a84fb285446d58efb1714c034230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d7b76a7beb0c51d77022ffddc66ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5053ce65fa59eadc3d2406e4e14c2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190da44fb210c7dff83cc6ddbe2a7b3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be01f9d74898f83707b1dc84650817834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf7533820d85f749cf0be1afce595f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb557dc4f5e97f20a999e5b3543f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7f2d4b3267599c314a8e3577064637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58cd3d3708a0cb5a2d9639732b0c9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abe3cedc951f8fde3606a5955be81739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5256226048d5403f97eebc79a9f5ab940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2d6cf812f8295d0af8ee7cf50d3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4022f9ac52850a52e6d61da15fca7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf65a6310be4dbf88e51b975b355f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b79ec628fef32a0b2bce0b0e2a9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3fe58deaf30b05ac6069ae991b39f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023bcd934f0968cf76d84a6d1ec56f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402332345494e5fd870d0eb5c2f254fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de2c24a872271d4d65acb9ba0fcf1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb34fec2e59e4555c55bed1d2f69249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a0cbfc73119515ee0b9711b11137450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b10295cbf9b5237a13422f20f77c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11901bfa11cc59ab7e679e9ad23569cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd55f7a64ab8036859ca92c65ff754453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ca9ff147bc8ecbb49d2e4d87b8c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2821e817516f342720e335cf6b356355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814c2e3ecaca7d67e85b599113ce47b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d9f9bdad12a3f57c82bbd3e08634757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f720e9f94fefec3ba2c807e10245c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c7143b55b8cb857a03803f4bc2b0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61e07d1f68dea12d79792af87d71a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31ed06c324ad23c7525ae2934dabfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a8524ba77e863844c71224154847962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a668c2bfadf45ec27b3e6b1031ca9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac20a0bc5a3c5edcc81b3181d8a2f6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2a612aaf62c32c6efbaa81ceedf9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59cb7dfbeb35fa4a03ac336e21a92d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8d0f82db8ec3d99521037a7faf41267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d60ab5caf7ebfd1f7616e61e47d2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e031523625cb38090ac5ac49451d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96c02ec3d6c84c25ceb407baaaaed470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e48b619455b0196baa7c9920097cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd59fc903cd111992a6692530de0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08146a440c86712c1065cf4ef697ee9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b851a34250fc891f570d01afce515074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e265ff47b856128f58031caba017275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d69f12bd02942a0be2e5edcca37ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0015b18a2febc1d4ee0ccc8bc593477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ba035db9d0bf06a5df40d501950778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb308b25a4b8a0b9786fb78cd465a01679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b31a5119061a428b68c5ff3a0ec4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93557a29012dec0f20168b1b3541a6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198f833d1e53ae1d98ebf643cf32d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66dc44955cd402b90a8fbc6826e3a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4b57017a3d745c46235400660b5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e2bef35275ddabc450e67372121585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd5d45e04483dd3bc9c89a62087cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48ed6ea05bebcb48ced83ef219e4ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4976740f766e2ce766a5bd5ff3ec4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d664aafb21fcff1df661f40bbd65289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8792ba7900bb0214ebe3121c451360a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee6dc9946f8dae9ba81906bd6f6f9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e5606d381c7dc7cb00f69b2593bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eeea5e77418907c7a301829c3e94b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f4631d488f494c95660821496a6ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2e00813e73be76021c994eab699e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1239d2d473796bb8420a07583d8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222663f0b887f8af7f64b893d294a1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ee84760d45101bf8baff52c7e520c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d932c269857f2a9f23598d569e853d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ed9707f759bbd4b3eb67268bac8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce16944f1dfb5c37083e486b2549f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0c93614136772bc8b6f5f1e6690a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3c8226d3fec45f7193df71afc1318103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea835e23ccf996fa7e8189a4314af1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f7fbced4c7d88a66aa5594ab8c37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f181bb7d4a1269d553276e0b2125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9e2f30aaf991893a608807164a93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5879622d0ab94030ea4f1ab117283108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d261996830e3447625ebb8d54381f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f68afcc03c4ba34dd0eeb2190eb9d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b582923e9586f568fb508b4b08f3676111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df7b58a838823357d5f4e90be34b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c768ef726f9c6aeb214953c7ba6889b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a3947d82661b7a7c42b2d13cdf431114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2e2d2d07b47282994e7c36afc4764115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39a2e7fe3b2c5a321d244318572f91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c096220babbcad66600326c2a21b68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c599f93f3c785ca6723cbf23e278d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115ae7aa1c08316dd23aa92e717860e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce7f397a1218f21c35ec9dec0d69f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e28a9b07bc06923d95ba0899108f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a222f277ecb65156fc5358e43c21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43532739daf2a6d4fbce78094efdf2a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25470e2298ed698bbdf4dfa45fbfc03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35decd8628514439bd10451693fb5231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f1ffb8b104ab20825083d148a558126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da789183173ccfba7d96175443396c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3e4111752596c6c77bfdd2984c1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c685a8a4372c6cd7507fb4c56f0dfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76ae66c08ade2b784af5d1a640095130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14b8fd9a14d7c1c7621cbbcdfa3b10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50e9d089a4248ef51e961e54c6fefc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914dc0d447616bb7bd4ebfbc7e8a6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f5fe30aaaf3a99c4e4a6fa64f4af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a867615dc7d68f5af1459393cc8d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8108d30689308a7c89455919e6c58e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a256b7c74d37af444b7d82eca1c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfa8dda01624b5f679cd22f864f323138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ae8c48b584d25b293dcf2fb646bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185420cdc0b936dbcba18af60478db64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ed872f396cb839d56a376f4d86a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5df76208cec2d35e25a46d603970a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3c3d33c902a30d0974d9f072a338b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721386e684771819e62be44478ee8c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d518abbff441ed4e87eb6b7cb8d39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b5369a1a8aeef10a7f080b91a0dba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd05b63c37495e93a33876f11d9164147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8e5479af90a47fb30f187e0f24e54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801da1a7e96933e7a44218299b1c3925149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eda4cec0dc3813ded87d0093e9a199150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84130d0e814217cb4da3bd0f6208f0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6926accb08630f1130eb7b51da39d0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f92576d73a7b0fedc9dcb026dbeec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8c9fdc48776a46ed48df8cabd381a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4acd0dcbb94aa7e0ec28b01aff7c60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1871731b8473ab900b119a87a27810156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4603840d12452c5fea70ec9cd798891157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93b7d7116de26affc54fcffdc808c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf931d6dd3573903c645a2707d807def159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084035b109619efa7f7477578dff1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fe3c69245dad40e3301ba94a6419161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fbfbcce69c6b9d978a500e946708c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375a74c4d2c975340c9636f4174ad37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eda25984853509939011c7356a50d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef02f1eb5387c4762b3a7f5047c24b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accbf87f145aa7d4f09739833cef9b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1239cb270aa4d38084d44b825da8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a603678c389c4566d0c589e8690f212168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8eae759daa3adb9539eb87f4166a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0db1ad46913a180385ec45b011e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4039f7706c435d2930d47bc5e15f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3436e8373c1d0dcf403b86a638917172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654f586f02a47d53c7594b083083dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f764eca99a680c2a90e71bfecb88fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbb8f0c6f62aa78125f71538c47031175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4660b07d90ec80cf551c4c13bd38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd88f01cde0097fb74b418002eed69b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f47eae0467796ac80ecb9ca0eacf22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681216a8821bb5b36be6e6f470a7ab3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf71fda09a9060241ac52743d05b3c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f48e7e37ee4741283f3d20864a445c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d3a6f7dc80b60e3b7d63715ac08a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba51b45e589cc6d5f67ecc2fc59282183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb908d223c0b74e4ca676c163eb8af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c6b75a7939264d7773327178f31f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebef75de8ac3344f9338244ad09224186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831d7525491424efc647098b69f10a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a83e7894a0c48b4d2609a42cbfee6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14586d28c2e156633e22fa0a12ac3f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795da146aed7eb1184832b2c441e2cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90302446e4d2097f2fd780fbcafe0dd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bce7f29edab3828a0e6daa02c5f640192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc1a76c75e470e363436aa499a6ce5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac95d63ded5d3ae44bb2f75ab53c11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed500d26bfe45e2f1fd34c401dfa28fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22651eba6a1d8454f79dd7cb53ea8400196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ec7a9cda30f4c26efcb89702e0df0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590bb1c243ed666efa7dfbade7e065c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55bbb9121713570be953147988f31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d9928c407fb8871262696362f9f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73ca9087edbd489fa90943380a844a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c1897a5df7f5ae64c55b5830607c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173ae1273d5062ba892d28330d69a18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f5bfbb200c7016ca7a24d9842b46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d36e8e206706811dc9a931d5b7d9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe70630bce766a1a518900a6076058206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d051ef8db57e12bebb1b6355571a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fa40658dc9fd11c4dc94838fd56a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f12ad8d48e57c6cac8cb150dc525209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c9809e020db373ce844b108f63aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee78091213bad525ceb906c458b78dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab5d3067e4c1788c112e3be6bcb27d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc3368094a1589d7c1b18231f8356a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5c34ffbd8cd2cedaa957c23061e24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f65829129aa920f31212afe6a7cad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d986e001d9c652ae901755f8cba6dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cc5b2df18f92535646e67e1d237b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cca715c7c3be441c4546222da7c4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705896580244bbd79687a52d0042cc7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70fc6f6d5935d32c302c7c6f9e7f5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cfacc5d0e70db852bde9c6fc1662e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a67a212111c27654c0708923df8c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6dc45c88923b35737cb2badbe47b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f204060b1b7e08661cd127ea7c96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa5768a18a51ad09abe16ab6f74abe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f4e54800cf2ff5cd1d1b77d3d743226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad8d640f54ae5e01769296edd7e65e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1a2d2c39cc4eeec1cd9c86222b80e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c34b07f62d00ce93f3227f33dac2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fe3f88ef33495c8cc1959c5ae97b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b59cf173cbad0a1f6c3d949c3dbde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addbd80deac4355acf00c461daf8bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4f19040a2a866e1f6143910c4052233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135375f01084d189c3a62f4ebb973e92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a682748be6638a19bb20532d77f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37f6dbeeb4190775b737fcc2aaf39c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a28f148c9f98bfd7683396ee00b74f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9fe9721cd9bed87cc8735497039e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cf12266361d0dc6b097b4c18f5d35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c701b4688428b1f2ef2eb287a0aee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581acbfbab2eb51b139f43697764c56a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749f030ccfa076e3ff04dba8d2319f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b9dedd1028a5c5547708302c4e38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae35e92c04350e8974800ff287bc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec07518aaa6b9823bf949a856252633245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5df9d5e8989a5586f44495ef81cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7afc957fa613c57a2af27bf6ef3324247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745e9c1f2753fafaddbb5e4abf9235248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f5c060b232b42b2eafcec4149192249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a3f0a6d2dcb089230d26fe3721e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e70eccbb2948b6df3d47913e57402251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe258e4af5c566abe609f004cc40f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d8308127f3aa6ff12a9fabd805241253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0ef28d6c3ee8f8f9608f1172bb26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50bd5babf22439a29fefb42e530869255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7c970eca8e4d23d2fb8210e5be7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da69e854b50f7876de21526e57a7a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f4f36f7289b88cd4a1863512cf17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9865223d1b42d3374cdcbffaf5f2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1c3ba390f13842ca0688d98725260260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b2e3e027140093bee61d0bcb1fec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6865e1cbb6b128abb35d5fe82b6506262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eff3b27608f9731121d9135480d1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca6e548528930ebdda77c5c93236df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7984b7709d4144ff4217f70cc417c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe60897b622bf1dff51aa3d6393543266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeade47847316fb9b48ab9b2d7f54e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d179fa4d8dad39a807f1227fe6766268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509181ab0cb0bc8f3def5329a432d7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce02b2b643312102c2e71d821d8cf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77734ae51acb0849d06dceeaf2f2666f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ede40baf23b9e4b094d3e125772d8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ade45995a1f1f6fbda28f92acf898273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a96e05112b4a44184f825f453d60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e38a62e3f49b3aa229677b4d2903275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003aacd6d303058433038ca38dca35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef6149c08a4860a6147059880a75ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7b8f359a0375c53529feda1284aaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b26b45abb7378e26e4879c2f85dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997097067a0501851b74e8898bef7cd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8db352fe6bb5e2e6ace0fc54ed32c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edabf0405cdda7510dd5d167377dcf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf4d85a84781822d0e1e0d8f11f41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f13a5b466dffa602fd6f0bd8943e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490af1301585b2bf7b052a7d0e96b1d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4254298d451276ddd61f97222534a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400805d86e6e2daca7747f0643834f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fbec9718d9df597f6a6959bc8a42a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f9df1d177e85703a64241302ecaa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b5919bbe7301705a3cc07c217d5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f5bde405bc9c52c1c3f1cf72283b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb94a128b9625cc57708a7a67634469292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9760989157354f6d797b52741283e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd46f664e49288c6f899ddfbe45d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f85db395f93652f22c41247b564b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242beb0cbcb3fdde1f3e949cb795a4a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1540a4b8d0452e013bca25bb5da3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31566e87d5b1405cff98a71d4f794396298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728192d5e1a842173b67a6f9dc0735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a687744ca7845196b501c6e7b2a88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098d1f5713a7c23c51fd997a390005a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a1865c7b82fd84283a837f78ab57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46968b02d3e84896ae4e6a74501eb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15fd51029acfd7ef32799da5ed63c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126772b8ddf906ba5a663e624200062305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8650230819500abf346ba938ece133306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8539b028cc23fa6970285b76d420b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4cee68233406dfb7065cf7f0d535308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa621ae3f9afe02f71bdb8fa7888380309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dfc33673e5d49cabf93df217bdf74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8cdfdec5a3b605481bef06eef4398311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e9d0fd64c9da482a51ad516b73b69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1413b7071b28fcbb3dc883079ff865e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a70524728cb92288aa55f8650715314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658c2a182c1042a660fb8c2199e93a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d939c61ae16db51869b9dfc5efb775316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d7aacbf60434189e1f692386bca7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd222f52f5fcbbbb60c03fd10e89d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83851334e1dc01f325ec748be6d5c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f645d6118429ea48d24879b282d46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e698e2a321af8b711aa3e58b840ff34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6c9db45cf96ae5ee53d94dac0b17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2485f06bc60ed1fc42002a22edaa5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada555f9ae29451a4c60a2c3d2dbf2b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336a93bcc4040b2023500b95ef2375325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181340a64d4707b08baee61e2025abf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9ea05c8034bea78abbfd802982592327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563d283eea1b3c4925805e1e1eb34c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01738d7010dfb363b7d3c27ec4f2bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573813500429cd14d54dcb8f4ecea4ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625c9ab45c43f30036a0bfa3742b2b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c60cad6158efc79d3ab336df47aef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34df498fb57880c608c28c0d529492333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f285c8fa617e6078ff10b30ef75fb29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63446b64943cd3d298943131f816f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef00804a69873eb46bc4a0c3bb577d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f7cc67df03d9b379515ce318b7863337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d05d95c60353d627c71202786f1631338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a981a513a27ff4ee258b7c2d6eb4b67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60574009e20071c23b094e948b071a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f035e2f9afc2ac5c13ac71cb30b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54fa46eeeefd5a9874ff6ea63bfac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa5030e0177dd10befa6790aa6ddca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8c9479df4fd6a77e2aeb40b826b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11971034c190b3c0bee731c759394a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214d0c7fab9cf4400cf81e4f476416346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17295f5cce899349a82f9c104be8cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7e5a9f610b6d4f3f25fb030586454348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb3f2367b186a5aba6cf1e647c18a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f82609fe8824b972491d45b57a3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db09cc8803c0e1f4b477a61bd5283e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd4c1991272d56b14054b85346286f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d244a4d23151892bdc843771780f22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1d8e710df8596aef20688e189aa09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe59bcbabad6bcd23a512fd123b0cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13c789faf2810da202d8d69be1291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f9a82726510bcdf1bf4427ba21e32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb45c04f7873324e641d788aedc56e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cab2813c845743cd4e214ecac5a4c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb59b2c68bd28095ee8b8838dc3270360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64191430fcc824876775120c3cec1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbee03369a627942c4e0b514fe97ad2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02cd4147d0dd412b206edcbe20c4a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5835682316db3b75eff36f4acdc30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eafe8e488b79c519ef10cba7a20e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d466355729a6253bfc9344da0f81d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2b6a0223cb2f1bca6ff0b7c457488367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee3b35e2198181a31aebf70ce263bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a22dc2cef8f331517f10c6faa93ce5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa867ce0f812c66ef9b22958ae7a06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42316b6ce528e5673f5f11177b4939f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71f4d997b283359f65c0950c5e32b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b10d9e6b9a801fe439bdcc6992e5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dadaf95dc0979d0fec11bf1414b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f75daf43382fd435cbc9c8359a2db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605682780f1f4be47021bb778bec85c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca5bc125dd07fa4f7b73640df172f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd7c3da194f58c7784b94c2bdf655378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebe1bb7b29f314d1ae7e2dfda54f85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e6fa57a388eba9f76d74d2169eb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d33fb9dfa9166878bfd71f3d84a0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58baf027651c2cbda5495eb210dc690382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497f28538ad02b95a606acd9ca652bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb009ffa62c0160a47aeab848a33ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feda13d545489d60ceb1772a7f4fd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517d12a7118a007fb2653f2a464ed8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8097882f150f0987ce798999fae02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b67f841a027e7b12ce65af679edbb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5270b009d4cead1f9a8c986292aa2fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aebee9e455711014d315ff1785de8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ca5c1ee1ea948bca526c77ad1a40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1042e4aab5b30496c46226bc862808c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8ac0f1dc13aecbbb9bb9217705258393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858000c880c31cd702ae466d2ec6538f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6516e40d756ed0c671dea97162ad9c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e536fe5a86f9133b8fa16acb28e0b55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc963720e42383550356b3da0440fb67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcfede7cdf757e0c9dff3000d6aaf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec2fb7c0e07a49dac201034cd1f18f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d85782c0098519c3574cac31eca09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f062d4dcf61020d054b8a54ae8433a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6b92567ecc3dc7a12261eb1fd210402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4027845e778bc6f00ed07999d6a935e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345fb19d104cad15e2325a09dbdd311404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d3606d71b86919538ad73e9e7d8a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b454c54fb5d8999a8b3939ed4ec9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70148cfa9ad194a4d9ea25d18750155407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3de707157729975cb14475ea10ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e80c543e31fa55da344c589ec0dac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cbe585f3966f3314168ba9bd68a67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71cad1206ea47a933006a3cf35d864411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315a050bbcd10876c8f3dda033b409412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad1b6c717844aaedbdc4f2979942c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603173ae83f8078ab1b3cd9df5f38a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f35307b6222e11c5a023e928e005d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e9609d642038c1d34da6cad1995e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a181041365fa9d9fcdea4e2083a59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c17229a9fb6c0a9fc11eba81e502be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef41e2b9a46722d1c540fb50cd46c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295541cb2470017692a32427ea30c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf4cde6fa3092cc5447b6b97aab54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029163d46f63bd8ebd38b0c03af4609422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ccc507637eb35a99c2d709704b627423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd81d8a14fd94521e4ae29472a0fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df8b154002fba99ccb0b6da1dbd9ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347cdddb8908b71e5fce95400f2b5c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9da832e07f0365cdb5c5ecf3574130427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def9b2f4f8528d973386b236550d8d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c3f196f81d100a9d21c777839ec52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac55190545cdf1d87a52d9e2eef10d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e835fb028e90492cc6ce8971fdb06e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae3e3d328a0adcf057d04910898d69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2f85dbeabe6aaa46c958cb667706b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9da062ced1e19fcca59d05ae7acfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a9e63da858f83be16786a202df08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b3520b66e60dcbfd269702476740436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff540bc72b738b710987a15057c773e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e0ac2da534e9e39a6a7385367a80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88adb19b2dc53b2e5091dfc512162cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a48da5077c4b08e07f30cc4304a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9536b30dbaaaebfb6dfecd0dda7bb2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448049eca0008332ae603557fc928480442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c0bacdd185e1a68cdd7378731158443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b487f0b7ae771868c732a5f6c82e72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798be7b7792d11e6b2fe842077f0d6bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ee01f3885daabeee210fdcbdc805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b2cb9e4cefe43d79130a4abb2e9af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f62091fd4e50d3351a28e80f902d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77ba1a81b070dca779725995321a88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343dc0ac5c5545aa4f6e4826a28e91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2a9abe968db2ca23f72ceb1b1b17e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0028ca5dd043831618afc262f876452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1263387da4334f0272e5cf078a2ff2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32878998961cfb234383f15223d7f2d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce0b1285bf3e7e810f29611b23c779455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e26633eca9ac9f44019e7cd9fc719c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c55698a6c7ebe91acb6dbcbd3781a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a2f8a80057875de003b86f3040fcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb794bdaeac72beae799777ee2a2c05e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537aa0982b1fb148e14facd2835968b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37a88a53fddaaea57d8cfa2ba8c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a973ad7c44281ea090e695737d728462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70b24abaf207a0df9c18c7c8a46a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e14ec94c3a450917721fbfd23b6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b9a0cb2267ac3fbe88da934aba4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b278da5c4875b47572b800fa4202466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6673d15d0ead3b903306215c014707467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa0837960e5a6bc1beca4df0c8beb6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb5d3e112d0a9767bc234269dda5e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79fe81342dfce9e4d170d69f7c6eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb10a76340d9628701b3dcc3447e601471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b474775c087dc88f4352ddc433852e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a3d838724916790b161e93428f49f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583cbbcedcfcdf18df3842b9308628b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e796ebb0d245a1f9195ade4360a1064475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256b007d1e84a8d6b3e0cd2ec0bf84d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26def9161470984c225af3f701fa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a641a40d46bd11ab56f7506aaa24a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0caa709141ae5d0848caf0c3b2ff68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dc89c5047c58374d66b96d6a49c6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc42525599c9dd8fb63aa02eb963b2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770609868ce3a1ebf44c4ab22674c0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44780a4d873c6ad6451589422132a4bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c29e658a917641da414fda7ab4d50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b29564e90ed467348522f89f84fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63c459d06a387c82a7ba01bd930399486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d7f03665fa051d36fa48cd2fcca1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553343df09e59e61eaef21b4c8e2eb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68864d9883b396fc9b795d17c3595128489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a616a6c5de298e94c790435aaba7e6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adffa3e1ce0de02a75681f2c815635b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced360ce49f6826c3c7d27e98f98234492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae137c5ab00ab2eaca986575059f49a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad621738db2d08dfac58913c7cac070494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a388fdf9df7686f246bfc4b4f12cbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc820a7680c282a882b3fd8a4eae6e44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a393e9bc9a97a36d1b40379b7dff2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e207bee3541dc484bc27dc3efcb54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81619da21b50a3b8f2dbf46f944843ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a227b9c08090fb1a398f934d2459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e30d376ade11c20a03f54f4e3d2f4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac2e95dce5ced642a59a29f2e7bd2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ca9b06745b54d832b2a54637b549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0b5e1676a80f0e8b916a57164baa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2e256ecee6aa12f17bd5af7a75b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d19d9ab283733841599b5b2db85ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e793df9ba500de0d5da85e6b5e746507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeefa00451689e5510e368222af0636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02bb21cda523582711e2a0eb1d643a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bba5992db988d231589739137929a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703c2ed4cb6f93ddb5b7bc65736f9eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2774c603dde72b7f9798ebb9dd90f8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ce37922393ba6466abcdb86133e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5ecefc0818f8c9f855536f7c7760514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4822e85bd92af7decd355446d666a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c50c4fc7425a4608cd719419376a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c49e5702d97dca151ce801017b45f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0d10c829a9d4fcdcd1a8dcb72d834518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a6c966c516461328ef41b4969b71d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e439291fc8fd18c28be45486f4ffe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12579c2eb2bdd82205df2394f3dc99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7c072888d66b9fa8a880f45fce64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5a40815f430029b2567384b0bb83a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db84617602b8596a674d53ec33953524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c88d239dff2ccb81b8671342d4081525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588643daacbed1b75b69a3593e100cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a657c0a8173d710d4fb8b7d949c9b71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef1c8ae30fba3a9e01fbc386edabd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fdc3cbba786f0a507f90254319900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018b10447edecb3e1fd9fc2121ce98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e285014aa40894a36bb8cdfeec0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e595cb343e3fc4c6bf076b3400c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cbe0dd247c139288178096623f7f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f974cb1013b8b4791887d9565d299534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ca3e0d1ec79ed2106001038f2b5e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17277b65cbd36280e5e4ae5dc19dfff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bec4dc5c85e5c55db8966af8a50a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b180ba78cc4a28eb20f9cac9a2098538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845c4e884eee44071fcbd83c51d27d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079114ca6ffe0cbb54c415826451ca7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbc566c0b6c64abb7736ccca7b327b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a52745857774315c28aae59ea68ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bba649aec12a412739e2cfe554580543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f136802f00e24e1128cb51e5dab27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6312fe565c680013d49a3e8e4d1a3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5933ae37b05d5f4acf00c38be484cf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e17c3050d02f1a15b6b71e8705ca6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9225921c6c1d47850df4bd38b7b0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ef445e93680403dc33f911e4cea5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05437890316fe43f95db82e78cad535550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897113db784edfa6283d080c8c3b496551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950d8dc790e05331880f6e50e71f2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0ee7358b7838e7c7cedfeb9a5b043553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b2ca694ac2acc65439a3bd891cf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1e7478b2eb52a7b9082ccad86dbdf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41cf9204d61301347490a6fa7b8ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4546e70bbf805b9ba4fc836d87600557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59989f3c926861bce0dde349d4ae384c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63416975e6e8794658a2e9cda5ccaebe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb09c05a3d2c39804346e147efbc987560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffa57a0a10daf1a78986a21ccc4e6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0625cfccbaf8fdeb841706bffbd354562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a109739f062d8d57273223bbf1bcf64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd8098edf4eb6c7052a211d20dcca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2782bdea36f98b62ee0013ff242f890565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49e96d62c15bf19b7e7b8eca298953566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8828fb3e7ff901c7b4e3c0a85ad4c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1bb89b3abf19df6f1a59f12853fe8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b358ec0181fc32750afa5a62d15570b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bfa7f1f1c36510e327f4dbc14bed0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a81c667556ebae8efbdef3b06f616571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ba65ee8d39fe09d6be0fafb299572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cc4ec97c61348ea8f091d08ff6530573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00132c22b43b6d1bc1b146a19beed213574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db51dc1b30f1a3c41c574f0025bedc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74407e9d6a1145151b0da5f7400fa0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e1c3deff82aaeffe97958691347d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877beb09719c94892925c153dc464c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd882b2444842bf9d769b898098411579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f069a0ac0cd054195b60552fed15f69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f80c075a767177f5a660eca3bfcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d7d31bcc08dea301199403a64aa2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a98e7349b62df2dcef0ed6a75b8a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506287d6d97a7bdf58caa55e37ad972f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f7d241c10207550dab76ad79b2ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77893a4c6d6876c4631b97fd9ef0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d25a2701a56a9835b2f04a21a9a7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aa13b24450671890a469e84db7d1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9ebeeda054edf34dbe514fbacb934589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88097bde90b9593b08fe79c6d0e72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aeb03a973d9541c7b64dbd91c016c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a0aa5b11667bdafab633aca055a15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ba9eef66bdbbfb0132a4d6e0a9513593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dfb3697c2df9f2154118d8b5cc2c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5b2660b81198fbfa51d6598ae3a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9619ea16f0551309f86eb86985e7ab5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2000ac1fa03e674cc0ed50b50842044597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd8c20fd416354202bf8fbd74d750f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f0b14bbdfc11e63acc837aa4ec8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f9980036199f4108e1cf6f52ec04b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1d96cec6b3fb71933362f215a729c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82d63cbb019e1a4ebc36adbc3212fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829e84c8d60ada3495192610340140603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6974c3d9f23423cb3ffd2e63c2a733604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152ff002b17276632b96a329f0dbc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125792bf2462383870268fb5610dac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad72fe897c331e691597aab900aecf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa5ed1be30c0685b4162b9fe2705df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f27b1a42a4715b9ea502f80719a7be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5080c1179a51047f25d61c688af8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2621634ae2327f5cdacb55d939ace1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87759dfc44310b4d441e10921b5eca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfec606ed37c5cfc096562e36a3b24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294920eb9f428eeaf2c0d262973851de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a06efdd81163f4d8891762e44fb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b5d76cc88ad43c31080b5bca31872616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc2f5eab9c08b355f31c7c8b63e2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7262ec6535dba3ea46a41e7e50884d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c98aac995eaba7166d1907c27e616619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a37783a77f42b7ba782df3ea0384b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d70f699c8b5f10161518d2740d2ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509cbae91130fc794b68248f82ffb6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e6de7243bf881ea10d5a70af32e59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7210aea5cc527f15a8f92848a338c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a82a457398408f8bb9e95362e8aa0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf343605e0f796283ae5cda4efde81b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc5cc0b816737357c0c13a8e7ef84b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80162a15ef29effab25708ea034bf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c65ed20522341030242ba105577214629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437280368a8f5660c23b7bf387bb61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1167313519c38c6c04c1fe7dfbb236b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b57cdd14fb3abd1fe62add8bc6d1aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07513d601dc1063c63dd135e4f7d5cf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d1e597dd1f349e287b617eb8fc4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038dcb8ceb45f2209553a795156e46b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3025075edbc92103dd69a305e6d0695636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75c862760fe8f75983be9fe072994a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb76ce29dce5f0cb933078db700dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bb327363473d44c8a0238090b3150639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c3c49855bcc8f5b452bef4edb7ae8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75e9c9184cc811de21530876a1c6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4794bc6089108ac4b7945881d75d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632438e3e5d68a827a4669ac3072504f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384e3110f8ed3a87e8da3cfacbe5ed5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d0efd845f09eaea6f0da24bedc8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ef0540dc576ce8bb2b44e6fc45225646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45183eb4111433a3577926bf988f896d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e465674126dad55c01881c69a56a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654f0d88cf0c8fb53bd43b470789a61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460afd0754cefc993137cbf2dc08f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3760a63eacb93be2f23756956839a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233167bd496dd7730ee28c5627221b1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706af00ef9764350d5f0d2bdda5942653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003ce649e69ecae03666a2071e2dd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919282f83c3aa6aee43a9b3efa76641655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309dc2861ba622b1245e35b82e2dad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e996de28c9c84d42aee21240225d01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a72703e83d341eaf8d8a6d5c466f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d943b63e32d58afbdd41fa71d85911659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc80b06c5b4d25ebff33eacda2d426660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c3a02152ae2dff65b9feb0905beb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd294a5420169d55a68b3a7fab16ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d41586f6876592e19b38d93565ed6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923357eaf4f7e68358e25d2f0ed19620664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec00d284b02bd5a95d98ee6bedf1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a461e8ee474016b635d81b5c97eb80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382914578ad2c2bc28fb82171bf435a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d015fd07f2f4d30ef7fa169774b77d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4291f32497acd3bc990b0f251261c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484d0531a349082d90bf9afd9bd2c3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a423dff3a46136daf7ba0e4f42505d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93803036938b3ddfc468114b642de6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d39220040f268a062cb70c33155fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847348c86b84189edfaff727b32cf41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583183d3fd3847464673d30e6393df5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e6ea3997642b5b14424396411926f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c75d765fbeddafd14b85e96473ac17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cdf876c3700b963504a83b4f1af93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583c2a46386b72dac4deb52103846d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2aefbb3a81b302f792cd001c65e59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e8abff63326f3a1f2e13b161070b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff5a6b9f0930e8d887032c743148b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcbe8a2f8c6ec19af12850e4177404683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56718272dae2e4708386f31c84752c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ca2cd90ba4c931138a5d4eba03ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40544d5c343b86af682173845086666686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05e65846e90944c88516ccdc6528f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec0ffea8cac77470074422bc96a78e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900fe77623b16e96aeb4fe8d4823240689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba62f7938ff1586fec6142a2475584690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5275d6d3378c9cb85d2684ea22f43b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2cb548ae058d197fc43dd10c57e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22643818a6178795fa70b7b1912929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cf7ae7d17d0f9b2cbbe38fc453830694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f6c90724f0f254af8710e7d00bab4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63244a72beb388a71b243e6ebe1473696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad014927eb98ec4454b981e93cefc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c67cd20112c03f5f6b797ff7d73a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b85bd5f49a60402623cec08d6b3a72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530b07f683dd8e13b1e9253dfca2c66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b77ebd22743bad6a8246761135d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd2e015fba5c1416fede4d606ed16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f3b8ae6555186e2c04ec5b196630703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6235617e3732cfa4406e5dbda820704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b7a775d8ddd7d4116c452adbfcb9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff781965bc26d7d2806ca4a49817242706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ab012386309c2df0b66ceb9a94f09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054f7f9f9fc7e4b3fb0b8fcfda15d35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5159da571fc4b9443ee6fe5a75306c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb04cbb0261b1f0309f9ce341a493e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5fceedabded75348bde413a8fd93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c20ae3159c74e0e37dcce84b4eb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6ae199e49367139d998169e6bdf92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045a07ad63ab5f95fa16205c3f34b6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a10dc57db1db0d9cd950587e95045a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881995a56b962a4788ee85736872a49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a5bb86fb7cbe124382a44a0d37daf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441400f6f07070979aae51d93153562718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31be2903874e0e0e182feb9fe18fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7358ba2a10e528e0b626e556d43f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82dbb9f0fdb3780213c05802e320bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4877139472f208a0cfdd913a8549bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ba21e5165bb7290c2f44acc2d5af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f0f43cce53759b2656899a2bd110e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5cff841330490646c4308b276276d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c54bfac565a1e4e5856ddc1df1fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f172339746dfdad3cf062a720967727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011855ed1749d45abde7e779b5d41d5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d78fd572e7a3cd83ab0a6d6ef935c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3bb8fe4b4599e49aa924850081a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d69ea8aa224fc3c4990742a489074731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f665e168f70cdb04240ca9688d60ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74865d6885cd425cadbff4cac87cffb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646c0c965b32f391b10245768b844b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b648a2fdc98b7200e02c65ae1d8b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781dde932e09aa254bc7f1ac12881ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57758c31dd9e0a309e785f02d8705b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91465f549788efa5bf59293333660cda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad394a1e08a8fd91d5726cb238bc48a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97a4bea4309662426433860bce1e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e2dd7ad47cbfc141cf9a11197454f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd1b2e44898f9c624db380bba28b6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b726600a39cc34bd6bb53819570dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1f89e040bf4286521cc225170e9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1489b36a6c86f5f4ac81c412cfcb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7534b4fe62afeb250d146662cc74ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7191a8c9c9305c202df0c600e081de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e097f650797f38ac2be73ca8ac918748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff91c4342e5727814e5553518648a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56fc9db8758d0a94f8d89717f2eb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3116a91c5aabbd61d464e36d074708751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a876c5049d95c218913a64e3c3d78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b53f01d2eda024541b3ce9d65854aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29580c7ab38fdacbf90632039c4d94a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ab1b8274745bd789721851623e69e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f5e96b349dc32eb64627dee85d02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d5f3e331ece43e0a6dfd826773438757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082089793bed7beb80fe4b8165283353758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0967bd49fe2dfe461b532d29c504b32759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794864b35350e7ef45e467deff0644b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ea07c021de53600c47a420640edc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98aa86a18cf0fdee77d3775013f973762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a305590fbb1f4914b4b0f064f916b1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ac9c2cb1ac02702867c249ce6320764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be9087187499cb17798f2fa6cef7e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de8bc53ae82df0b842949321e2f91766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f5fc6435c1ef8775885cdef0d1ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93fcd3239200c93db42afe696344e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21069710c5e2b700ca1626c03f5edb04769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6b8371144745427f0ba6c70cce71770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b92f9aa6e38267a125def25504eee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87392126802b005df94b38077779e9d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe46f609c9d6396b26a431db62cb626773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7a7083591657a78391839bfc1212774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b5d4fe7006b1e883aef7999da4fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f661bbd62f0b3aa6da48b744c00421776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9605f813a2e158fd40d9b90137612777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7cce5bda060b03064fd1b41e0876778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3805ab391a624ed4669421c4983d10b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effadbd65fee304f27e4a589dfd403a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007551f8a009f61225990c9260d136c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b6da6a354bc771bc65561f0d1aaa4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261fbc7eac8b82ec580abad8f853d3a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327700c9782d23a0abcf37df351e7d8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd199f03a00c122b7ac6d2c4099536785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd07c46bfe7a04d5160062a7f23212786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a4700953376cf621302be7f4bd791787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4abc9d76c9158760ac0afc748135788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd131442cdb953061b8eb4bcf26249e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11a6beb36a8c0f296a98e206e136df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d4d70c5913a5907c58e2b8fb255a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06f1447cb30eeab78b35b8194d37dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ffa91b5f0f8e4b881f1b5d2b35776793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfb648880756336d9b80f15a5ad154794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed92106602caa6ce9fc86d29ce9c0795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0aa67d03c058f973f1254541ccb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9de73342479027a14c140ab6227c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37351801a85a5605be2790b321121423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb649db40c230aca08bd1b193e9fca84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8954e3d72f0b6b0a3fec95b87f2e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae73083273b80ad89a3189579c3d5da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ce86d092c211c71afee98cb334547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94662cf349152d79f96e3055d86398c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4539f618add20e9bb5704ce329a18cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4dc3206cbb7037355f4f21514565010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ab7d099ed909dfe9c659ce38ed2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc8e926792c862626104c17243bf6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd2223f0c5ce70a53e5afe8e19814813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d034e22ffdc9181e09d78b6e69eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540fd2aa60f4a8dad05a8c98914c6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bf9c23b5ca000902bc3b2d2ee80f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398c02f618fbc55f1565513a9db21dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ea526400752df5e18189aaa6dca618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be32e6918fa6c569f684bd7be2492319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247509fbede177eedb82bb86d3e2ef620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62ae23aee835cc6d85e87944955f1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d401f82e41dba494bc9f7d8b5721fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831076852e49d0485dce6096c03ec04d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098beeb50d96f6295829dff634487724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384cd3440250fb136f413f8393d0a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef71ab490f8a4cf3e01c89eb655e0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18216a812a454b9c2312a73330d81c7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102580006957813f34bfb34578ca05928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5841d223fe2c31a6dac0e7cd5a7c8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d641e7d0b35bde46fbfc080a6510a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4a93e619927940d07ccb343bef2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfde9c04ca5ae07e93b5d4a4dce56ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85463da57e5130ad8505597da1a3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c5cadb62b0790bb8cbc4902e58da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be82ca55beb661c39b833f1a8c6835235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267936a727d2e3ce255f6f1712fc7f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6b5d388fef3011f80479a65a2ed5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855cb2827e3ec5a32c17759f7576b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8242266d48871be7b668282900789339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc146551896853ab1783e7e645e542f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250fe58fff45f7313152953b2c040d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4e07622c30d8630f5d43aef8af5ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e614cbec21e89a42dec3c3499a31343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbdb74c79eff1751f01d3307ddec8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261c36cbf89c59637be243db66218145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca935fa450bfced5bf084ce0b014f9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463ac8a2ebb8aa13362f7da1db8a01b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57782d86dc9a534ae40ae9f4374ccbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea52125373ff9c2160c2ac33588c7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc87197e10774bd04dc31207244e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00018d6cd6daf277e95a2e5fe205c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28493996eaff872ec081886e9bd814f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce79694c53e85d6781e9dc99a43d28153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789212c52e61e39597a5845c5ec6ebf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351e20221d12208f65246b81d980aa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba67e0f850700938b9debdaa42c69056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c7750138519f3fe0b5e3a7de671157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ca6ef8691b05d63eeb2a0d393433858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498e2c2e33a7279d0b6751dfebe862259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905592dd5c262a3704c4ed90f7693bd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f9632589856b1a6fc34413121437a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f502abb8de6352bd2a57b61b20da7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6b6b6732b6e50b828d0ce7e5462863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66ff8d16b80e8b664d0a7d64d7a1d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c9242c498275b56f88e62da6002965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd36934c1b429787b6c5d37e2c32066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6159eeae61706ec3036bf4593373367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7148f0e095552c48d8ccb1a6d2e99ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f573d510bdeb10c54e4169a3470ae269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49dfd634de3bafb98b7b430021a6b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cdecb85ea0349bddbe80e7c0df1d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ca2763da73ebd0fec23001862b2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb88f97d4d468f49829a1937ce77d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b8935a41a98b514d9c11e3f037bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d90722fa8965d9f96355bb78cdba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aa146124bd4b4c256921acf11d3e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22d95bd52fb85d4a53f4ba7bf2a8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113bfa7ca8e2ab8032de7f790ca2e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65df195c3389b3835c10462145cb3b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6067b0460511df7510e90a3d4c88e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ee082f0dffed69b1452ea3ab7759d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107aee6caf61cccb560aa05bf06ad382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220bbff6c1555f229b5d9eeb4f9828483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e048e88651edcb08bdcec2c35140084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec64e551f81a84a27c79b189801b7e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f0603c7af129aecbac4282e4d50e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01657d23cfe28cbe52c64e93b3cc6a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d295b9e11cc550d1bef6ae71d22de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0a4f71f5675afcf5211598949db289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110254c7bdae69fc47637da42c95b4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfebb149afea9b6f6322a6231f5ea6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e5eeae0588d34081f4bba1ff3367192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e0fe559548588230b55dac7e40bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c74828b86e3667716061c328ebfb0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f238ca60fd16795117162adb5ca8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d104350e65e881af24e8c63b07dc3ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c23819a1f31c2b63b6261c6b4ce90797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b3f402c3ecf7db6e594f0feb7d5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1b4bc4180bfcf1ca12d6b6f3a823199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e645455384067652e96808eb8ada0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef13dde4898d6bc938f1a6dd94e6190101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ca0a0287ae73f080188f0aa1f7a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d46a1f6cd7f69575a70abc73b9b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727aa005adc87c258c621565368dd20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8fb643628cd4acfe0179c54988998105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f1eade83ae1ec565f3f9ed6c4695106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555663fd69f7d1fd1abdabce96c3c795107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d1d0c8ad9727344cada1ad0e8788108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e26ccdd7728714922d3ebd789f80bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ac0a950f4c493de1bef8e20fdf1a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2372e2911a8af9fa4c5023305e4673b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f6024ee79ec4e16b630077652bae1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685632e8a236e4112c45ebdd8b78dc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa3c7a077f8745438973c1fb2ce9ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c999a71d2c37e1cac77aee9ac5fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c74258c7bad90e279c089706bbd78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3859e9562344cc1b6eec5e4d37f6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927bc0f7e55180e4fa6f759192069d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294337dd78a82946a9c0cf4f53498253119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083c0e636cbafaafe6a788c5b62c994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e1a24284c2ae93624af01ce1fcda0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d29927edb5c5fac2e1bda645b2f9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cf1307d6475b4d30886b82e959991123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c81577041ef745548dd069919f41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a68bbaaff0ebb9255a0ae65ca1c0ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a383833dcc3c2a32b78307e839939a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378031bd6f2b0043282dc7fce3f2ebf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643f4d5dd454066f12f69a4eb1169d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf1d331ab8c6499d13eae7d041d648129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f677bf0adc6a082fa6a870c146ea7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bf8080aa42e4c039bcef15ebae863131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c912b3e3ebe3c4b2bc125710ce044132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9248ae0f0925a318883b254a912429133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51e3f1473eb9145ba7dfe449c82349134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aec510a7ed86bdb407a06befc00dd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e434d1c56e57cb8a5256cb6a6bbce2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278529196f7c9afc356e10d402832866137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4698ef1aea4728ea32ba6a76c05ac6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c1952a1514c5ce3a77bad80b27c92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b144a0c82180317cee73919277808140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452e4ff861fcafd75700ce7e52e3597141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833a80daf505973daeab482efc50283142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8729276eebf8f1f8d36930447d8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c5dab65bf7899a40f9a4c079e748144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86fd064a69e5ba9c8c384b20371039145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f51cf86e43e9ec9a1fc7be95152883146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1229229d78ac21e8737c36ad4e73b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df06dab2e853e453593f1b92372fd7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30f10c7c65058b8bda3589b80fbbef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dae6ad751f4a802d3798389e2f695150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eadf221fe8271f54689ba32f6111c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca7a35ac8852a4cda188d80a8a298a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ac485d62ad9e3949302478862823b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d13267d352a426fdc95b4894ba23e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eedf324ac7837ca74dcbf4a101e93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e7f7871095d07618b810cfd9f7ef0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa068049cafc7f48c9385577581d4ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce041378025dc3df6109a72a43b82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f74bde8673555426686e078d6e6b4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b48a9a0aa29c0bdde7314ab2207d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31e7ae605cc2305b017841af846080161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95540a61e5a5e75fa628d0acafbad835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837554e1d8fb841a59f516fa4dc0f348163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c567d249d89e83f4c53fce0d13ad77b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87550973b33171137441cdbb1d449e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d284b9e0d0d6bda1442965a830c308d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff36123c5fa738365a3761bea8c71d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790751456b9007f360145f17dc538678168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320818eb029b283a6b54ebc705f6787169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac9c39c66a6f8891d11ab4600f3a20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52651a5734da86986bcc98a10f64bdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d78950a8db6be218df5bc7acca6fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4342c236cd26ace3843a02f794a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac1fc8f46132e56d1beb74620109d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce50e0e3e75d9c8162342c330bdb59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283c1ad9033f9b1d950301b63a41dd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ea6ddfd7cb3f2f80075d09ff1166177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e3964c46e825acdb5b2c49d1a1546178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e728b13cc112d74554ee7f2fe90a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1748fc300583c910053059819aec3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48917549dcf712d4420cc73625000749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c610575cf3ed8de8e096379088334ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2047eb4fc20367c04f37a9ea425bfcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24f327fbbf7cd5703d41083200340184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ccee4b6453109ed6ce2311eb4974f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054cf17720ccbf821e5450a29318b7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0941ea74b5944e1cc06a026960e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517aa03e0fb206f6a6f06aa746d003188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a347a48f6e52c1a292e82afa89f26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959506aad990b990ab29c086f9a732d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b331a815894a2ab6912d0c4d9a9ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edefeda400bde54022120a78a10c495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f53636d3290abe61dcd303f5b0bdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d408e1726d73e99492d656c95a217194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f1624da556bb5059bcf2dc8fedda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d699bd0a753daae44bf4dc337d8d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5785d1ef63372cf45f8200e44f9ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea73c9b8d1e75b71033a278c1809dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee6ff74fde00a9ddff5f4aed8f099199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545679795c2a52023fedd8eafa6f77a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a4bba1bbdfea37d549745fcc6b595201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af749610046a393aec9a9305cc449606202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120896170cdbdda06363fdce2ad8ce4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620676fd5074fe757bb19e633ab1120c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733477d53e6350858f9690cd5195bb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627363bdbb90c39ce387092bf27b87a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f9404bd2266f0f7e43ab6dcc8f877207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e78d223ead4d780023753d24b8bdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaccfbf5d55448dc40dc8c39412ef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc7c28aca121d4b1173191a3ac9a45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0db8d2fc09c64999ac85f4321aef1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ea9b8096a1d71eabc818363aac849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a65aa868f48345a9710282a6afb28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6efac83278f45e143d8c6449979a95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5944e6cf4960b9920353319aebcc4fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ccf6d45e551ecd616a3577be7941216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d600374f2e4c8648940b1aa53bacc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b735940a4723434feeb750f0d7868d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555e3f4d3b35d7f30a9c0b0fad5f102219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796198f5f1cfde4162a270454cdb2a75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10062d1b28a7e8801d8f8f3f9297dc13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3484c8c10df7e50de98a16aa73848c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef58d7a85878ce82f338d68ce59e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081bee7dd4ce3e629ea859d5143b01c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7a8818ab89038fd1c52baa4fb309225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70e66cbe2e2a2fb7e029eb6b586d70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c10119530f30d773291420cdb4709a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9edd68cf8f656f1e4d54dc993c6ff6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dce87885facfe53283857a9887730229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad5a01041280268f709c6955f8f26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6a145475a64e9db6f17c1cdd2ea9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c05e21554e8f9da77695695509bc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a61c635f616df148be38203f62975233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c515cc612bfa6963b6a329502ce6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51e1b07269236248a56b3780792f43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bee3dee1ef7b793d561c4d45ba33e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8f2c82ae5842bdc0b3f84ded1ee96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba352bf3ea298c70c933b03712ae2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df356c5bdb819cc7612b91ce9b9c4c60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce79e1490615601805732a4104d0252240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8a1ee17713e7b15b4bdd043b46d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99e1fa2701224e0094dabddae9e07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954f0036b7cd0195b508e92992703c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02cabd76eb32e8a93c11ba1a7198e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e509ff0998f70c1a63c47572d12a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d104c7984c8cae32a58b688b5d2147246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3e49f7fadfd89430ff69eade6c4d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0e8f39d84525f798d159d5e567de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a44ac89d30e7c20ba24f01f4c7d5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab2e8ceb0d7f4dd044238058dd7fff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca2bd79114fad6a10c0668d9f1328a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4a380fd773113f563bff4d3eb774b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd0ebf068504b3219e5f97f8206f7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cedfe88722ab03ea06bae7c1a98663254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2df2bd2e38ca3703abde0c64391484255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06839f8bb20281b873de0036ba341f68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0578545407c9991cb64bfe3503feee0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ca2f119d9c221dd211f8d4f86583258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b267300793eb53f1a1a1a6705a76f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b23284cde9444553bfb04ff43930f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdb809c2b4a3743146c56347506f90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e537a9d2122af66e6b2e8a3d8eb01b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d475a9874bd23ccea1f123c525dad94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396495eca40bf0b1a19f72ec194f619b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334df9116589532841a7a3a04f3d81b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388a1058708cd42a69b5ecaea8e06f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0c7ceb11a2153582a44dab07e1bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5553189b0e716dcc9c12bbfc7c16273268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd98d5bf3d8373e381bc3c779309f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca5ba243054171bf15b0ded21f64c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482dc3d098287e1830059182ab7b9ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109af394f36ab4c85c9aabe74a9926a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef4d175ba1d52bc757a1750e45fde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7a0292d42911fcb7e28df595089cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70253e8226b339e3ad1f360ab952c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f8ce95bae72ea0f85cacd5bdf551276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd5e7205a13c0eb13d2cfa6893191277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf406ba1958c861e5377735b2401bec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9781c750a574b156dc2da7e7d5a4d55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ec2f10964c75b19641cf8538a5b8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020311847d83c24bd1c29ca96ec26dd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f4bcd00e65bdb76196823b1757ba7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5987e92298066b8fb2f40a919c234e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbb6d404826197bc7931c4ffa527c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f61d8295acd3aea783bd7460a012a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e3183140f3f778a8aed34c1f9c6a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63016c6d25295a49e3f00ee8483b1c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982fd16092e0fba30caf8b3eb8d45e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ea38d553ac4bc292315dbe86cfed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af2e8bb6913baa502715cd0d83b2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435459724c717c096fc1509268df920d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253077d4a1594faa70b6d63ff02f35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf097fc7de1421b0f8093032774765293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf6c54f574c2d9aeb740f6460a2485294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366745aaddbac64173509b7edc5d83f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922692814088b87cf3a248af945ae52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299f063854f064a744cb0a4f066a7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d169b0bbd68f9e3d239ef6126d9b4da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b8fbbd4a67d1aec399138bbe79aa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319ba332cf8a02c0f0c74fe3dd984e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc889b8673a8d537a3c8c197ad0fd4f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ae02abf906d0600f630312010dcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e94b813bd9ce09342ae62fccc295303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc5c919618fab4a68b04705b78890304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72007ec30808f57a7dced88308b70229305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d350ac5678ec3a096f37fda8eefcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7456dbecde6e233976a36fca63973ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2d6bdc1be48b5349c3cc1c59e9f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621099911d650c57bc3d7994147e909309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4ef9e162ea4aae631ee3ed2dc7aa0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad54951f6a31a1bdda04eda86e692311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58936b4f3b0315cf3483acd4d55229312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaf3b62c09e7de81c72ec98dfe497f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675b8a5db974c14fe0d80fa10cad87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b47e90354981eac9c2f3374378412315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c23911c828cfad4645df1ee708ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1620e5cae4c3876e44b5fa2b203cf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85f5072b8a647184d29f38481517d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a1104aa7126a7e302e42426fc9d4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4272c46c350797ab3c84dc94c8ff1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be842d616335afbd982a2fe27e6d96fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba56cd89700bcc12c8cd4a23f17242c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d586860bb85edf3351c03547ca820323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85a56bbf63ada5cb07b1cc2cd38cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f69f7e5403ff3e878aab03d6217eb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9ea87cc3da503d0d83f020b920820326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3377d75a6e5eb3091970cce930156f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72207bf40bb1d3a93450bc714b3e7687328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b2ff4f60b4c29f6d78854e248ad9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03680f9719901d5d467d17c17dac0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44828547184beea4695d76297a69ede331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89043cc159c47a8f0f59a6d06365e81d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f33c5646ba9a3f4bc6d0d2fffba5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7618ecd59a9bf7e4b8d2c9bb202aba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853fe59dfffc32708497e5adfc075a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794fbdf77913c5f957545d7fefa8d95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6cd7fb304c770bf7795b457307486337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211305e74e00c570aaec0eebd0742f6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40900ba621ece92456de8fd69088eac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e83b46710b018ee1a1652e68687cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e03f9c0464383a73279cab5f208d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8ce11f8a399e9ca32b549fc0f954342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5152bbf582859e39d614a19dee72b3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5eebaefa997e09d231103b75d50b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e4dfb2746c7c7efbb46c0fa83bbe3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1aec999960db1f2af87be0e53cc48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5696b3ac196cbbeefbede9f745577347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486096cd2e208314ed1624c3f785a14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb23b858b86f31277b1f8c7e99e450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468cbd704da17bb9f743709ad974b8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba04121989f8255f9fccc2b0ef0a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2802d291417e68e0a182584f6dd8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82197ccfef2aedb6e4a722beb149614a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281437e79f28255808e6d96942676e9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026610ec5e7e027f5ddd7f8b156228f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631602d3d6433752e95db5093d5dc5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487d3114eb42dfb3e55f1c5d0c0e85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e10e5b77ce683c3eacae777f31c6bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2202f40eb705fdc4242b3f34e885c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a57fcf20d17e3b5051d98d8ed4ad8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bef68ce5857da79ea4146df59be77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee1d3076ba07fefbb1a3e684ae013e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae5b89ec8d9722f46e398f9ecf79c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3cb219cd0993352b0f59474f8827f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778903f2e38081bb5b3d83e44339c2e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580da2623eecbbcafadff6534c046cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e631e511f84354fa0cfff1ba8b9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635966a9cd226dde6e4980415bbcf8af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e435fef98e23051d542dc6cc60b57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03ca05676190218cb786f12582ffeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de1ec08a5972a3262e2d432e7b1f08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ee50689861780794bd268eff6e4bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070e0a28fbb870db15dfe8a8103298a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f11c9cd42fefd7ea7b7f263c5ab41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70b399dcc88556c1bc30e5a1215db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95335c0c04ca70aaa9997c70073763376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a386aa31f44f465f72bfad207d2d23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689c3138d879fbac6cb0a337c021486378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e139cd158613493c514f3477b39be8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb41de31758c332db1c7e3bb66f339b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d0f98423dc115193d407ca24b4883381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b67968f1c7fca43415556084cecf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf352234c89cbd2a311fd445f08c278383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcbc0d37f4bf0faa2f54ab4643a241384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed1541b61fdf8e2597f627a608226c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b41a86778ac11dd67e21279fe632b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da5c6262eff52dccd70970340a4d4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794870868994e58c96ced0f4278e64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848a0556a98ef102f22d55211b610f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86bab0294e6912e94b4511e23effe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f3b19eae35e248e35502bdbabba3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ece14550f6ac7f65ed9f6e7229891392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adc9539cca4605973c427f0359fb77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9f67f0904f011fe7bac1bbbceb845394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c284acb8abc12f176f55e71768f58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41562f08a82223c6113c033cf5326a2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f626b61e8f4a17c2c1e573c64c70a33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4ba1169be3558a514ea5dfd3987c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc256cc0a645fa6ab9a321fe10e579399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86acdc9348b9074d28074f71e77fe82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f7464816658e685a9245388020df1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bac15cdc94e935e851d2bdb25d4ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803051ec9c8863f726cb481e3504609403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191806e535145f72bbfed48b16803ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c17fc4f857ef2bd055e2329b714c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc3a8f406305ce7a6ecc9c7ee0cf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0ff9e5022febb46c96757fb8d5b5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5df64f2036d7b1d418e22b8e0ca4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed2b63177760a761ba6ee09a0c62e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb175c560e44ba73486b704b3a356410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94be222bfce6ff82754290aa57f6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b124ccc1c6f36efe0aaaba5e4096412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb669e3061f5d7b4bb4f33d577267b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e44763139e7eccc9bd31e43b829f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f577ba85935bb11ae0a20b3c369ebac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6bbbdc400e854ab023331d8214417416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d7d7eddd945196c96808b5cacf953417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b1bce664b425afc073b061ee194b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b77ae264ddae732cbd4c0a781e86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac917d872e3cbc081616f6d4de9dc42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae211b71d94eaffce6ed6c1ba5449f84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033b174a1e3eb9b4accd50f9c1fcba7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4a1aa65c47fb2825426d4c59d998f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18310f61b5ae291057f4495af39aa91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069ec9e7537268f88b35e7b6b028dce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e033d44d43be7dea1404f3e8bc17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b0de7c6a1feb6b48b9c862681322b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96d3ec64b608594d46a11694e9cee9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba86369f58953b0f11b0c015eb5580a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67f5d09eaa689306edd7fd44fcdcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da986f6fcd655fed55bd946c67a409431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e89c88cddf45ae89cbb8a3d3b68309432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa38d9a65642e629e5a641cb5ac4d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52062c4dd8b97e3e8c2b4293b9739922434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22bc41198f9992f46c5660ca264831435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff510b342c69dfb4b0b97d92dc24ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a71bc0a50f2781048e25a9005c942437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a0a3704734aff66c3b14220980cc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98dc74fcc0fa6dd69b0e8ac58ac248439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e735dd352e069b78c3b7858863e9cc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba72d0b38bd01f5e80e286b567fa3fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6562453f29bc05362271222a6b9cf6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba2491597323629c8bd900888d65a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1f4766e17f22e97f76a578f809cb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516b0e43ee9ecca939f96e40f9c4027445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fed940cf19961fcb466d3346ed94a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292a25e7c750e9ae728fc1505d8d1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ac94199a2ba3d49362f301c7b3ddf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75811b4c7244a9442856a7cf1f6f93c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636646e836a7d2b18f7e3650b940f3a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b68beb92d2a2f0fb8e9346f698753a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8591336dd77d4ec608c9147832c58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45485e5fef1ec7525bb5426b4eda745d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108baab67b87ababa83a99faae75cfcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b53a0033e8c3a4743a4702209daab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce560c30c2db077d9a64b0e0e0d5695456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0b5840d8fdec18d07e38c1b5ad1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad174f373df9d7933e12797e62ead07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c64fa5217e3ab996f2d2384ac3152459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea3668055ad1f8a3ee18fed526e05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3cda4b31d8634b65a72eb5de8c305461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6853cdc0c5446ce74babfd291c119da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a229425457572b71a3b8b2653ef12c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a9a4b9889b92aab6e618203fb946464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb82321d38c60991ae1923844e6ed1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3052b442b54a25cc3f3a0d9205b9cb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146e7e3ca2977df942c4478867dfafd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3575618459f580d47817ab2ab563b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6376ef595abf21d102cd4763b0bad9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5ab6dbe51b4eff0e4831f8c16e6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e036b937eb43e7c4a02cb7c2e9e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe749881a8a494121e2479886633a6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216cc14427ef19ba0603353a4e9279473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7642d0c88a1634f24ccff22ccc12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03390bcd3aa9a8298384aaedaac46ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9cc01cbf1171c6bf6e56b3d9e6bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f0b0850a8f58628335de1d307b169477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334a750fdf9cf9658615de0fff8f7e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165cea2794ded548cfbe7808a93467f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b4c5eecfc19789945729398b605c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698c2e0587f91f564c90bee8f214acf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337443c7a1cbde5102d5af56e2c7f234482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030bd6e50addd04180e8602740ba0e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20152511cf14d27d3b0654d71133fb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c396172dfdc85f12536387b1585c3d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5a8c606a37663e4914ee617ec917486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728b56336d4edf9a84156a908e370e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603550ec4bcb13e39c642edc4d221b1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf658ccd087207b7909c0222c87e70bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0849ebf2b4ca256e6bb9af5785592490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479db969eb57f8f5628e4cb0feb7106a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d1d8afaffd8a45ea552bb8df8efe9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5c44fe42389b4867dc5bf7c4c5e8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5187711c3bd7a52b845bfcf11769f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78144a7296131fd0dab25ecd51d9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dc0a394a11c9dd8eddf9f9ad66260496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70b4794c33fbafaef4373caeee44f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9810c55dcdd19a27905e8cd192f359b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c5b34034abbeccbbd50643fae957499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f05681444bf3ac518a707a82a5b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d4c8ad94b18043ed66a0631561923501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fb7c5bce744a4251080f7819b1d86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca240dca7f8f1c10842720f4a1354c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b9005cebbcb229f8a4880816f3305504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718a5e0e633438806f0a40099e4138f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36905024e08e1165aa7a6df1d5dedaef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a28bcf7cedf5196ba4433764561598507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e4e4b7b31188a13769238c6273245508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50cbf4816801adc01c1d251e20dd91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9689bbab71ba34b0062ebf7fdcaa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7714514054aee973726620efbe286511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2d90081feac9ec627107ce9932e7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488680240d7b39359144ae5ef404b76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3e1f26cc97df28fa24de535cdd5ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec332bf46e26280717c2a6b8add0c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891de9216e281f36a81fbb945580e82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad3446439f6cb68d06896d3c714e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3174145e88d491be8c127f58c48cd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223591d31e4e19ea39518f58961555f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be980f9c0c20a1193811552a993a3ebd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3e341e31a3bd0e46ac1ce3da25669521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139741a66b455aaa40f6100cd175ea55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fa0f85c3b1dc3b3e30e1ee58c95ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b36854dec6bb2cf22ffdefcfc9cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55038da39391c216ea137f0bc8e287525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86610ea5380e21ddd6d5657312f42ea5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deae1aad3c82a4707b8e86f3f4a2a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178412728ef7ee79dea8cff558198f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7809b9cc9395115061b161822643f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c2224c2cf2ab40f29e81b1014d7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6198e271143ce865b30a0e4b37c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7efd9e661eaa421f27d700a8cd76e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e9e34ed831fe62a3fdb57eed10cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c5a5a4cd13ebf7413e9d46026ae0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353eed706372ba1df735ea49ad03bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d60f4cdc1283b312dc9a1da05a418536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e43b5e68cc3b02ce560258e362d5d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d2c3943e03ea88756f2eeb00c98d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30b8ad0eca77ee505aa5597649be0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0fa8b3d6958af2d1249f3e437ee6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019ad18ade2a29715bd4afc344b2f4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c4ae5886273652b059aaf1ece61a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5236c9f7369cceb72a8412cc0a667543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6810ff3dfdf6bc73ee0a9cfc7cc8b34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe14cd77436bb38f303e34922af887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216d26bac5a45a03264359e7f8bf6c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e69ebc7f074590d1a3e5859c3a927a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c173bff6fb00f4d83d6082c2caf5ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11663e65f00e0d208affbadd6cce0ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117a96362368d1c4b209c3bf02ce9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76459dfedf96457fe0a1f341f9799de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0343b170d6188e942e5d8bfcfc41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f69dd59956faf8a7b063d954374af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2815f2e9175df698c89e0e133b82cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab10a3a972f37a1d45dd89f5cc54a30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac66e9d42b91b4928beb0d40e68a590556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28601a6bb474ccb18bf0d325dbb346ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bce15e73e3e9402494ece93d342cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a49b56a6f29abd08d2ac407689b8f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a957381c000b34a36abc167a78062560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe99dfe6b0bfee948d107a6e850007561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863920d5586c3ba2cb4293dbd38eddde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9adb3bbaf671cddf7c88763d27ac2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fc51c2f945625bff084b3dcd1244c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3336ce325a592d96c064aca686a3cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c9d16bccf092b2f5f0586d7b940be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830dd0ba2131b78ba91eec3488172cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769080c2757775edfe9b718b1654bb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d308655c42a6e29af1db8f95c1b90c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3501baa1deba5848ce9f80f7e973c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50420ac6430b60f642dd073b212ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cbd18ec4b6221a6db5b41f57ee50f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f32db5b5efb8b9d91c9566eef2c10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae4d55315216590fc87c8f0268527b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ed4631c570bbfbfc1b03d1c3b11d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5303a1cfe42fbfc366a0da721b89a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541ef39827b6d487270ae862487d31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811828b176f431b3c508136c697c1a60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff5bba20be6e1a175cd5a6489ac704579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65ee759663aa0e11b4bbaba664d802580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d495d58adb23684748941668678a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a96a9b13040b03d1ebb2a9771cf24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877df67a16fb1726af1c2088dba2f57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e15a2d0d5cc3ca77cbd83e3fe8280584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d154cf9d8f4e8f331083110e2df5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1a48e615d4f577daa960e358b415586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc204cfc95c7081bcc64080aca45aa9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700cafe321f31440e708eaa7bc6259d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696787dde08766438699adab450e18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d76bd73f0a1b3a653f733a49c02fe7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319f6945c1907bc97ec8b5094e20ec8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65f2ce5b6579ca720c50de24b24fe0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6a773fffb366f61e605bff4113ae7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d98bc63ed7e96c97e09e02fcfb580594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d374c0cba471bb39c7fe4f235b040595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cbc7ae55b0bd77f833e11f8ba39fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c96d51517be65399ddac9c7a6f070597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b8b8730dbfe72c74811b1596b013b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251164552289f3c4a9077b52118974ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8a6ad0b5516787c5849f37c48f96e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77954cfdd9a265634837b85b6561093601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf059f756cfa1e979bea71e5c6ec7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b93c6808c0ff938e7fed5087d2ef2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7b3ea378bc358e3b7edafc8868ce7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835846d3aa313a1ae6a22d5369d2eeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef39b7efc05112df0412004fe8261d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834fb1d09253acc6b89958be5bff59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16050c09c79c839a2ee048aedc30a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2749b2bd93edb1955219e890b3f585609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f059b91ab85686c714128cfbbebce0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba94dcf042d900c3033ba0303ca411a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393be42228573c93c3277656468e233612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f13add4a9329a7772f1557188b09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423564432bb5e417bbec52d68a2bf669614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25e944124bffb3bafed9cdf0fbbba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c504c6c40c8bc63759899320cdbb32d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb532ffad3a9ea3ed2f54681ad6fe41c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023720a850418afd8bc899f64931afcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884a5344ce5f5ac6aaf9badb363204e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af710b380e4b3a21b8cae9bf41af983620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf182950cb547ec7725e41a58c783f25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead6be89c612fc54571ed0508a43e2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698601fe919df0bf3c9ce91dc27ecb53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a84087dabaf5e42b57c3cc11faf631624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bdf2f2568e495ee23557bdca0e6c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46000263ab45174da3e9b2f00bc325626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6ff9f3764702873658580bfd2c50d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b468260f8898f7b60a38689bc89490628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19945773e1fa54976d92d99e34f966629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8543fbced66fef2a40f268fbead83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1402f545a3d552b609f6698e5ae149631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d902d35856566eade86d24b19c576632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948dc283640a843564272fae36dfb92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e081d4395012d8b735234b8a13146f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679093732d85cd2f48b275c2973207e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781433d9f567c5108d15c0171ce96b8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b793c0ed538c9bed6c3b8f8f89e55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9759754aa2a2d035acac7556f9fccf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936e6fc5738970d64b3742c232ef02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133731a394ca507f58e1474ab479a1b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e1cb529abc015c220af58bf9af65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c01e5c31710c96df06e9cc3bedfca2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8522147592d3b781bfb26918a60c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2860f827ae9c32056c8d0383538f19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32099b507b949ceffe52c149ebe9c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28245e16f5fb141c0eb5bbad2aeca7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b3f316ad5688a3ccc74d06a8fc564647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dda6d0a1089845f31f5fa67d60621648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76032446efa3294cd79098d02c3dad9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16075c4669d2f845fa771d383c1dfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e0f50f59632ac3a5305c306e50497651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df58628317f1ccd578864c25bd040652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e28188bd6b7a39e105fae4437c9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f933a30a3e88c831667a90deb62912654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2565a8db18daab5989cb55fce713aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3973675f9539a0dff65c9b3d427e61c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b71851273d6b2edc43f712501d312657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc799c04f3f02ff163597270e1f9292658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c50885ca15c65014aa7a61c316ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a25876bd05dc2b1b1de76bf44364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc57355c200376690a066a068b2d2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12f87ae100b1cd06f92a6d143d2b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a4e4bc610605ff9661a1dd8b5cada663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d883218b33dff5362ba82a078d349a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce76b10dafa283f1ad29388f2129e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f657bbc55a34cfe956d5f0d1ac8e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32630707c6ce0f3cbf1817b827994012667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bdce0fcf74ec5cd3453e7005e5cec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017389c8b6643ba66fc9c0f7f84d294669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647ea1e17dfd564593ef80a20d1c163670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e783bc34ac2557cc3e97c9cc638e589671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2362aec48be410a94fbca6ac26895672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c6ca99399fa636c0c15cff1a7d968673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691ffdda63d26304b1100bed638e1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd484cf239a420e852a6295b0e6d6e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c1bc9373054e19790633b6f489074676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5337ce3789ac82debcd9d4fac27d35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829e8292584160a8969a6ce08e24489678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c09c9284ec7c3551937f5551f112c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e2cd2383f0db38f62e80bbf4a252680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98c14be6b4ee97ef2583cb3415deb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b8f4a6bbb768a5d9af80183963ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc38073168ab5dbd4885aa0b2a7409683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353479846e08b6704edb438b235a057684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592f2b1f5b62a43394b5f1912ff3651685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e7149d7d99f16740e4293270f457686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ad05bf6e4ad70bedc13cb66b86430687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267707a067538cb6083a00970e6255e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d4d8adcb27919cf71098c3e1cf8f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a391ecf7a17c47c1029d7763a161c1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6459aaee8fc34aae16ab81a015a9a60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d25b7621ba262dfefe6cafc5c3c7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3330a1180283a1664736fcc471a5ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132e74a336bb1fa53c154a383c846cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc243045003e4e639e1ffdb6e79e8e71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60012ff851a8d45314a2b9643ae6249c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596841d3118de573c4bc5a7cb2c261c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179fd2cfc3109e67d82fa57446cf21a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fb5066462117b2461d3d122c5e173699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067afee63f9b8fba912697fc290537f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750ed6517479c48817b6eb1d6162a4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bfce9fc664f88385e1603e764ee42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b0781978cdfdacd325b6386237f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499abd5d06fcdf17e4c50f85f968b1da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcdf3e2567ba48a61385a30c74f6bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ee2dcbd71ba35af9c60b80be0b6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617ea8da3d6b7fc2fa77139fac33b77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00bceb8fd1540905ff25ef709418af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef64ae75a430590735382f4a983b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aadb105757e0ea040dcd87eb55fd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94152c77c8cedf61765a260ea0f370de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded1e8c0f7946d2b98a98c127868067712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d08cf8b3edfbad213517bd350f68ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f869835de48f2d193c40dda73522f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19461b6ec9871ef6d3c36606802a56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc269089446b779a24d3e6a786a96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77e7514a7ae17f6997680f29aea1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734aa570b3e6a2a8b87d5f145293253718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef369d5d1ec848277310b183a99228f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677332fa95ae0de5b98365a20d3bec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802929073585e3c1f7ac7cf3cf23e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b11511e3841b726db30ca282a832e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ed1b03d5930d5a57cd0fbe0867f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef2cf6f36352af69ab31af6751fc9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe1cafdce66ab1eb79166044ecfd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9db59159001293690df98a23ea574726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c0c9138329db12a1216850a9167a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440d2ced6ce7c4c7a90e8ddb816639b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f433d8b4f277aecdbf514ca59fa7ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37887afcc71c6e10545e692e8ee19b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d320a02043499f1a4030e11b2f73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03a08f847f60a8e253ddd93c41ae6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf41893ef9f461620f4c4e304a128a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d4741a870d6e24e7b264268c23ef0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea178e18f6e474c2ac60c4859f9a84e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b986835a5c95dfbd4cf4ebc9554e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ce96ecc8087c1152a76ec829281e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef361a182eee01439b1de9e2d1ffae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f00272047fc50d02be5e4aed7f2ebd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec560df91ef92528d59f1abe2163809b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f35cc10f16294775ed50edbde3655741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e82275b48dcc8201c019497ea84a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe53c7e831d446ee03084ea0c8a33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ed6749e067e1541564c323c7a214744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f84a2fa3ae395d991b4f956a1eff59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711b78e9345a0f7d865523d3e5a1d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d3833d6ba57b5186776eae771adc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d1459048d93d7778d9885db037eea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca39f587f49d4fbab6866110ce6d0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc14fe60e71a63735006e7daf30b21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5624c56c4be106c0106cd6ac002f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98580cf55cbabd08ecbc07e3a28ebc91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c89f7f94925900a34393ec740c1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4146cd1ebcb9df5d4862f64d4b0db8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf18a7e3e6ceb0e268f381d610f61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83103580ee161a2d04b124ddb94fc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81cedc2a812a91f0128a34d99a06a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc64b329fdd37825c0b7416ea7bb691758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323d57db8eb8a188f0aefe59dee56ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af45228466fd2dafad597c86c60abe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909dfe2aae84c0395cd3049a5068fc8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778dda4335249f94e24ab50edd7ab3c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f4e93f2bd5f52ab6c8f8ebc6c50e4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97d2c3131208ed53cec3c41d1a12df764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a2374ae8207a8a730319f39db6bd9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b51f05494ea5d003eb56d55823b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0ad9e2a1f9098ef1447bfefe49ac9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522d198a25b585182e338e4c078b92768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e8f28ca77849a1c2f4fedf10002e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc174c79ff661a75e2cba21278779a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b381b6cf4643c75ce8afb6e292538771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade988b81c41d3a6e7cf9cc303bf7023772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abe02f4b6d628c40194369541da5a9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb5a7ed76e71ab861d9c5726a761b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758511753e9e0534fd9e6776a0976e45775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf88ff8beaa68796bc91af9399e4494776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f426c37fe0109f276fe2c03f5a3ed9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27551cc879fdccb2bc2a41619df0f42778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1925c0275021ceb671c19ceb05d080f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f2b5832774f5fed5da91eff797ce3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84aa57a49c1ec5dbb9825272721f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ebd0f53414e3e41a0da0e278674fb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242e6381e4e8bbb6de83dcdc2bed671783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389397e97993b413317c66f729397c9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89e45062e9137601ad8d53526eb334785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74b1fd3171e9ea47f55ab00d56d595786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995e48258321dde3a930435e837d8f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d29927edb5c5fac2e1bda645b2f9c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7ce6f09fbdb098ad0d350fb537b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36698d0e41d6d313624e959afd8c85cb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99b15b58d8c3d498252f44a6d82c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb7b21dab9846b4eb825dff8cd616792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacb0e7e27d74f7f908dd02c5e87333793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccab0ee35570e029c64f1f604aee872794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d19f525466646fb079a715f8bd1c795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>