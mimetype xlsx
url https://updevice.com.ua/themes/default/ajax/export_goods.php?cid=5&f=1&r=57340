--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a1e31b2c4d702eef4460c381355bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb32a1525dcb94198e27a8a5067ecd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e76c3cbb456814639dfeeedba76a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80584735602bfb7a08d81c7214d4d99e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d80d102f45ef9f3c275254beb89f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2db91f4b777471325d9f1d3afb49f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7404bc1594b27c942db1c277fcf587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c7963140c25377c92785955003068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c3a1d8d488e3d2f98c6500a75f7d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a6481c4397e88ca458dcd18c3794110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8840ef14b54ee2e0a2b444c03357d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d327142db37ea3afea184e1a85f7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c3a1db6ff1fbe410c3d51e0b6932413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec5388be5936f83fcddd2cb8bc06814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa883330fc13879d9b8195874e1b0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd5e306f846e5e5bd6abb034c2c94916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe77b40fc5981fcd5930e10dee0ab3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81c0860017261d135f9856e98b14118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f44ce1374f6376f0aa787ef5a8af9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdde8a1bd6077c51c8f53aa5f8f4a8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202fca1f1167c60cb30d3828e2223621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9bd4ead5819eec810cacc749dc0ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce77326266957d106c271160b1a7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500271accdcbe31d0a8140b1b83f7c0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ea4a88af2e213d2a15f97fe30c6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec6254e67b04a3d6e02bf94c4454726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885fbd83ca0d29bccaa5197fadac0e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368115eb0a5df4708689a84f7a5e06528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970e2701430ac771daff3beb3cdfc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd4ec6b3b5b17749093d30bf64413930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c13e4f946a75e07fb02baf76ab4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d0834771fe5a44c19dc2155556f4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc4c76a9f70454dce87847f02abef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0722cf43d5ef6e5cc427892498b0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910358d57075d33466db601f95c6ed0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a525fc395fca2d4e80bc4250d7f3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779cc02109c7f3125951355463cece737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05ad4589bc12314ced787bdd1744838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c7b6fae8bdf309d3d0c0745f530b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46059d1b676acae3b3f6066c75fe8a7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf466f145d08bbcd000d27cffbfcbba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfe74c2c4b22e820c9ec7298399dbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1734ea43a9a9b66a09a85a948a2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc02a4fd42f9ea6557afd6e8ccbfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d709eb15c404ed1d920668a9e7b68c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a14638a548ec0a70ed847a1cdbf6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda5c2ab8079636db290644654bba247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ae504e2bf22272a595ddc229e0ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff90573d590c520c6c4a07f0044b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67a8bacf47f7a304952dbcd96e12fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a90b2c38078ceca7f3879a56ef81af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d1a3926ba5bf3701fc3fe95ff93152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a3e4c995e56c8ddb2b1b3fc29ed953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca9ec328de4775ddb05c2989aa4fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8265a9e77980b10253d8a4f3d37fbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd4905c52d9a9e06e4fc12788dd27956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb842dd5ec1ced40485739ff22758457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a89cfc1594ba6611b98d11fbe140058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0591efacf043f678f8f1850bcd61059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c40ecdf293f677d7e3aa01e33a42760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb049f6bd531f97b8297e26f5c309fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286673f38870215ed673ee64fcc85c0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f10a0a4ac48d0aea151d4d88cde52463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2748eab2ae0fea8a295ec9e7b602464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d83cde948df20a8d34611aeb03e67865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab393181bf7aaa193ded23e8fc9d7b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3c84c9579520278d4ae74e4817ca567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70c9cf0d61166c4460516aa7292f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b26a2a061acefd3c3ec71ba800ddab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f227771020b9b1c51e198fa96ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a127019f1a99c42f6bfd39850d34571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39255ea5d4342bfb71474cfe50ed2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6f84d7824e8e420919dd680856a4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77422e930c5da2f558fb126ae8b8be174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff729291dd681d432e3ec143b2efb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc2a5b9d530d55b23391813dc114a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8a21e8d95dc642ffcaa72e073837c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81aaad3ad5c63cd346b7dea3c575d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a915f8d001fcc76d5cf2faf5c81ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381433b739eb1b24060044142d08536a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdb61e2d5b100a2b0aea3ff38c73d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49fed20023617ddc04362517a599e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7b311e8ab9f2a93c2c5f6ce6d02de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00802dfcce3ad50e65327a359dd8e21e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f5b0a44cd2cd67cb4850061db4b0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1e2f7423d3d1dce4a37bd3edde2f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b597d5c91a380871faa961c7d0ae5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39530cf3e0bea185a24c3d7ba22e271488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7110e5451546b2fccada2cacff9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed86e52f22364fc8babcaef0ca2c6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac76af587f91015f66da3800ca784b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0adca388ffabb8e139137bdf15736d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694895a7060f8c5d5a242b4496eec80893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcf215335fd1696a5355c2d70b477d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b400ee1abe4af9a848a38e930b4e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c8e74f8e45f5e792473402375bcae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf70a80e62577fe324f79dac0d2ee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a999e08ece893924b46c542830886f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db2c3feca7374b7b29357d437d5bce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db46f5ca9b27392c49708e52c6e6e57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df487f3cc640caeb2bd156c24d3f37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a44e341d0ab1eeb799de135ddcfb1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e900af7a1308f97c6068a5e92f66c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fe127ce980d95a81dfb1dbf196fb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977645dcedef50f4d033f089ed2c84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9f797efe8539971426366dfc3a214106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9836f37f7c49126f25b0d75d0aeba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf827581d59c9a73468d74ea43ff5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c107f1d49ffa50fbb91a4238ddb8c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f070cd0c955111d7407247e58a1e760110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad671803cfb3f3d4fd25a873422c27b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232284625ffeff9a2b63e1cf4b38c52a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d2dc098820bd65176a400d5323717113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2159c9cbfbe6b4177a7d85103ab8d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb85fc5a47ae10c291804f1e161288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4dcb40f2b5fa0c0d50d084e868da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8591192173682d1b26ea92d3ec8b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e32a5b4fd5a2ec4e814f5ecc3f7f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d70ef6ccfdc3aabf339e25334ab20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba9827c73641b4f117843a2e14a975120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285bac271ab3a774101fc6e3a344f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bc6a95f573a0b0a289d75520a7d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e54ce0e80f35540130bec152af51c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e45336994a0d31d3fe5db85ba3eac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a64a14c2f0454187141d22b77abff1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c09f34eadf9db4b47e23325c67fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763377a5ee99ca6f915f5dec364d492127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf9b6ac59dc510c62fccac82a20e51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed893a4b3051292a513875abfc6303e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928679132919c6d2e662af00440eac0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc1c3288ba01d6116348e056486546131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bed011b5851eb3bc9f93d468dacfb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1429046d621e545ef30638d51dbe6ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c64b3fcdb94892201aaec15e5cf95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba94694e0cf4995a6470e21f546823135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b4918d6d21173f637ca5434694f19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e603c75a6080072975a12a5a18219137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c9e0d0b4608f21dd476273b3b815138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147c87ec4c783414fa440b4b7980364139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17839962096815a1822545f889dce0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012e7c08adca069256e41e5d7454b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646fb99176eb1e15a38d52b63b5762142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49efa36c6e49af222666e528709deb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a559d572d0f34b6cfe024ebe461dc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f40a41d0b4adc084e0d8d1731cc2d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9cabfd842d43de74a13555aede43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f476db3bb8a17f598b5b8c8bd510558147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7f376d6e7fabc97cabd878d644a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6f74c572c332c0c549365935906a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5971de3e2829979c36baf1b7ee97da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a62b5fff30171182b7c30d7396a0e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d816ed6fda75f5a824313ec68d0823152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a96c40892e5f734440aa431615449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848155558324ba4028f9f82e01b0c3a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e14828c074f1515757427152fe4d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0070aaa7d96631c5a3d1c251562ce6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a27fdf7299fb1458167de7c8cdded8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6264a227d77a06339aa393c2e5fd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16732841da4fca83f0dbd1f274a22a57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cabe03e698a8ff2a99351e1fe82a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112036f4a218fd9ce939377f3eb7c4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130a4f9d84a36272fe46c914c7b19a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc4d331adbb22b316699c6a62a30d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49548c91fd0bc46622c2a5caf4cd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8ddaf04e619ab84f12927e17f0970165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe1cf6926dc27af8299eaeac334bcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce405a2b99598e86f2453749a4bfc96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf0da2740c7f534446b62e3b230cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c4adeefce01347b133a25db9815d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9049cbec567ddc8f745ca9c6ab65e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d195e7370f0079ad4c6fdd0c975141171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eb3a3ea79568443aff720f7c9c925172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fc3f172f7468825f6a1f6a13b88b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c27c0bae81cf57df55fd9d7f6419174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a2d64e82673303d497b75af98497175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3db651635daa65b2b00f669c06f93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681bc8b874144c82d279e4d63b45ff2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923b1150b81ac33ad1a906916d750e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3543565d4f0aa5d67cd3c49592608179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bdce566d153e8859e4d65ef9a27f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514e1da38f0a885765bad4b12200f56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26698434ff900b07a59d8efba7420389182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d046b2735b0aba89c57165eeaa810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd57a23e7d0eafaf023985627b8cafa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390200a0fb803f4b09945aad850e39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d91c06fb21769aed4b42c348ddad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d25c3deff306441f32a1b450742a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acac84ebf2860e8d88e93acc2534f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf57a1baa1aec04beeceddf1ab46cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f4518a2f0fdb95ef1fd00f00aded3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb70e07dcabb1ad4ab7129f509739b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239081be1fbfc574b7f1acd5cc570b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b209cbcd572c0352474267038a1318193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d1887e109570afb7cc44ed96399d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cf11fcc3c2e358a0496781fa5a2ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b41962cd83f883e131ea035665bae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a50f143a03cfedd5b1eccb1808d07b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569440b609e19a6a6a4967d900be8fb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f810e6b9fd20e849c87550645202a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa3514cd25a1dffee71c58275636a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f8ed39deabe121c103f085ca286f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0425d854a9249c4f26d1f5c5fd9711202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd95c73d05c80dcc70a3cd501d87cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebf325f63d1d4dd8f201dd6d9ed225204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324afba5b112ebba6e0f69ca3dd23179205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eb4dbf96a5127a0690c45b43caff1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82826d999a3732fd8f46fc59e913fb6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b798ac77aa76298529530184469fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab304c5527602e5fb4c8842d4827e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12595ee1936cced1491c6894cf47b7df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c9e40014ff3f8541d274e5afdbb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbfaaef69896e9b667ad384f1ed81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a44b5f8ba54cf6c0f800c362e259213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056254aaf6231d586822f4651ce44818214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5b4bad34d19bca1e79442325ad219215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ccfb92981848526257830025e0b57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0afd78023cf635a74e6c59af69932217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b117e7452c49ca20f7ff992d930f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dd636af559c7821a07b2e038bde48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdba98665e78c4634ecba90ea8ab72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238792e591a38bf6623eaafe7640a6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d8f26c71eef5cb3f2e96ce1c1708222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f164169d3ae8f17b0eeaf3cbebe45f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815538fe41de21089285bde37188c273224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2ba15cf84bc2a4cd5bbf446ee31d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837903d0f9f8c396b523b5cac72fb568226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94858b9dc11fa0ebd16a60b813d8e72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd2b40bcfc66c534b2feef23ab5c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c374e2fc46eec5e7ef95605fced39d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1fe627a3c9ab6bebca82240a996ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987c20d2b14e33416b51892411155e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c995a6a4cc03a3b17ca173733c3d4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2201b68df3017306638140eb20067d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48e3e5745a510193e4f2deee8cbda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d19f65cd5a2ef7e896389ec4be087235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095d277b837b10baab82f2a4ee3c41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e4d2290ce86538bff68b4b563b20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb111832ceebeaa44882feef409237d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a862efa8ef3878faefc2c8928c1c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9987e4321ddbd76af27bd045aa1fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba29f388aba01aea3b4d057ef0bf67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b516537b0a075eace214811266f6813242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b942bd4991afe1790bf4bd861b428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a350b2aff90b8c3a2bca14a80941802244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1101a3a79bfe216a9336405e21bfe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7209319296c4ac2b9cc185f9e220ca3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880818e805b0decb7195f57f5f0f52ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79db54d4e4d57b1e542783510ce84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6225a699aa5f0a425057b7ca32b64b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a33a2801a69d80aa8196aa8eba8862250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e72d135dfb76865a18dbf866e0a17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce70428274417c2320b95e7bb4b42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38e75f7ddc7372d486a9e01e49d5b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee60a0e5fd6f702500c02bc5ec1e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749188c67ce4b1d5d3cd6823533406255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1edaa9767d69bfb95e9c37b0511887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae749886b704e344107144444c2d30e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607cff34881e84d551f825d5af39194258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847fea5fba32d37f41d2f085db958e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877f5596a49ce42b4f5b2d2e8bb6ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cbe11bf3c529154a4dc7313f2c738261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1654c1f384e8934545c53500533ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd325364d14b49883baaa4878c52b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023954d76ce4dd817804c897b8b7fabe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a487455b59c584306189346a0004d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8c421f5696a8b8a3520acd7ea927e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88dc1b9574abe25e0f9a71813a2ced267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee252232d1da49281d5490b8469c1c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088673a9ed0a51c2f50fb1d687df6d2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c43533d002edad6651460ac91d25c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a2f63ace37bbbf00b64dc88eaf82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c629dd85568f8997dd5c6dc26e80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298d83bdcc25a2470c090d55aeb89de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b576430d5482ad7cc7ff25c078b2e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef3e9708125bba841d6af68a90052275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba255cb775ee3b158ad865a5166de5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a1df1cf08943a32a3661a0bceb3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1778d6e88f1570cac557c83cace484278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff670c5dbc80398e27e13af54f1f07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d89babebdf1ec288a9814476116c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370750970a25a3d5254a6383554bb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc8c34a268f89d00f13d5bc97198f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55e5b431c16cb1dd946f6f28ff384283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1419fc465b9abc2ca336629d0539284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7652bb6eefc2e2a052c99838238a033285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e07cbb6514738c2927256292df6e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3abb34b9687a9b200440065426857a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6bb3b691ca58470a8a6996830c1dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa0968241d15861ad12c3068f8529289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107ca2e9ea7fbde9cc78d59552bdcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220eb7da86239c9891c74547529a767291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67957acc5681ecae77032077bafb75a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce37228c6fa7e603176a8daa0fb5b44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9199b31f0971349943ba043f28af8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd548d277082ff1941a7dd592208c79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c37872e9a845fd57fa70e9c7c771f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e17f8c0bba0d174f783c7e1d16bb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a7ae77df0151403367c19be9f2292298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccd2b4e1218e24f84fa0175de131c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc5a6b01a5502fe66b36f90d0baf0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc5cd7d420bb30c373807953246cf3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf23e1722b9a1c913c36382678984302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92940ea72fd8b1e8b0e891db18257766303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0efe8599e1fa99485d20fc1956336304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197784e974039292a6e9527277e629305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5986a17f58a2a70dee2f8ff4ee9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d0709b2dcfbac6749dee0b909dd9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a67e9fc01bf29b8d8b6838ea1223308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705db67280bf33df5ef027cb577205b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec727821f6bb5d0e6e61f44879cb8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a4e805a1b309deea1adeec608d5c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bfff435a337df2d3381eab2b1979f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5331fc98aac480f0abdf025d066a382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49701f46c827acf20c65c941f3fd3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c55fc687094a378fc9ecaef3f8e6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb8af35d640447b65a39cbe6fe05a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e9bb947a73ed06ef00dbbacafc38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5202454c7d723cde29e739f55484318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e938303230c12cbbcd3489167ec8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd7c5dfb48a874417c4d692bdf508320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a681f064fbf55820edddc7a12cc62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c0ecaa817187d7a493fb1aafa238b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701765a7483f55e18f4e03bce4e16e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74402dbe2601cc32cd151f133a85f531324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357df7044eddb1ba92fd154543cd296325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb3fb4ed4889de8bcc834d62cee05b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389027aec6f269e8eabe06faeb985614327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1079ef75ceb2eb2e5c64fcd334a6f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c068c619fde546dd6f67567d44a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e0cb75d21d639974b4fb0bfddbefa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b1cb8285190c30f7c6b190d5ca29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114ccf8a74c5e550173f84aeb125fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0244ad60bdff813847f8930b15053333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e910cdcee9ba8270b00ee1bd37d2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81afcd3a38a92115a233d964137218f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9544fd5c878d92a3ebe23389fe0c8e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e9a453c5798f898799a2f313213c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad659ca47c8ac99a09e951227a7646338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99494529c964e4f5bd210ffdf5628b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f8f4060d1316c906a1b8e0b7f503a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa509c4cd83f220e4ad8f93a698d82e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b295f0bf3eb9b72f77291bff8bb36f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a3b8c93d5eb35731f2d917b444ee3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e9331768a7e87e765d5abf286d1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7a93707f461b35dbb5977371dda5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f479c67c8c5624041e055493b9111f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0b17480f2ddf08fb3375f29840ccc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f00b6e6c441362f0288e14b379369348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd3a3f0824afd886bc75304e27c27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13670c7d047e16252b118330ce72eff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd920da0fd3b201a86f1dde111477d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd1cc9a5782d736fa7be663af46f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c1bb9109737ae8a4b899a377768d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cc88a9cb108e69a29bd1536bc7c03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e602c07dbe52107aa4ee0bd45b3ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5968a06534498089def24a33825f74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d44887880a69a598c5004206b7e52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649b96ec02588f13d54161885e5a6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612a2e5ea63e1a36079720d2fe8392b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8678ca9393d4685d4e9b55d070e47f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c44a6c3c8ff17433146e417935a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4699ce45c21ee17dcc1a5cb27d12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfed931088b31eae89e180a84099795363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c12abe099ded9e6bec6a04e29f0a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a48cc7770567bdd46dc0ba7a524d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba1735365fd5437032340a2b0e9a7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a32a999be6d89bb4f145e8a83e8634367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d312a8b248e3ac71f46c381db99460368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a1e4980fedbed01c11d449c0f7fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa489a00aa224b24d6e0d4819fcd9f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e5649ee41f5c529dfc617d9f4164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a073008cb013a7f7e06edd8fbf409c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb631b774b8e83a81cf9d7239cdf2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c8b4bc3549df8056b8151224e084374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8afd09b67dd17b680227af124ee33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892058d5c08f5c96cdba863feabef12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524946d645247de7420565324d75f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabc3082c1f9d6985273bd54f34914f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146ac839f0d569681d90293056e060379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff067be158e61430f781c9a326a3e12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41bdb88baa6905255e1c6419489416381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e0809a628e97a28b41486753fd4b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4272cc2f1e8533b0e6c471ade6ce5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4588ccb43d29e6758690728cf0f2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5201c889e2b514b88b86e1a4f9589a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9594932e99013d14c6e6ab18058ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5b0a6736ea3b4df767d2d140c2b10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a444dc85a49eae14dad570bb4b18c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb6c668773b1b9fd041525642fa07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9011997eb9946b693e02f70f44cab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5e5677fca8f05c0ed1a5fee0708e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa058125d9a1f8934a91b9f697d926392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f2f2ac66202eb0fad4e98f31d7686393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851216ab3e20357f6b1c8b61496e025394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7fb9a8cf006e64860218788474bdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126ab662ba62269c91b2d35ada5c9e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9066919d7a818db51228d1f0365c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643d617481e7185bb717b8e74bec7e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ee09c4eb2557af1e3520cb3b6f9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892114610a45927aba32803fde61f06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327f3a9016d447bb04dc6060a045986401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9c2efe9969d0164836406aeb9734402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324628c409a651b36ac4920a2fc73a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e51aa737ea5683173afa7659151a53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448a31e0b67e77ad91faadd3c712a52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e59ed6261bd7ed9275a2dad5f270406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a0779aed95d7f26d5e3594c4c16b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d164feef2b8682a587e1566828804c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c3b1a4e6a241e32a03ea4c4b86953409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f42c8d62da5506e1edb3e9ebb1ba2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b6f6e3705bf94c3511c416ba014ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e0f570baf8fb0037fb8d87e7cb76a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9342f7df54ccdf16312d13a519474413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aaa95245195b3c162b4b2b0c257dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3283eac8b7bc147e0295583ff2982415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bcc85f55f40d33544718151f72b53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee78477da8b5947d70572908bc3143a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0c79a0dc4d7e21de3392b1ad27d22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fdbc40e4fe90a04ac65c07019263e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f51eec6550817cb791283b7f30513420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57aaf6c3f4b0200b56cc80115cc22b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620df8af9a8c9b86401de7e7a5680e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db5c2854c95ba7392a34aaa7c79d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fb466dca147f4444709a5aa7faa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402254c2a6377bd4658449a27a336b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1df3afbdcfba0d97a073610e54f642426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35f0eec3be3022e5b9696d0f060c71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a7784cbb4c1048436819002704954428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d03826187b9097632cefec6b786945429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78cbfee30d30e6136b56a9296e2443430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd12c8b94d891102cc25e78dc70693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4edd71967542d12bc6573e601bb278432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c4beb910a3a15f5fe3218397d7ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366d0443a0be4ee6ddb17465cebfc8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3b8a80c31f8a2318074b6c43e769f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea2cce4722246089a87969800723d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2301b0dd975943c00a9f484e13e87d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfe321d26e298a94d1c479994d0041438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162abf2ea569abf7a9249f52e75bd06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07da573e5e2dd7f5854ef6f9ceb6c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bef4194724c3510de0264e1ff015c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6b4536518117f6d3a8e56f0a860c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999e2d68d7dbfd8e407b13a9e3c007b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e361b4e3958a50ea083a2cc775668a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398797b396e18a05a988bc55fa8d111b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21819e288d99a6e460919ba82f04d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7942955df8e788e931c278228697447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a26159f3ee7e8ba4d2d4419605754448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75322c48b38e1c49ab31411403848449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf821a63b4e6f7d30b9ec6d15862f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adf79a80f8e64c7555ac301f6d3821451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013855776cedc7325e88ba5d7e41bce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d799fc958b48760fba45f25ab50ed9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd22e8251e518b6a69b2ba73171a2c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c592334e9987b6046c0747178df51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ca5841dd3152f63c23f4e7abd1833456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058c86f7cc8ed2221dbde5f2c65bf11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e99a7f874bdae2c18f569ebd07bf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca4312888cc6f719980530bb1b2f99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3732698e1a1260e37dec40f6967d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f25b1aeb2733159a9a8c24f11bb4e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa79334852645812df36a2a1e4872462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e3626aa281b32f32b0de22aaf17b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed54b7a143a291cb0e59bc72ff17f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea2d9ef4b9424fc7ef871132add4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559500c1fd664b193ed5fde72e0705be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8c39137d687502499ca6e5761da98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8724033414d6713667d528eef61059468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f17f92ee895722b784dc171aad460b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70138d5ea678c3b828d701f847cf01c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adf444785cedb25a838fbf83815fb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c72af4522673412fb92bda70c8a22d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240f51d75f32c79481555eeb7b9501473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784922cdff39d5428aab6a9ff74878f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c78f919ad5706502c4ff3742125d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7b89e62483d125f5df345c411cd8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37f51e2993748d18124c8cd22d78d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91bff8741cd59e4082b2f7d875c019478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6ae1d7a15e8ebffa2a7da97aa4c0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9741869b0ebf7da20d3eaf54516f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6939ef81cd685a560b27d69497dbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674aa771522489e613b165f9bcd82cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ef080fb84253c085fb8a4769e8da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b095b817c413bf762ed48a40f5db1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c254b4b1c650dbbb2aad0c932429485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f01db1bcf1f3f22e336f95856df5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca252f7c283f1db46ed9a5726bb9867a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc061d14d5e2c8ecbea4c1596d5eb747488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d0965c88d6d9a97c222e7043a011f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb7074a43eebcbd6897d25524f95ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea0a52c4678584f129949738bcd7ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c875ef56f70ec3960d23f133baa4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f2533e5d3ca341ed39c9a28bd11b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f56db8ff52c3865bce4457d87d7984494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a0facb5f7b990a769f441a2bce70c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da023a4f87f526836f0e472e9c7d6d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c18c052a0dd2a5b2b46e0cbbf9d6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c29698cfb84ae4436ddc3b71b95f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c7935eef2bd81999d152412b93e26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440f01a00872e78e47fac43eaa73ff4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b2261e6fe9b07debeb529d6c4bfb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07aedf13699ba348615d3c3b6c0778502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fb763d14dc778b4ff50585f9eb054503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f668f65923ed0cfeed35538cb00d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e2c85fb450c414d2cb53c719d000505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd4bfbd0481f4ec5fdc15c866d9d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dbdcbbe734c7f3cc934940c021856507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857b046ddfd434aac5ee2d32e3ab366508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897cfe8a33419b75bbe7a5db9ebc1df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d820ce712f796e0b62066b8851b40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fda3d3b089ade16d1995d1911c6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db20616fe49c38da8e786426b57b899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcef9dfa9262a4d7c68c39d669b697513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc2cb344175b5a1bbb1f8bcb06400514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f2e83e0f84ec0d35684afedc6769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c02f8b10feeb42725df24e90fc15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3101d1e711b16895cc11d9532a97612517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a463b23a6040273140416e54291b2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae2bca9a036aef4221fe8ef4a6b3de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd99fc1fec24e202eb79f8a29198b7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ebedfc4045a6bdd51e1f988d353d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c082e37a5dcd33c1099b913e1c4b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924db4bafa6cea9df248f0a0c943298523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343f94d9d971227b4879c97b006b4b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c79d37a9129f2a84de6fa1731937525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea4486f595a3434e6b5a419561862526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c1a25e9713a7b05d245cf64dc808527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0312bd5f10ae99aa82bc02b5b9d163528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422d6f88453df124c52949ff6a8892f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fffd81a70ef7e6432856c40c1067f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328dd260b27e8cf7d8959bb8c4aea6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3e07e720adc216d74a270b82c1ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027dd7ef2368e59d634679c692050d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c0d5ff813335a83a0a8e4dc5fce3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c65e4c1fca9dcce385220228ea08b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091384dadf9603f41538e736d9cc6046536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37cdcf13894a1f383febaffe2e8a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69386c4797f71f40ef7aa94d323042538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377bc4946999bf10657ec6f1c329df2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687015a9407eba9d029679e4c030d44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3cad17d16f427523b9665ef581498541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754b038b3ef09a365c9628d9a459576542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98372bc399e88ef5ef7c41506a2c04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a7bff00f8268153e3cfe00e96bb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735999a8c8032b03934fb625487f46a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ae7cd3222c6023186873f82731d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa7f36f16137c119389fc2e329c597547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5ad543e25ef7b8ad95f1876bd0147548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e185a0ea24af9d01f3bc485c6328c40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22cf061fbb8dc2c924fb4f7c8732ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650662489fc587c489ad18aee3b1eb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a7b427af60ce1c2292ef1b96eacad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41022a2cc4ee33b5668fad688f6d2a9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcca80c52ad88a3ec2b5bab8a6132df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0933942b0a658334731db9ded0034aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84cc70e408097ed2bd0319a1b915a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e8afbcccda323e70119e923a69d5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf165eb9d2895103f0105fe7d33e50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c54774035634d1a6ed1f0094d70f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df30e30126f99065e39f550d9fb1e27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a580c316b3a8ea3d9ecef9480d117561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75ca79123fee7a65855308c8df750562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a85cc6abeba4664978d1a332f0e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c80472a8b394e5741920e809cf8102564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d9eabe518d3f3da9cc0617cb038d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987dd712af4e516ee3b5eedfa40b9d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dc96ae0defba9f6ecfe1b6bc55014567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da99e11f867728fb88c8c2834c8d5fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8525ea4734632f9ada2bf26107bc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6d013139a8c829a148cc1acc972b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182598b58eba14c180383b5638b3864571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238817a0275c8f2aecb4fe6caa7a2261572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80db072b75717f7a9b58448c2551ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67921b042d01b9eb336662b7ae574111574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c0a1c6455080bda8439526ccd7c59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe37d388ea4b04c403519d13f2ddca0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4070ba45815934ded6fbd78504152577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1e88bd698c829c045dbc2fa9691a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f057bb0a1060ae493c51ca93db125579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dedf3d6c608f3e98e05393444317a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a203d49d68050bd595614b6d40009581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c2301098da133b1e06b088ea75aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231d6d299d2987c462060c6859b7835583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729429452df9f207a8858d45cd255ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdecdcf1c918c6eb85ecd2216f88cb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6569f4edc996998276afc067c215cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef923dd86b8136df22b7ffc9d08119587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834edebc002c026d3d6b69afa6b79ed6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a5490ca76c5dded0dd080b3f6e229589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a6b347c4b053f882b8b3757a3268590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4d2e94ba66341e10cd5be4ba05011591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fae68cd2585d84e998f6d06f4d231592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4fddd8ee72643b1c450a68d91e3cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386b56206447334804a71924735d473594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01658e36f8af98ca861fc65c05c0a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3ccc09fdb866308f2f2eeb5c9ba44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad829da1f2309c64067160962406a83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf358b2eac450fbe0a8e5701f9af966598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17792726ece9f162faf904c9ce8ea51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d58ba604a370dd0254404255f1e32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bfb2aa59daf04890025802658192a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f547a3a8762d47ec9f7e55b48e7bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711aa2a2ba29bf11c15f271f898ddc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccbfb9b799a1e9a71e10436e95db79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67a09a373716fef78cb82c3e6e66b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d5590a3edfae6043cf41fd0bbfbf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9327c8c7273864a35a9eb7e4599914607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1906c4401777f8907bb85656b789a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea41c6bb152bf59a361745b8c5af9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479715e84bf0d27cb3365e324baaf3f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac874793790c930acb2bd1fbe2fb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127235291c9801f3b24c6ab82d4332c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa105d52200988cf3dbf9fcde4c488613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da057000300b209ec9d1a8e430f2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03ca7700715f042283af6d844696ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c378ad3869e02444b390fd24a4bc44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a07f84b2be21fb665d06bc1f3e9ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4096ee2217e9c33a5ba42a71549bcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90dd6c1f184aaa0f4be42dbb6a1614619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6590d4e92fb4a82fb4328eb9a289d29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3137f02e670ae01121cdf5e3d882ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d10f116f439d655b00a3f144fe09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de738865e671a2214ce7a92a3b766f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147145cac79734a503e259b314444e74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b41d8c7240885060e9721d140cffff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c128288c749085ff1d28868923ad5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0501dc3201885e001d9338eb9b3958627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba730d1c743451a339489e33c8b990d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b64c68b96427f1956f0f1be3a16b44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a55af969e424ac89996a5458d9bc2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c049e6f01e53e26048514543881dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de61658d5cfdf698d14f92055a8e775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623628a0249b9217d8775dcf6230c50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7180c0afbde0703e855b943a9fbf08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101016fc835be1e9a1a2096408dd6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb65a435fafa1f3d79a6116ea367f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b386b5230d7ee718859cede0fc87e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cab21172fa39265cfa0e296c9e48c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3b2d62f531b4764ea86cfadfc3019639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ad1fa21b85d36e14945de581e299640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668902f637775d4020ab4e7b1de5b075641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3df66439de9b33b914e81d67a1eb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb961dc87bb0d521296f466074036f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb26d21583d18a43902198584e5167644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596313e7ba2decdc4ceeee0fd4ca61df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83818fd5ac43fb3aec020890d7e64a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee5b5c7daf35e02e04be8cb0a221b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c2570d2ebb74c26aaf69ba791e763648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41329d936748b87926934cd1945e46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120014feae67936b9fb952242ce4520650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48321cbf208b71ce0761f6b8a5ba817a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79012ad729cab41d4f30ea25a617d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953520c6bb31ac2d842f75aed51e24a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce635ccfaf6217c46294c972a962e3ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e7f962e6d7d3789f7b8181204c11d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b2e4e9059bf29f2a7f48f6b864cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265831fcffb6ab9478cb2ad3b0eb92e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297676aafa89666fd7e33c84710380de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898ebc4f746f7cf73c4646082c53e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f9693ec7a5db009288fc36828bf9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7abc02e5dd8cf30268f5a0d5148df0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ec8dd343347051e51487e732c510662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4aae7942b30479c88af9f03bafdc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92b12bdbdbfa67f3268896b142fc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2212d4a27749eb33d4b238a9c14242665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b108e5611b1874f94109e17ab08ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5bdbc4e28581283a018112939e956667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc79e37682c7f9cf1abe21155ed5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1811044e0ec22cc5fbcfb8d277d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ebf614f734252ba3ffb3be4ce6ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31706a62a8941894a714d89eaae287d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed911b39237505aedbe64585f05bdc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2e32fc82297eae33cf88cdd12aa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793832ea86315b3c923ab55e6b0bee82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c16bd15559d5dd238c4f42cec8b081675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af072be399e712d9ba7a3498a43ebebb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f95c0a3afba42058356f68a0b2c43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b664b6fc894b5c018806bc633205c3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d22fd0d9074f481ade7b5e15ba5049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778425e4fe2a9b8e3efe1f5705814950680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585e3b1233d699d332aaaa704f823e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f221fa20928af1757d95a07f3b7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4909543b920b218d20d40b81ea2634683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cc6dc6ae2c5bb4adad1c8013a8fd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c2e3549e1949e440c147149e360f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91be3f647dff0a194aa73a2b20e4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9115ac263fe17502d58e6ec435f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1683a64c9e29bf69ffed83b52f23e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0518eddaeccc0d4626f73877ad734fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34e45bbac261d356d4033c03d2ee87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb4e31088ddafa2cf3af4730bbf850691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ce03e20085510a32cf2f8eede94b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274b226bd1a0664359acebd2067704f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eed85a9b74942dfc29cce4faf6b446694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406744dbded9afcfccb6fba6524f696695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f886caeea9293dd4cf25d963ba05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c758c14479acd82d61cfa9146341564697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22111e9d08bdb90833e61568f9428901698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d5c03551605f34e328e8e1d613885699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6063668c7af15b52061c923f98c9f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ad21e200ab7c7f6b290b33d6a9e9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5353e293795e15232e3b63cc67999702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a00204638bddc0116868938e334199703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7f9ad830e3705acbc740eed2f1e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d71b1d6ab4b454a14eecb5db2b4ce5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa175e421c6aca583c472233842c5b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6e839d3ac489ed1d94aa9acb38836707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb3154c5a6e6d7fa7fd5e6cbf24351708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecf92b9588be066d9127e1c7131f4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec567713fc0751e9f52a60886ae7192710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc4bdb0dadb5ba627d48f08a03cfa8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404e80cf7de066b4a5c7f0feb452a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075314c834345ed3fa5b82a307baaa6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69942c165215f2ca6a8128f1996b09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab3b48c0bb78f4e1cdb2505a43aa2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a70a3084a3d16259c0ecb95c8014716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9273e430bab20f3167e1596bf05e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f47bb8eee797120dd0b20c0c61c36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e01f6c1735e377f534072d5844e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163f82b5166bc18d2553fe69e846a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97fe7e1244a705b7fccd293a5d179f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccee0c89827412a20e6f8a94ef1c042722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d19633c32d2fccf19e11f80a245e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3e3c6ff79f82e4b467d6954543d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a55776338bd79f099671486540459725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f221d39eb675052d926155f9cc427c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376860ce28c4a6306f165a9d28d9f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9acf8f494457322030c857a0bed0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd0edf4d4c586e1ecde94d6bd9a2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b787f5210d230e761b6dd67ca9a1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e77252c0094fe69d5929f8975569f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed21c7146e0ff0b0aa0e9fc4eb1fa4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f9999a51d980f26da2fdd0f16992e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27d4867606ce3c03a8596bf3d7dec0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1dac046d55f0655b70e04eb6f87c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57dac643e7307a18c05d595ca48fae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5f8e57a804b583b5bd5acddf32d3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304d9a859604af471c8b013d011a880738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156d628e36013c1b0b4d5a8be6b6adb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d236783bf37b6a76e826ddaa013e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5211ade2bbe54ef24cef1836af4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611012c9b29ceffc98f81637b7cc668c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52940237a6d702acce27207b11a2af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95346e8808a3bbf4902577f2754d764f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8684002af057a25d7ec89982c902f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93a4c447ebfdfea59a13c9e149eae4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8494eaba11c7d6e068ca5c10938c3a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8f414e0db9e2b59b2f07f7efb546748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea34023bbc553d0477de386b0c0a9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e52cbbc7937f47c4654038e85df8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e67a827f5a7f938f94534547c08f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec7fce7cd76e8bc96bee83653619d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07da37fcbe1b28ed66490e0c077a82b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd84ed134741ba58d6c9c5d8fcb359754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8043ac5d49d82ccf49b59994d4bf283755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a273fb6e9b3a60b32c3120edc5ecc0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64040d1e8a6148f570ce212e002da9ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dd8cebcddb4e2ab82a87aaa05cb71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bcbf815bcb217d21624c1386067b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17927451697b9fddd59891413951903760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb9c87130e298d89e776a66c4bbcd6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b6741fdc1317262ce84a29662cbd7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bbf03a297654701f1abb77fe49b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011088764a767ffd795dc8c3c243618764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d981751b72cb81817111a4b8c1a52765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f2a84a394679389732d8f7e52e093766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496414580c365285442fe580fffe903767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9a9fdbb978a1ef8f9bacd06da30c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd85950b704ea62aca3d1eded900fa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4742853ac38a47d02db7c39e87509a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c249afa43d3bc224febc03904c3628771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261157e5be965ae37bfa7f33f854e3e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a3d3d4cf783c85b402f1a09fc4004773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bd600047ea55272ff52aa376f09f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a5c923495a8a8d4ebdc01266c1b08775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeac83e62701a11759293251e3f7aa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ade7e8cb2f085527cee7c018862d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4ffeeb5565c029225a51eef4ba7fe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013276f08d4ae9c6253f5a6b0013474779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535841da15a16990d97e24d62d78c7d8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e3fe38a044a3043a655e7ce4e18a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bca68b37e1513e5d017586bca0ff6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d468921891930fc7fdbe59e08a5d423783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b43c06a96b96f8d6f21748926f59d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21aac006308e104cf589e0754e9b41785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3248cf93f475ce0f66cfe36899071786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b718b84420081f2d6e675f62ee01511787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a507a353216d6ea0b35b5640844756788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc4e284138b08df333141592dac153789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998663e7f25507118c945f346041ef0c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e2a9e377f4726e4a24b03953c276791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6a408def40d5d1b50193fc0132a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753edffb91939606a8a8ab5e7cf5b0a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620d82eadc8834e3b2a85ef9674de4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8dc3f16cbfb33604675c8daa9f161795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c52b0f150957e0efb95bae7035c32796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4571f9e49c8f098fbf82124358be5b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339d6ccbcea1a9ed7975a0d560bd426798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e7b122818c49c05f6569080489524799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba14caf2f21a9e61ead70b91bdcedb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a2cc28b56e2e865991ae92eeb3f02801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a938e0ca9b885526471fe36abc691d7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae24a5a60e1ce48d6849811e4a0ba1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9139056e66365e8274423f8a6fecb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ad3b1b2612ea253661d9f026818fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b679e22e642eb33de91e676a81b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5439b0705aeb35997311e41b4ba14b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d7b48567704d293cd7cb199701ee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1677da29a36844f515e2d6a6944b749809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622842a684f8ae0609758a8ea45774cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c1d7c602287721cf6126ff3ca349a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23b640210c5a06fdb84e9233ad7d8b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca24816cdf3389c5ce6c2f5ec09785813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d4740877cb200c2aea6aac416242814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa208296f505514966fc2dbe6440a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6084bbdb3d0cad096e961cc1172b7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795cc79c3dcf9b196acb1ab7559bd35817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da2ef1fbf73a1212f3d06806a87c4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b80f190fc85a4f55abc97e32f9291819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc08f0430336f0d02ba1b1ebb1b7861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2a61d6ac22e80c268a4fdefda111a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c018b80b4c74423a703a5eeba71c54e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff2e2ff92aeeeeaaef5002e3f5fa224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ebde47c1e7de274764ed0319364355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a856c2d039c469443119bd17e132f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc7a7c1517f01edb517c665288f0f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8a886f584124d5134fe8d8ae6d5218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22813383f60781d22f940598d3f8589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8465148f643e7915a261458bc2b5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e5964d12038a4736d43eea9246eb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ade97797289c6fee3af489ccbd1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ef76606daf0dc1299c069c7f037f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2c6427d18aebfb77c38ecc17da70714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c597f089b355f3bf4f84717a58820215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ab8fb05a0b6cffa63620b3e8e26116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdfddbfa7733a02cbb0f4d5bb165c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580a628588837c45fad7944db7b82c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0af7f00d17304ee6b340d3d9f26419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7eab2ea31d74604d4def6833faf7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b6cfb51e2b72d7d620bc7501a6a7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e8fd55917e3c6e08b8dc6169e9b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889aef74ce01e2bbd5dfc5f133c160823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d3b02208f2cf25cef1f81f0edf98824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af75d815e04b6044e7cad2a5836792a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddd396b7905b380d887916de3aa7b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd551ba940910ee5c9c274c22b0d658a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023050bd1dc2215ddc037000d59170e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc167788434348a3a00a3851451e68129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d723c8a116d78d4f87cad935b45a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487229ec254c88d889bdf625739a29d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5bd9417f035f4e5fcfe43a44e4dbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f4354b736a1f2d8265d1b6728e2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4afaf6120fd1d3b68b3d1a0a40edb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469625563a549b606018b4be198a57a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654bac4b98f1aee35abf059893b098e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179204ff7468f5f6597488d4b284386737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c7f4a667af4cc6aab0d7acdfd4a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7314204e1b6837f72ca204256c1a1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fae417c8351a23228b2183c63cabc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d885067112c2b1a2d70d3ef3ba1e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddae4986388d3a0398bd1a5d0763a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab90621828c80bb1b3a04e4f91375c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84da097b2cc25d45d33ac81fce7cb1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5803a061ac65b461693e0ace9929bc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e311899315813494e3c63f9a1a0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bb8763af566e624dbfa576abe6c5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18ec64bd4b51562c316d8e1b3d06c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277145751bdc4aff2ce765e9836bf7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51565a6dd440d2073900592fe14ec9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec180a722ca661fe15f8eeb62023b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc551afff9dae4d652d1f75b897b1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ea454c22cc726463ed5706ae5e0ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee182a471ba401d0d59d716d93fd84e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a968cb54038f2a13d2136847e95728655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b0899ff80e988414a7b7ebcccaaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686938417ac517851b35f8810ce705857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1339c33e11f0f9000631b299f62182358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cea57dfada1e8be303bc9f44e071459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75984c85444dc244d546ef60b9d82c5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e0a0c9d05cb81c24c93be2ac007aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066f7a8864c39a48cdae3366b56c8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36634732074de3a16f22bdfc68602a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63538ac3a2c7f5c7079ef091e5ef6fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d9975be98a96e3b59fc5e0ed0f0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73176592b548e15a19176843bd7c03b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bf917d32f9c1217307c3a1473ad5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e1fd04eceaa1d93fe61d3c75afb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3a12e1a9f9cdd798f9958d73928b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd673527c89fea53b874e7bd9061ece70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884e3ef17e07e89b921efd1869ad5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f6f3d9efb9334536cc038621d67b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5998a86d89b2368cf6351c2fd6a48673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c7b03fe7230451fdfed4295c1b76074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e005c0d91c653a8ba75b07be5405375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c74d564e8690e26596c00ebc1917fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b7e9ebaf81e273239cb7e16d1b5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1860dbdf086d2858de554eef14e2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1fd4d8e9680e15c179a6d9ff3e7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a19862969064582c93bd2351ea7eb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd77ed275997987e1358314bcfb205f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874846a02e65b099f723b270d424f8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a57b116b4cf546e8d0b98918a19783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b200af8ebd9b98177618d5f5566c57984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a57712dcf420cb5c2dc9306e9ce36b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8d93599b9d2922e531198908a1a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438626d3070df83d73b6e840a1f4b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5432b1451fa8b203d0830788c7c5d4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab37662d8dfe8886a72b497794e9f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1fd0bdb16b642f9d683f2b5b1682b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb156eea67018b4fcd560370bf023d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff51ca72688b8037da1fd1b3472a5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8518bc99636bbacade6cac06704c35e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6d0a26415dd3a71acdaa83160524694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618f2ccde7b522152218f4903fb59b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5935a0ed5d64ff9e3d2a84c1de6bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef808eb3777713714ebcadd58edad897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037bf27ec88b5af45b5157daefac7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d351121e81ac4357f6f232a13387d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c5e2238d23a5d934e99eb4a24225100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526f387839e49d9e2737f1e9361dfd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c92933fca0cc932b13ade0a240245102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d01ddf76c4f31377fad79de5544d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1cd83eb6fb0545470ddc8a1d9a2c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429cf877cdc040de1916d5c3e2533ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55991e0f75817be975c6d9754ddc26f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e7081904cf0ba5bd39df0373c24b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a9e429f395d5a71ab75bbc6589180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26997329bd57587e237c7174c4390a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66332561939d14709ee9cc13318278110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a30236b5ddb606d2f711fcafc20de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7073222fd05cf753f29ce259bef60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0fbfd476a346302da8e28eb37dcc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459c0762ccec96d119fd62de50e0e56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3eb639b025356ad639a10c9b79beb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9a54cd559068aa3bfc42e0568d98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb91bf962bdcf5e499a41f6ab3acbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a637b4267e5e7bf46b0b984873885c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e631d4e94b3b0af039973c25f0c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fef574647daec2e4485a74244c2f12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e627e5357364ec97a834fda4146b57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c77c7c012ca5caf13f88ad3f46e9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78ed787278ca616d909cec90c8e091123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e317d47f3567c99d51a73d2fc72ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278680a3482e6edbbf2086b063bf5e29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8471d394b944d2d885711edc87f3a6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c1b61015929521fd853185b1a8766127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b52637b2cc6b634f5336af3e88663128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe857be2d82f0834dc0dda68133362e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b09d1f2d7b571b89bf787ce42c4d48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f4505915b6c9556df1a1ce85daec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc45d0556786dca6ff922cbbb98bfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd78a9f1176de94e86cbe42632ed3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd0aaf12f6c3832cdb0076db1bc9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e47ad06a196ecc2e2472b1a0ce6e7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea392b9f9d77b8922631e8c3a3fe49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fb4565a1001d49c91a7e1cd1d4926137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd9a3875ec385276b74613cb68677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121426803e3a9475aaa0928ff57b72f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166d6bef33db14a6938af221a329294140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68b0d39e67d172348df92d805af567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086e679846de6cbb6eb139418e099b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81217ca02af94d09c66979250137b8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c8a7c4f7a3cf22eccc1df0edec1dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0729743563da16e0d251462f4695f75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7d00d37de86771cda8e961da64f55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05842129915a20a81fd15b12f631196147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62267e3a985b38845f4c4bcd5fc6d679148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfed8900f26d23e9e9094465ca37788149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057142e504972716849970f282b1337b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a171f7952777461d41e1e8f5ad96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d069cb70a95ba729232060679771fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bd0200594c407abbbfad564ef1f12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b558d523b146ccf0b1c32523d0526f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f875f896629a975540025b55a6da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a41551b05efbb82b4f2f0c88fc70c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1618ee8421d4575011e9cbd7d5687157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a6cc566409ff222924c0e9f044704158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8003e4fd6b321d1b94e10c2f78cf4b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115781239cdb0466d77056e9e182378160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aef951931bec26fba867d3e7edf0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf3ee48fbcdae46411b5c30c22e66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f32858ef191915082ff7e12e724b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b0a137e375a96f813a9926f1b44b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc300ee5827be42a15205f113d9cef5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3cd92d13269c4222036514b9e3ca0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870563fb647cec690c685aa60ce0e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b7711961959b915c10a913f61d7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe551ca610612552d985f90f57d9822169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056123d13c5196418b76b98b755b3cb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178066889e3dccd75656119605177fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afe087c5987c23cf8e76062f8a5648172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459652956fd73461ed262130f0336009173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9239430ee17b07e6b7319f751efc029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fc5eacc9cb004080aa39e5e44e18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a11d338cd24297cac35ade728ef403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c73568f7d6bcabbd80f713287f2b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c81cd9635142d2e43fdd44523897a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37554a9c83d6844c6987c2680520540d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419191f0218cb3096f4c96049ecf7180180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dc09cd7183aaa9da5cb92e78dcc90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8ae71bed620685995a6c11e20f2c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fbde173322c9303f7569e0a3f49ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faa28aea7283e2b54c7be58102bc71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d2ab635c27532b4600f8f586ac0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff593e9bea4b616335e6e472a5b095186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0780b2dc99ef026119b8bda20594187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be835ca86001caa59c55b09a8c0aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d45eadf9bfca1ae3ee5935f1334eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7419e1fa2d35672e533b6a71ad13b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970bad32f0a6e2501d8409d5636f7a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce4a78cd00e99c0bf5f138c6c7a6b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df9d1f79577aa7906f5b1c012d06cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0ba5b97e9f69c5cd13ed794e10c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b747a3e9ff95f5db66699043fb10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce85dc7c748256d9d80fb624279d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd96acaf59715ed7040f9b34a572da6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e40b3edc9283db21d51ad8426585198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1df4f94d7689d99d33cfab90df46f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3b8941fe6fc1cef7e1c950136f0bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91911ba9db3f3cbc346aabc6c8794719201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4bad433ecf2a48531a22ab2ab2ae2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f63aa98b5478aa2cd75dfdb309f68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b5ab4bc8bf687d58dc1c4eccb1073204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43a08678e606848f5144bfe6033ea8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e73b59d0b0992dff9e4e2c147d527206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f223d830550de7786958ce9ffdf809207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9b0e43bf133aa6800654ee7436360208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ea66a9cbf5f91d1d4eee6660c561209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b54d5dfbaa0bd5896b50d70627186210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1fda9d5ced908e5713b7af94a95c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c905ea67908bb290b456bb70b86a9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32507376c01c21a6c8c86730478be9ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0196724ba889e08275fea8ca1f77439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3889b30293e80b2bd0abed604ee300215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d560c9505f9dbc5af9df14182423216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cde23389a917abe717aa668ac7b309217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94896fc21a0db308e460419004d9c68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cf28779aaf8fde2dc2ebb00541bd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7853f2265e9db178d22a4bdd366aa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c11429e42b6cfe43b123fa6c6ede221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385486d5a6d868595186e686daa588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a422cff65837d8e385d51b3ea118666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033e51a017b67f3ddbb7d3979cb9ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97a76b32299c6d581e433d6bff2f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349a412242c7afb53ab66c03c0c1405226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab516522d40c3e09ccd346b2ee32a1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd5c37166bf37926170829cba7a8c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ddc90a6c6a078316a5a5f50681936229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39612c0de9705f3a937b2d2a13ed6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca3fd30f31531b7ea1d3658a41329c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68651ab05671b5f258fe2decb6c75c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e25dc2bbe598e2cd0b1e60234a9b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34718cec914877348148d701be79e380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483e272415aa2005497d3dd7275b560235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa9560a16221c41d85f3e6713a35b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bb7b9ca8b76cbacf97cf3a0145e27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa8ffd58b428858962a447dc1aaf6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38109922f0c996ffbeb14b72c18082239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88256f42ac1e6fcd5379236b52759c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff47777c02097350df54a8070e9c390241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ca1b41bac55796e0e085dcf5b9de9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbd8bf895970179e6b5c235b5d21c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b6f9c0b7a7998974555cfa5d71a1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ecc7fb6db869502b04720ee4f0264245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feded1af274f2052a435534330a11f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87f9663be1bcdb2cbb20d26bd03b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc174af226e3fe7eeaafa303db817a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43e6f7fbad66449780efab7ba8b46e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799f7cf53484b65fa5c4f18aa312f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626305bb4ef881b0fab18a1773841a0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b5cddd367c45c214cdf1062257520252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b83e8e542db6171f5f757f962ee5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59baaf3f434bc4f529db314b7c3e56a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a49646c459269b8dd233e563c5c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc500bf9a82def5ff061b4d479cc3cea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506bfd51e70e4ff1a8d4f820d87214c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b535f3e6b4f00f236210bb05e4b9f40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc1fe1ce086b3637f8081f371570b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fa9ec4c91181b552de058cdb18ce8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a0466f8fdf14aafe385569919e68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e57ada88a8ceccc83353d53ce9c12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6a3bae5ff80a57dd2242864ef1ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cbdc00afbf8c712234fe185fb398c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d37bfdddd8b1e8c2267eae9d9209265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfc7cc93d85fd670e6b80a6fe0be4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f013a15815e8cc06d7fa6690ab4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536f084e1134370fabc118a919a905f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f3b8e4672d0be63a0e1d7260dbe3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610b5227715210df02b81a6db0ef9d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd05f5f4a68f87cf3561e461f11bc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05a5a323d84df3ee0397b39277ca7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7a996991682bf64c42d16739d6246273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92401584d6743599b641c702151e89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134720da5ad91a6296c8a548165ff36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2358435f0bfee169706b8903b4bfa87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674976077b3bfa59dc4d40e8500a716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eb931892c93553eb81a389206a958278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc36b419382bb011f6d6631b247fbf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8610cd788d6ee55ae2fc5a5a02807f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3303f3bde6ad101f72300f7073d24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa1b17aa9f742877cf180ec6bbdd8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5412d29a22c56c6d0d094ab0f6e51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e6f46035b96c278da3c7d46da195d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee61949d67916a4b79ac9751d79e61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75d49240090b2ea976114ecd970914286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59886a614f0d0e1807ccec33757c8a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6538ee73747da776f21a6caf71cb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f072b77502cb9d163d6cbff2abc1a71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100447fd10057cd0d5d680aff8a1c15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ec15e0a75b9f6482384dc3579916291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0604218b6c70f9142ae09568132b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31da82cc7180f4141702ed650678f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a493584da2102d77c79ddfdf96d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ba153a960fea094969581dae108e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367030bc6e902c768b60aaae23541a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3ea10923a9b2481a54730281a4e8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376192b78ec95e8d8be2297a4254d16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6b3a8480bd0d915dfff1c4ffa39f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb516e2c52c69c48b6acc7569bbe4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7917389f3723295dd14f69c725f7521301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d4043a78ef83a8f06ec2589c32cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fc7fb6dc52161587aa594731df13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57233b8dd377ed850d2c443cf2455304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba2afcade203c37e656fdb6bf85386305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e097085fcdf65e2e38a5c4778b8dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f963689da92aef1671b6b36de26ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80902e78cfb0da769f29787927cc08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba75a70c7f95dfab8cb591dc4f42c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450f72431049b6ae305ca6749b1c468310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014334041f3dde5c34a7261f73e7b89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc900b8633ae5f0068437bcba9b40e9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff5b86c2570f946668822e2bbd83b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec06665ba6829ef74ab4a98d15bb19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647291c884be64952f4a2287bbc0b26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e67c5fe971ba986b867cc9f98302316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926c5a86225c72438211a26b669bf8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f105dbe2270cd1bd50c3962f301f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41574a4e67c5eb0a88ce8e84c53bbfd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52727f92892ebc56039e7359e5215d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd7289a1fd9590adc273aa731d3e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00617f5e1dc9ab2b88c99951e860077a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bace25feaa4d495fc8d5a5489d6e1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d00783d20b57ab362411203867896324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51be8d38ff9991a5befd57dd88b9e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548046da95e2874da23082460b7db56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b8700b95cdb01f17f91b5f2c86d11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3375ca20ae31222abb58fee779611328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38f0749cceaaa037faeefa57ff1fad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68366b7b2b0afddc0dfd91bef492d14f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001a3d2b540a224443144e8d2e645fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72cfb76ddacccd3e84e31b940340ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaafd00ef1e1b9369d09938aaf86dc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fbb44caa78ece55e649b4967d593334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d49c6554179e86a29ba3f12c3afe1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c2ec8fa9071dce5377834ab2043b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784c502bd22b4897f262c94d5377a2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96049defb9c5553f6a0cb88bc0477cc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a27b2527d8c2746c91d7aba68c61e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534991fe325ee9bce60ff33cbbdbcc95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e390fb9ff70ee230817d08d5188bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47650c7ddb2a081c915fbee5591965a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a621161c6c46c9deb0e5d62a5af2dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962f7c9952647e0d2173b1d51b6595344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ec99ce07b558a1913532d32af6d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620351548d2bd95a3dfa47369b5e465346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cde556504db973f8923c3bfe267594347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed3f964bd289866fce2946d185c187348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ceedf0268f63be93e8849346ce300349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b341b6b64ff0c5666d9eb5a2194d7a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7bf97563998e4b94a39d8fd51dcb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac91c09b825c16fc35696d9bf0b6ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a209b2b22f5e433174f6261959395353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409c8e2ba6cc87108247654e2ce972354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fdbd5a655ab8cec29df24b51b1f5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386544d61c441ee495c216b6c2d5e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b026f5b437434f08f70c5301cbba717357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995ce94c1864aeb7e7a1cb97478dc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a04d8dfeee5aa0348bcfa2b4fd5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadad828a5644b03f3cd40cac7d4832360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cebf813db24dd7c16f3d9270ea24d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329227e1d71a5925b38574f734c0f54f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01700eca1dc100cfcc95b31c7b800e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35772bf7cb2b9b55cfa788ab43996d19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822eea83e9cf0cd89a87c2b49a9aff2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af228bd74464b0894e3c7eedb7004282366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f641742e1738cc3006c7379319112b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df45817438ece105963e132ab7d39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4f43224411fec1f758cd9b1a8f0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f01f4f7e0d80f6d2ee271b00f71469370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094e1303884fb628919658be9327e70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb180b5cc189d8fc1f897692c8f5cfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9253aabfa7d968246916cb48a554dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a80cdc4c241585a0119e5f9e385497374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8b65a72e2ed038e86b48797a57124375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be1e3ec47601c97393c21e7d7b17f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e85cc177f7a6adaf53f4b9034cef6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec3d73439e6503b553653d18346fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886592ccd88e68fb4a8d315512697c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55756fee2065f83f6bdbbe254bf7444f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b099230de96c1df8e0308fa732d61b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e21c17645c6879b847c9522b95765382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53aed92217a3691f123a5274c80fa3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32bd9bed5986d506bf95a4b804c5b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655e9bd7b9f9b715c78758b5a8ad74a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f26828d93e91a6e210c9733f11b26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c72b824fd4c287d0075df90971eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f144054e8d6e8fbc86924d573604388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2f7f68e6593cca4e9134bf23b1801389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5876730291ae66541c895be03648390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e2016ee922427cfdae2ef0013b45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de47d114d29fca2bf460df5d88bcd24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914c1e043e7caa6d612a862b3b9cc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007434dba8e93bdd638073a9b904995f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a1ace141cfc4701929aab4ea0d36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f0732ed3cba91ea724343857f9a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbaa6de773b53376bd43e891c37ec6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85fecf9fc985005e3138c2ca16290c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4351abb8e092d2dba1b0e7a4f606c1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f72e22c9ff47acf80ef4752d0d2cf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f79bc2cf84a335ef0481d42e89ad61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b568b04c90050b0b6e87fe13569fcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbcaec5aeb4c61ff02cff67453b526403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e5dad9be159c5158d7389aa0f3d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60191c2e961fbb1b920225f9972df46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef12ca39d18749e606f44c87b0c55b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6282b473680023ef800ec4cb8195407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1db2b0aa9e57b976fffdbdee620a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455d8755af175d8b2f5aa5b0e770ce6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf98aa05c7703cef3c3da5e4c425a36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead95cb4a4c62722568e78a679b4d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a722649d154e926b538eb164982f107412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0671aae6f025defbf47ed2666f84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c15df9a785cdd5b21dfd7ab848b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736144161be27f900c114dcedf6a5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2cab6568dbaf060d2d8bb3f0a36b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643424ba3eeb7a6d2921444f478ff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8af4f75aeef609d5b231521aa06c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340308777b44f32232c6bb158e0d2b14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3f965b54836b19d689784a3bb4dc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac04d4510e8f247974996b9bdcae4d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f2e07a8cf24bd9729248d7b7076a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bbdb2a26910e2cf3fd142c72ef961423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30032943fb5af2bc919a21931cc2837424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465aa1cad1e16140656c1ee14a39eb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544272dcf8beb21a5db3f64ba215bf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528522d5a7dbc71526410817276fd0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806b62a9a1825978dd6c91d4ce5a3b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd484874d6e0fa62bb53c447866ade0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84e8bc8d7aa9eb31b53414b147822a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e845c43f0500307921a9d5bcc6a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0514eb9320ff1cbeb411ffe8d3fc88c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255cefc4cad636be27672008a6dd379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277a3c1df67aee0fc6ed806d4692e7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5cdf82a306960524be224c25ec785435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad407ea584da52aba7911a547890f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef3423543ecf0051c2a2369a9c1cf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213564c421efa544f4a87bc372bc6f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe18a6aca45b8d239cbbf76afba296439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc3cf267a195e37ccb90d2909d8f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4de7ff116403341b94128aef55219441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82be13d7b05bc251fe019b54d083220442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38f34de6b1000082390a70c91b7ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909153f119b97f1ba6b05cda197c2a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a7feb88b37e076f05d8ac96a4af6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd9e45a10b10b75bed2c8b4554a73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af75ea4bc88857169ef42f8d6a138eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74723d46ef57299f38aedd3e4d68470448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4205933425e9e90f60dc6af4e8da9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beb51ea1615cffaf43c6350332aa20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfae3e5c6b6edb9c584e70ebfb7ab75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5cfe4198f066d1514ee0c985e01c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea280bd10d7987a4f41b23a7a6aeee4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee72db86d83a4a6a5c75d6f3e95718d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d14da75843b5c35c801b295fc7b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d470c991dee7fdafa1b5052cf4c65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703b5aa998b678d6cffeb904f0086a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f37c078bd4b5433c463769fcf1e4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8185ebb528a6ae3f4225e45851b7761459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba55b5f9223d229526edd0753fcd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941ab1d8e56f6c915fdf2df7c31e10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228d364b6af4f946c9ffd07d2b93291462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfba238fc2f410d8e27633be458d5e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b32450e5db9b158abc2107ae69274464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dfd4d9b237d921b936dedc00e818d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd44841d48c9f01752027eb56a2fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e1b1aa67bfa2fa18bdce774971dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39151a81f732365f1990a211c92df4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f851a5e8dc195c2ec44f64716822ed0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138197b650087f0c3f1bb4805a06a7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27f155609263e7a8b7069bedefdd39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba52dab22922fe82013a5dbab9f452472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0537e546a3451bf8572572bf1c71ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcad0dd3df9a88ec586c2b0d14b073f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd82c2abbb3c9749292db6614088f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed13ff5179af85f52ff67d3c556f438476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458541f1b7d69257d4673fdaef12bfaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2f5b2e83c691834615c1dd310a0a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca70796d93e5379826c28b48b2e34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdfb85e37f591a491775dca7839554480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55bb9641ddadbe432e06c54169cf14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624c81a27490bef5c7f68c9d7c4a09b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beefb3f3b244636f49fb7205211fad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdddf0c3d127f3a28bec4a31c05c536484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cfa2294d82d328eb662eafee2275f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356a11ce04f3fb3219d6be522e4c1f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f08c240eaf7bcda7668d0aa133d01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f6575e8c37b8b8d03e9f7df9a93c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6c0444ea8c37f829bb47b8122af85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c9d784033aa3e7bf3345d2cd72c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b65fe6f9a6a094ebf687b7f3d7d3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4ce3e3711a7896ddc16f24ff48d51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9da6b9816adb671766971cbe9c73b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d640b615bd62d1f34888f01d90d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd48492e742c31ecb7974771a4e46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c05839c1df5d6593972ea54fd6666e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef434043aedbf34e471057c00707aca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da019ce1037b0fe5263d25119302626498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018f5052a324936b9e2c6515baf62d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a1c2ada6e2f07e512e34dda7c4e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52586f2e566e26f32edc29aa466bd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92c482dd536ba5ff46850167953fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121403b1f174388ba5d6980c70b052f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e7dec05b63b00dc4f4d933cd80e30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa579faf6f97876162192febf0ac862505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dd01c34041897bc15ae4599123011506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c8993f5c6b226532d1acac03b8fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89746130eb8f2e98b616d1d522f5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fb46d94425a7e141060e19aea5593509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcb1c3b0edba364a72f676ac3b0907510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66c78887eb8b288b1028661c2bd119511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef2b1c8f91ad557721db05b608e67b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795f75633b6172513844ec185c75e1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e872b2fe3c320274e15eaf6f8163e67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9960606368f8dcfd952925b0bc7c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba823be485babbd8546285390cfd7fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3ce588c5d7030e84bb507631efba4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf9e3358640ce49bd0e5a1d6a410f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227e30ab783fdf962f56962ed721bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c720a1e1c45798ecde1779d04e37e26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980b343458c17fd25b3ce8a60808741521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528bf31a03cd71515ca66055c434619522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151424970bab0c7ab7129849e718729d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036939e1b7a1746369cd46b92dc5de7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de65741ec438c88e643c69c91fa9cc4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edd3458f5ea40e332d3f3d757a2e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316cc1664ddc205a72e6cc48c77dd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79476d9b5d3b70eb4da0847cec26831a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398f75f1cb4ccb84a89b77a798ffd14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ad2b60c6a7fa53272f680fb77866530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e4647dcabc825f773def20668be7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8a52820bb52c04bb5c57313356a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba987b160a1e160819291a7e0b0fc2ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15bc973031a1ded0681d732dc4aafe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560197a9e24d07df94309ccc8e186a3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e7f8c04c142d36e7c84ad69355edd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a845650dd8b1bfd6e356f8e74a440c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6c8e867bee40dea06859d5995aa32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d62fabc04c56ad7693172ea037a12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77cc2d51e52b3c77c52739b82faf1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8317f145c469607090ffeb07c6f18ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b3cae45a672ef874ea5e5d398a77b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9482b4e0b566443a7b6948a481b351f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace941c2262ddc629a244dd6690bf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f35ccc0a44bdaad29e5b46d173ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72334a2e9ee40ca37f0c7dbf3b26d4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab032a30148b76263dd2a9631b9053547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b2f993cc4db0057878b7083424d1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434f36c9b5b1507677b1c4fa10f649549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce92be797aff7e2beb5d4dd1a79206550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029d7ee32564f313126437b562bd46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dc254712564bd0c5d59b97e1b45f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e081968355e1f03b162b6f1af655b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb1bcedf63edb1c12e8ac3b69e74bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3caf184a77ac31b94ea7604ceec2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0625f4268a8526ff047a1d85f9808556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921366e86860aa51f868d1e2a8e118557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572965203537f01071bb5cb7cbf501e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcdee3cfed2d828a57594a65733edc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93fd3dc289a0ca52d145e2d1860bbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e65bf7c40701cfe234b0f48e2c26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba149e8161dd8cc261f6ed5e31b4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf155f3fe48019790cbec9521ee41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ade0d51c2d2acaea03fd0f5315bec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e3b3c15391d21ef0d147590b089ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe98bdfa5a10d0f400340e00a65ec5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f59a92f7c7f8827a0987bf10ddeadb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea91362da8145efc466572688193c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca91eb7e27ab8391af7983b32911b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b88f41b3f8ac42c247840e73c8d24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8adfad810e47c75b932d3fac4c7ea8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e508e1854bd69a8b8ee3a051cc0ebb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b032c84d6ac21a78042f6751bd7e04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837ecb42355c4b1e4e4e81430c5ff4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a639e5d36ea5c6eedcef9280fc384575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf34f2f67b664437f4b72152bc658a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8d5f43ab18648d258d176a5c81aa2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d52fdbeb59bac8a574cc205be55937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07affe5f0a8d057eb6a3c4c5ba3bf8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b203ccfb34c996a13f618c213fb87e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb30f9ba73a3a09497e48eabed19a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a45555e747fca962f4f6ebba3b051582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74be04e99568709815d4fd4b802e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b0594463d1bb684b29a16291820e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26c2938acdff944b42a7d3ae84ad7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a80c7e36416f687eabeb9a9a2b62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c4a4d2a29ddeb73de3c9c28f6dc02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd7427c2f4152e7809b3d6d52eed0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2626602bac82d01da8b1095e248f5b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8ec562c8571af3f6e2b548b56390b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78432ab37b24cb195d9173890c761a49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d6418eafa41bf840d549cda92cdb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbb0cf7db86300d8f1917743f8be8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847f0c92559a3f9d174d408209cde54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c31ab1f8775649485a9246af329d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1da742f235f95241153d38b94c168596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d494d63c12dcb5d41ef92a4aad60ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd28a26d2e4e803ff25a2322d9670fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7871b1f798958d350e2f8123de61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cee795d0099dbe1842f3212c0f7c3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fe8019190a81af5037510c36be48a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c1da49205d0c0c1ff84b4c3e405c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892e09e0e3c55d18628b60e8de3e064603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516edf24ecf7c9396a4f9d6125dc877c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3167ebcf800fe6e96ed656e69697a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cabb870cac2e75c145916ce536725606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633537477cf6b496f93c74b6fb065968607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed204c47ac81434f13527900ad6c74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3365ffaa21e97a4731e64a47c51fc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cacfc1992a3f0439e133e5ba583dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928024791527f0b01793d92e27fccf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b42c4c3ba529b6fab58fd045d2a41d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a6ae4cf0276d530707cd106412a42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b083872895b479455ee503834f9c6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f0d739a900ce643abd11dc049fba3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d596c28b6fbe7d634377a5811038d26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564673e780af0b0fbfca7b14d0af6e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1314ec732c068255d739137fc942618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2bf89b13c817ba4651601ca275a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf84d57dfffdbf6faaa48814f45d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaadb80fed8701098b85694fc1283a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda87c0440bda4637806501346b48c4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817284cbe80a0066ee63f1b4b04f3515623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72952acbee23ef8357f800d40701df25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46cff7899803211dc49a94a914c206625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa6a5ff2c7d80afbdb9e327a9101f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f4b63e4e520bc3e48d0f90194babd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecd65c45290071b1a9b431ccc841b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c1e13c8a471c7b069e8343772475629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15fa204e69dee5437776ad213f9ea1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db83165e32bfc8208e358fc19a50c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222c265938d077f56f6cb564f8408f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b65938f81d84481b1c772eb4ecf62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005df3190d2323764ed59e147f40fa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c93b0053c92c7cdb535556fb02c115635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00567a17934d4862e9639671a752e2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fb800000e9672cef3f68356b893a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489690377c84d1222986c16d50a2609638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa1a2b0ad495432624916d6f02c29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97c9fbfe1f336f43c0046b4d34eb4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f414399d9c5975d6d123fc2c44254641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f6ed1dc0b4defa9e520b2a60b051642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7275158c5c86feee3813a85db620e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686465fe66c43b7eb182b1f737378512644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa18e8f589996c91b0fc27a9ec73029645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a4c94064c37745769eb28c9a53b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c34efb59881d05aac90a18d68a312647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb4334e19a13afbfd3441282d8e00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70d9ed80afbf8850a6aefcbeb0e60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b9e9914fc50a1423133d7b3813bf0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee878535872e25167e6d4c70981fda5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c047ce9981d6281bd1e78572a4e67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed84fc1ebbeb45d4ad1c60c468b8d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9061f7722893bb0e1caa9324d2d8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef950d0af3a448ab141d5769dbc555655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00ad1dd79cfff44be3d5f73b25b09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e7ca9e457914f1c35682f63d680f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90785d743e997b6064280853c828c4b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c54aa19d9c4e4d745a82424b96c95c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541db3f17143f3a4e6ae7aa3ff836a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898964e120829fdcfc9641b9f9fcb06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61273d6cbbff90ec3bed36a2d429ed2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ca46069726c39600d74f72ac8540663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7817b1de169968bd2e330247553dc45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca73898698e66e9a977c4cfbfd20a88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b79f1e0a115692ebc7d5b708602f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91bf93f9fb272de7f57726b568db0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ffa97d7e74c61f95fe9088a20d3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea1d4ccdf349f7470ec62c768f8a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec03777085c792856c371bec2de725670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b5d7e5b31904df13862cc8d9f92cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8733c366b96c89c95a021965d6f35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226ec0dee7a77ca3397240643d997e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e695f0c382b03b0d1e4e0f5e12ba92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6955e043e76b1bfc2c579e8ab49105675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed44ccda06791a50c4464079ae031e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919f5aacfb884e6b0304233c3ca943677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca218f3a1f6d5a699750ef1191d712678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d545a8bd50b00d528f6574ae94b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a4e784d1676490e23f1d51b058f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99983582fcf4d0c6546059e064c5bde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d3e03db06a2d619d614e5f20759ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e704cbe384dd25910f539a4df306d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37ed7f99c8e5b2dddf9bee8e3d4b7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2ee52755031559daa6e1e002bafd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f84dabee2375c306861e5b1f8c4c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d2e7ce8724e94781fcf6cbd39784687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc97052bd30085b9259c915ac79f839688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b64e693dc819128f35d6526d22875689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2964dcb10ce368ec3f8e47a2846123690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b4607a5db8d5e01ba1087c07f1f55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28118db900e9ecfd060d48354a5b24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6da0d7c12014e40db554080c17f35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ff228243f5b6ae12cef92c883790694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d8818d022fb89ff5225de9c073fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f76ebcee70477f88a467746ed6c75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f204f95ba1fac214f7abe713aae42e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd90b5e0ce34732a672d65cdee0ddc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1d4e95ee85c06124de0a79d10a02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96d2151157064f70fd98c42da7100c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad51ca64bd27483dd2d7578356c4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0bbb31a412d87bb4b8672d09930b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e25b3e6be8a81526d51d33b3ceab28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df3d9e720d1d341c4927a37e34dde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2f25bebeed64604cafd98ba5ed3ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a8e5fae8f0fc211285fcdc17f9588706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571a6f067b9c19126303f93620fe4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1442e7d12e0d5695b01f2d7a93391708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c61dd42b14972f2de79d40164d6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c6ef711ff11784364720c34ba159d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253617903e49251221298e487fc4942711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f365e5dd8f79b5c3cbf238c9bcf617712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda80510698cdfba86922f9442fab924713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58829a07fbf7e6a7ae634c007f1eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75e1b57effe7e04a79ba06d30b8f32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85420e52f75fc453ceac306056a6946f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634bb8d1efc7a1f2d5c46ff04b682d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a60e40ad1c193c242470053f1765da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e075ab59eb23da03dd8481de9c74cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27818d1738af7db52565cca39b0e90b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe60e57927c1842905af926a41488d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d707f71d8a4508f063a28d97ab59819722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0fe44beaae9a2e70813a6ee7ca056723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed88fab0c2b9bcbc35649a9f3a608e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39808650a57124e6da2246ab057244c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc63cf765540f2e17f75da8618ec29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db7d7fda7574ce72bd0aabeef857eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7083c26ec609d5a6801121a32f715728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391c24be06ce9e3a919cefbf354247729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f107d157eef93d766e90881325503ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeed717ca27806b187c9d3251aeb72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60329d99daa58812a22d5b88ad2d590732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b7bd9c244d9e446f001fb3a982ef2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19f9db4ebcbe92c46d2112e162662734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9069bfd8ffe46f5fe09c37387dd13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e68c039cdee96ad01732c6fae118736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6cea0ede08ce157c1d10702a0a7e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a15043bbcf60ff8b67b03f60fb52c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cff7187a621abc2b406014d5343995739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b71fc1786254b7ac9b5bd1ddef016740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca466482f55ff57226f96cd155e4c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64865fe8a45af2ef20943eafc66b6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce99f76f7a567a645be00be01020c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d65761c4d7c1fb252be6b6c526cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b15ca04eaedba5e489adddd375ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded40ee19de452cc194d4bda27e1098d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42e516fcc5518d4e14fc4a1838a8c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f7dadf6e763d004deab637774046748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6c49621885323e112fc2196019e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b8412cd5dd7684bbe887b17779311750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1cab87a25cbaf84cc41eafb66384751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a8b6b9379149c4027438f7b6df335752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c7557d7a0248dd27760c4c2d2eebd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f075fdf238391d43406ced2a7a58ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b42c884204fd818d7a12082b6e86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f17ee62a58981c07fcdacc658adbc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08ebc22f7ca9f020d23339753898c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e7f40bdab9444cb4844377c3022de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec841c7176f0420664e09f857f5071d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26cd89f1e6384ae4a9c81562854e19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab3bda8f75a27adf4d2ab07243071761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af3ee8f68858363298c7dd06b2d66762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1b9e36ab4bfa28a1327b87fe24c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83762569b1d368a24328f5a4f0b259764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229516a18b686fb28e6b94bc625bf23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf5ac62c5fb4fe660345e66f20971766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac1215d968e0ca9bb9bc6e33f394cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c83e7218def1474ae3e9471f92671768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a834e6a4b9d383cdd697fcbc3bf5eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1990c1fda14c7c9b7855a22bbc082770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec565253c11c665bff291775362cd24771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8feec7c7de8e52717e58e449f35b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159eb0c49a1f253758810ce85930406773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802476d5624e6d5a1bc08ded599cbe1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d412f0c0bdad3eca65f39e4179e6db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ab0c8a8e0ca54634b4b162d72d59776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30f1f785c7c40bca2b2c3a0816a437777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4eb775e7046cde251f03f35d691d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2038cdc49f3192ddc35c23c18e2921f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd415c1456c012df41fa7848a8f5c4b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f58477f4d098b9dbe0fa2f34886f2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b03bcb0d31e79e4d4f11c54890e2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8844ca97ca5fa4506924ed54ff7e30783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c2b3129c0deaf7b4ce915681007f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfbe458164b00da8520416e64690f1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7027f7293ace3ae4991738a48984a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a69b6ca5b269a4c087b9409232c2f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742704172ef95d337414fc8ef4efb1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8ea558b0a0d16a3ff0dac8e91ed9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bae30562cfe174c0f607442bb0e731790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473e0d7ca54818687ab5b12c984a837791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99091411f21fa5ead85a8eb21ebd8a33792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171bcd4e6eb1d39e1ec7b0df74308d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b92550de0b8cb936be174e37355c01794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a37690d51e1b4ed5a3384c079843795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f98d9357069df2d00b47ae9eed5307796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5861c2592a397423f87d24e5ef9e52797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262600132a18968c48dd4c62d70ec1fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187538cb412e1df7936bd0ee2a9388799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b7fb5576737ca20b2cb18b5aacc0e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608afe44f1afc6ac5852c43c81bf2153801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e713720c5df167a05baa84714a886d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b698d7a676dccbfe9846611c5c37ab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24fdd12ca67ea5fda58442f435b91d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe42fbe5ebf67d496fac888323293805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ec5d42ac9752955d19c753b7c7d2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad4067ebb7d769b27eb46071480584807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2564a108f04638ec813e487d6b065808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f1a5886bb28ee53a412bd4f3a5559809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37161a5ed95b920f56dac86b20c67baa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e43edac7e65e51ed0f155e29749ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95bb53df26cde72d7b82cd1a98d01812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea0236ffa543e53252f1753ab519d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ed487a0106ec55b6ee9dffca68902814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e78f1b6d1190f871ad72a11743ebea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf78d5b7402feaaecb4b422db7f15a0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c125ebf255017bdb993db7794a6e73817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733714d082a1c2d0980d659fc2f063b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb26c5782eeafa58caf7e7621f49ce819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>