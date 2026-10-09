--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a06d478d7098bfd61b1f73dc8267c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd32127bb62dc51c53a927345325a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012c4a3326760e768f91222811035b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af02fbc061ec82a3d520b31697e794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd729d7dce796cba9b6d5478da26b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b09c6681a1ff24363fdaa22d89e126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cbbbd2aa4803571b41d24055abd4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38da9bfc619b0890f5e6e94af68f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b46a37be4c940999b983f0fac26a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef0c336ae5f6366c0ccb53aca3889810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdb99d0fce786f2e18b375f5201e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bab5da053a1ad8b78c549ae891fa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb84407271714b11ac5c0e3c1e341413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa146e961dbe03b09e974e1e7fd8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2303e519654b04d48d49942f1b52c9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b743118d812abc3e335e74c899cc1ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acfd1e37fcc15e1819efb48601a99717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e0f44271b7bd2fcbccde7fcaea9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68ebf72968baef05d82ea0b7794fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a38a729710059112033c00147b8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870069e30958df8b238a0f8faa88a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414538391d278f20063d1426a50a7d1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc67266b46ea1f354fe7dd14f61c56c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f86aa3ddcc0fd41572c0e654eda0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67fb0f99ca2e4b3b60a425925b872025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ca4bb305728a6a811e70ff6ca89e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc05e6682a7485bfa0d6aac8fc8f9d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600fc7a269d9d7cce6fb3ddb038e0d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca919c11ab1334e301972bc385a4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e03f2096235e13ed429f34e34f4e5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e401c5732dd3687e07ebe7bf645f8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d7f1c1ebac77e705581ee81317fa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a8f6f22e88f02321433d170b0b81e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea960068b4285a3b279f3f6d83f3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e979c80ad0385f0965f525cfd09ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b100603e5dd922144df20c7e4fd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58959f5ede6bd1bb61616a7e9a36037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a54dbaa52b28b165dd3e0f7213bed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7097adac6587a6d111b407da20b48e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3656b361425f526b278d8244b3659840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21e8d97101afc51c268ce11bffe4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adba9062871971e269f71a1a111b79642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d53012850b6e32891b274f9ed70143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea94bd656e040441f1426f7ab0d4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac06ff3e222ce100a7938c0a9fa2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c55620849cad3981b1cde8342084246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984d2e68266ba3c2a3384ea1ddc53347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6ea203eacdd0368c7fb20406528ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03c47a42990208805b37f583f6ff849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e7f7e8c1eb847ed64cd1d802ea14850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43c1cfa390c0db6da36bdf479163d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1ce4c7d1859283bc44e02b25646752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f8754bd1a7dd852c18ec2c85576053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eea48d30f7d690f9add3bd63707f3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863663602871bbcc64ce6cd2fd6518d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb22b1dfb03ce7c2ad51c3f48f0f56356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90dff7559e1e278595052dcf169f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d2defdb1eb906b7680bbedbf4a82358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d1be66f18edf72630093e5d9e36659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e3663bd23618a09a2d0503ec485f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9ed8bb2399482fe6efc35a2907e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be257ac3a9423091cbcc073f585b78962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b147ed7624900a9c16b4f7c6282f6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae2a3d2c618fd95fd7b8103a7d4f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67de03eb4b4ee6000a108dcd826c2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9f95ccd675ec2035d6a21c399a13b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf8b3fbb350529063d526fc6a1689567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061114d31e11334c5a7e64fcec0f451b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61012439829f89f0aebd4ca4165d92569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91845c8159837e62d5319e85df2a45370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a57c8ed8cd08b577db51c9a01849f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104007ec6ddf7c66338ccf9992cadec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7db826b5b14aafc75579741cde7fbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90c7003f6aeaee095996bbc82c4ac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0f86ff1d25976474b2cff0f422cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5321612b85564d1828dfb1afaa09c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a1e7cbf630a296615f5aad8f578877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf7a58412fd2b80ddc85497c608eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8106fc2c7822f899f7961fe6edd1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1e38854412531f8294185a711007380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e86daa0e087c9c1f1276c4e536d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80cf992e51976332b6ea3c5c70011682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008de7b1ccb51bff8e96084ffe4560d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80604fe9823ce80d02167f652f5e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362a23784edf67a5fbcf25e7289e3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb82f3e04068469ab892d082fa6a8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6bf5b1e5b08ab258fa6ba0ee1a7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e534830da4714a2f9acab041f3b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4188d4da733fac1781b90011cc8d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0afb56a0d77f7d9dd7098d2d364f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fbf0d6fe4962831c9c6eb5f0cd04e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67711b7dc5daba5ed670572bbcd7dc2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c46c2191886892a8b2125b0531934f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d0e4f8c0694569d48f3c6b4e7d2b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fdd8b01f7244e593e553584eb77f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec3d14e5cd30e2d84ab3f8801abb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d055605e1a2163a87b68eba023b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60093a6bc256b66cc09f1eaef7b27ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d6890f9b8789ab59d07acd18194e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef80a77bc760aa1b7cc8b0525777c8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccea52b55ef7468cc85193886cf1fcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cb215d19f237be0a46d5c5d969fb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894ff05234a384952c30845c2c42ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e81ea59866c6290e326a77b843e93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab191c894f48669e7b4e0c23d15273105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f18e80152a9c7433cff5c5423a67ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e68a91e5a8187d7f625b60bc16109107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461581020c37304b355842a2164ffbf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3befe43db09260f575c1707b223b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b052034224e2b08e011344bb20cc27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922a72a921da680aec9416c3668e5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d619662bf4ac9094d43c72c0c554fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e318dff42d4f01146e055c62fc13241113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c39397df95de441923fd2c9f9be02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d030bdf12ffd6ff49e7ecb489bab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1debb75a2d27f82638553eca764c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdced6936de79c30c392ddf554cfbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384795f288d1ec4aa04f89486b9b9173118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f9ec1e8a9669fdf1a3982a48dbe0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39c348f5120abfc2641c0f7f22d24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7b210ba12fd0e8351faf7a328b4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76722c3a4c3e7024802deaf2b424e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e4df0a1b41abf302560ad0e174019123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83cd14509f495fcf45f22ed3dcd2f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fba91acbc665ca50d1549b038c41e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2782b87e0500ea0d299116269725d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6218ae9afafac841589d4a63c9f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c65c591f79f54d23d175235b32e2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747e3cff7890cf993ddc22b91e9510129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74ed2fda464dfb830b99e358c3564130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21fb06663a6c5472d06d8d234a6ea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf894c957139f247eec4183025b211bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce16af2e8f28c3156f557ac4070d14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4800ea1889902494b0815f48c2519f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c1c2439ba74772b2bdc577d0103e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05648336c38bccf183956b5cdd99f42e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924126dfc38b499a86f1fc3a0341af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763e4c63af5ca98b2d74206ac2fd6ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a426293acb5e1992caf35fd802355e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9402c95b4a8036c2f6976ed7fa3be3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764079b960f6427b109a2d96264f4d97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822eac51677f5c285fa0353bd0e0de9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d599072ed05fa1beac5035daf36db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c23acaad6fb5bf312b280a3c1675b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a290f996afa4926f9298aebf7b16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f6a3c1702ded37b39e871e42d3a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160593df77b77cbabf8bdf4005b79f7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bf38a697836e27fba11b02d54b320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414aa3583f5fd6890d5ed8e4bd59648149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da198d9a9f8a7caf9abd2c74a1f96608150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690faf5308d5f43eb15570718e8da36b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2cf08c4d4f9569aba68bf425e1fbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05ced5402d8d0de7386e742019f46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dec59bb81dc32d1c391b2fbbe0795154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba966bf1729858604bf03308d953f89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad8ef2993c5e5705efc8638bfbeeaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b806c763d52d766011738b368ea69af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2416a0f6f0b700364c70600533d670158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2497f9fa1e22c57018498dff31b28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f74fca82c3eaa6bc17b6bdcfb4e7b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dedb109274ad782e4986e545019d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7f59cecd5f363c9c6fadb9a34d5c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be54983c6b5972088a681c3dc948e0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b61d090654baadf5b9222001d28ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c6633af5a3a7e5095fa2feba736bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc41ebbee3b5fc061ab085dc36ca7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c910a611a07f252f5b0dee17193ca2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860972ebd12eef676a15a46400da8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cacb26ed93744394157788f5d98ffc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb358e3b9b832d378c8b9a6f1cf097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4549e8b38aa31fe976f66bae10cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85cef165d8f0cb9b48e796c26600e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175f88c5de07f293d6c03f3245a6014173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e37da55faa9efa816b10ddbbdd8a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307c582694e1533ae96656bfe83762b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6855014e30f1ba0d9db0d4f98d05a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef65f3e121b48337a6d86f89cfeb6a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211955efbaf4a37225fb7fdbfd3a7ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263390977c8ef0c5d6cbf14df82f2dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfba0e6e63e56cd3a7394f59993cd43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89856be60a528e150291d267328a1fa2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d4e837fd4fb50a1b6e81b83be13dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77064aacf1ecfb70476958f590e2248183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57642a4a4125bd80637cedb39e4067184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a39c74dfd50898ea9ecda81b630b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067d249f648c685b48026e04e1dae9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6764b7862c387ed2e3c2f4bbec5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471659fddfaffddd51c98d5801006415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af26aafb6067d05533526fd84c8a5d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09765a980bf015055289962d236dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d3dbba97f04768468d0bc8909fc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e68da40e474d761c134f7d4164a45f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff23b6e58560f42198c4877682b0b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a702317c52ef61f6b2c295dff58eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c8d06a3fd26d80b754274759ab6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1aed1f9703cf2122fffeef8d09317196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdacd16f798c53b822180a6da72336b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77bee4067e4b9f0b4b30d057429b85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55d5d30ddc6da59ff27aa0a1b17c2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8bf9caf60c5ff51d07e54c24de447200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb890eb9aa3fd1dbd95dbe0521979b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6c448eef82905c50f5d7b34e5056202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7f163e30b6077c6531fbbcda0b89b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e429c3a0153d88a6a0a84a34d8a087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda30ae13957d6d1cbd2591db07baa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0c44fe09db7eb4b49d35a70ef723206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddfebc7d899beb5ca49e33950197a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0559e734edbc5648a278cdba6f44d90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20709e85e0b0d6de6a71d9a72f57f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c5663b314e280b7f932e5faf5cc72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472faf5accd64ff171b430a279eb993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e627ae6fcb84cff7ab1dfd11d4c62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e815c054bbb0f4c4dcd5c3615f27be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9847f3c78cbbfbc1ed98dab3aa11aef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863d42d3fe06616a8413b3d74dcf4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96442fbf77bb5596d7f11539cb782e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72cd2f48eecf6059eb841dd75f7ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4f1f1373d8f5678864e00cc955cfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be26b4e4ceda8ec954d963a5489407219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035351e5e39a04595a9a6c3fd61b3df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512f7b7003483a82403abd3a0142153221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604a6e568f214a24183d0af066e667222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d6e4538b4da8ac03987a6c610203b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c458dc204625ddb7924815ebef6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274c95b18bd06c5e018b2427c7dbfd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaf4baaff652ec679cafc7ef189185226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b36474befb85d7b2f40efc72f2d638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a85a2d6a175589ac87c22f6b47b0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae9644e79f653bca7b9426166b8ade229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757913393b95720f42ae07344049298230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25b35b50da80448c0f317d42d7096a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750605e359da49556d67b27f373e0e2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d54382d9f0f1a5fc8821953ba3539233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb05413d704bf972bde4e57b01dc31d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc1a9db076db477143e57e67675f05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c6324d45b5e3246c8410ee6a5ff4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c001ba6f069767e8331efa3448ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8175c38a0844e0adfb59a4885285655238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c1313b97041efa50fac8fe53d8549239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d84dbb1dbc6cb5c2db6fdeca30376a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa1b333357829da2491552ebf65965241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bdef9ad39aaeb04b7c7a2ca42540b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e178bf74fb94ccef8d45cdef398865243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c727bd1dbe5910929879d31d3705f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c02c738101b968d77060d3fe60484245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001aa133815a02a1ffc42ffa73d30ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce68de660e35b6fdb78bca24acd4e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8a0f525e16f07406c35bf97044e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec43e84db10e7fa56ac6e1f1b80f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c60e335bdd62e53434d1a870c1841250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b7a1c29cd4556f4eb1105aec8deaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73063f3215d60bd8f5061ff4b4754a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc9be6ba5bd82ab2a58f692f66793253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c74feb804a2bd8f7c11d70609fdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8838e2ccbb5e9cece48f39e602d33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d1d30128c2de0611cdf383a972ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac25e4be20b3d69e05416b7b0132cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4ffa7aa9d817df845a698e9ed06c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0f89264c64b7d7da89987d6b5ef6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf942bf92bbdfcda3b0ab46974fba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc3cba1f1795531f42d6ffb36b27a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5995073eee3fb27c0065f2106881b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c46adf84131e729cade2e5b3924b85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a0e3f922380d7a0cd296e3374f0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd834cd88ee0b7b1f5c50db247e6e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6ee64c80465a64644c6257e60dfd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700f6bd8f1275a6d5cab4d6722ccff4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f00aacd20c30fe652852753cfe83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c03745f5b2321edd70b99c50af1149269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab70245177c845acb2927847e46e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bbb0e46c83a56fae019c27a0d499f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532008153dc5980295effbf6cc8a555272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581acface97c883686bdc63838e69d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009ebf32f6aff562d107beaf8d5fbd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f97be7eb23c4395905295e499c419c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e730e75b590ce42e1d5b62ed43ff6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dc870896ba44b51b5ae39f5ace59b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06666a2c0cca9087f0ed850c6a7edd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe51570e1290c2516245203c326de15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e5e1b27b2889b7d7df94c5a58d369280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f314c6ccff2d6d7cbeb897f974198281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97ecea758b3665440bb36e103b1c21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ff8339cf9cfa0bd88c6ade6f857fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c064bd21be1ee13321b377d003743284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2829d1c7c8d5e2457849803673f576285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ef0c78a6dcf89660b8bb80229ebd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ffa35da1e5a467401da3cb5445593287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a123e1d8a73f1bb372f28d13c2f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f870aef85ee8e55f5fa623cbe1856289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd35562e054768ffdb94d3d0b4462290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f996166fcb00bcc75d9a09a28414291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e88043cc4a74d3b794157f230dab17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e5d79b4090f1e38b03fcb2c99adf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583542e3cca8b26159be7120de36a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19509358517f2efcde25330295e09b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f75a6365a3b85288cf45371f7eb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a2ebf60989ee14c7239038afb9af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4026f86a9ac5f5f45db185f62c36c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2eff314e073955453851970a16d92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf38d047580a671a2a4b94941734076300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c704c6c4eef2b6163cc1f1a0ada593301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de7217d0133fde666dd3ae9cebbae0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e460f3ee3887093d44d1696e90fe49b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11350d559a29c477de10db55333a98cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96d12722e21d776d8f779065f98b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f064e5d15db097b3ea6c27d009fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6f3e30d394b49b18ba5c2060e3ccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687416efda47adb74a394f32e1ff49f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc90f31bff719eb1c06460b816184e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80d255345fd65e90a91ae46e7af853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0affe81abbf898301aa45d75c78f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d4e38e422034d8bd84221f776708d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcd00521e3379e14039dd85d40d854313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002b4a7ac7109f7b4570f343fc7f29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841372fc51233ca840c9934ce5481c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6971b97017f19da85f6f5cf9c80e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd661e4119cdb0052bec9eaa06a79cef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa594ccdfcf4fc7bbf31032827dcbf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da6b7dcac4123e20f39f419535faf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072588a4acada57fcfa2dac594e24822320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4d8f3c952b082a42fdfbeb3d06229321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca5f117f29cedc323d069da6961755322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837641437d1e6ce1ae88a07fc33053f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d4531433d3bc48b5f993f103d287324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be49269798d7f429f55f84506d8c76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb23cf2772ce32d77ef6359836675326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8cd221386687488d5e4f9381e6ebd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451519b6215bc9b78ec9206f6e194295328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ed4a0a91bdbe0d9c49b0e8ff8953329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe260d72cb397b975e469bc0e0d3943330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868d5dafb2723ca182d399d6c65642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df9d4def474de055a5d831f234ab05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ba1042dc0e9abb058dae3a8c8bd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d763dfe0cb2b0e10ccfcb14fb7aa6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684433dd0ad84671db927beb9fd4d62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85cdd92fa4ac75e4a6038f65f46e31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4d346646e938ffa4a24aedfb9ef4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23dadfe38c220df1a08530f7663977338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3af3da068543c0df4487aacd18857339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a1bb85a55b23832ad020378ee9e16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa3aa1394b1e7800345db9d20b6b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3555b8d8b1006854cef91905a19e26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2e54103533f74b02c6602d9c07b1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d20fddfb358241b6678ddc5d4dd780344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714336001c5a7ee2110c8b3d097d1099345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e65befae978e5c72fbcd7e9a7060ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df747a5145137677dc43cbf63978ee26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aad0281f1516628ab2f4ae354132c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6485c3bcd332684e6c4fd1bc8aab594349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac069d19c4d9002d39a6f9f15b6677350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b16c37865ce246c7e492f2d582f1a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b47ff66481beaaa8e7fb53d50c88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ab90e29cabef1e768bed656fb820b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ec5808bcd8b0e9c46c68e0603de3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5623eb2a8254f61be3bc0cab50d9ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc4e1f406e0989d037d4578367b7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c714f6548a9705fa71857081b25755357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea171b55acde7f1b5f8b679c999fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb36ed9b155fb76c64cd6e83611ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab05fad61169210d42f805b7c6ebe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a08eb2d30ea7b915a141439480a58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66f76f8dd13c77be668ef46f703fa6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09edd6c60b6812a5102a8e9b897498363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c982b12a606095084eb8450ea799bae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ee0f9814d859c56dd1cb613264c07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d06f418c14a9579a4aab573384cdc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7acf40b10c48cd96c940bcfc002bbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb90fd688ab764a302d6cbb39760e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4fa3096aacf4708dd02d73e2bfe3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680165460fbffc16a3fe99c986df349b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590008ca930d984b99c9933310d823f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea09bac2ab93f9a9714416b5061125372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927204ac5516144715ed339eaaa3b96d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b67090c62b655d8878c96b8657e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac408c38bcdbd132f501f52fdfd72d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba7e0f70d75b77a4a47f8ec3259fe6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065f0cf67d89de8d0cf599770384532377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041cba1c335d2c8ef3857945e8a4583378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b6cdf29d50b980c95134478632905379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03493b6145427ee659ab10075c75db4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157898d474931b2b5f39ce5d481fc0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c86d52926e9de5703e49260b7143382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5363aff6367beb88847cc8c572688383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe15443d2d6d1af57a624958ddd7d62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812e430e4257a60613e665db2f5b30e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a46ed83b6e795d9812a8dc9c69b440386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2723f5e00cd0a9349edf18357dbc41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a0472779efd61053deb25d46163b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813388648c3bc36a427b26598bc32e8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572757518bb05a6595eacf95b5d65d2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d515dcd85b3b81b93b78c3a3b58dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f06bd31e047c2f8f71eb7222aab6a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba796f5d16ac27e9446468045403581393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1721cfb5b400aa8375e294e334084394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bce246b49acbc1f738236d9ce19e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01e752806fa00f99dc306377b681c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dba6bb01ca9e3156d1ccaa3a2608b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8bcf1311866c18389c75349fbef9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d244387e3b30ae5d4696bb53ed657399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b0651b6f6ab263491b6bc1c0e7593400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7d47183a4f9f1bfe001fd36a2536401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa59c81352197df0fb99d2e5a7318402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afe8358b751b8801915276db7bfc56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa10592bf0c5a86fda1b970c43cd91d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97ef37306368453ae22e6549baae68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e4da94c6812ba18324b3f243dee37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27442229735c25ac9835a943f98861a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823fe2208dde437cba0e304b38eb1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a7b76c489d69f4584eb639992904d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a5f12788cda778be282666a4a70dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbac9e526a4bab7fe59d07b94d4bbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d02830fadfb496e0712b650fd8f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b386e8f518b2d7b9e1ad66e7ee73a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548ea01b2e6c1e1a8c331e1157888a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8334609d27c0584db4af75997361b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0606b1ec1c1d69c39beb32528e53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0677be047a4751c11d1b2b66b68c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da491ea60192d6e3fedeb80f508f45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c46cae77363e1eedbf574d2832fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8421b5c24c837714feb85f15f09a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ede66dff04dca0a36204153aa149421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b446cbac7409ed74432c55eb3ec90f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb699fc25cb674b6c4ba759670a98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5861c89952b3ecea3ebcace8bc65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07b011d4d3c2b726111aca0669eb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796881641710af07298e3b73aba39791426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c14baddfe8fbce6cfa5d772beb54e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027dab582451f4a3c300af85340602428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b03f3481fa3caf7e16cfa249f154c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ada54f0cc3091913b030c9746813430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094cefcaf567454fdd027ba1a904bf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acec143e4f050fc61da10b39322f7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c660a8bc2d918660397ab6aa1e5b4c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071986b5c3369a7e85ec84f8df47cec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31433201c7867b7180c319370d06f4e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc54dafbe56cbd57691645b9353b13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecd8b172f62b7069712e53f8346d46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62691700529ec411589d2fa7a8b1368438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e2e86a9cf2fa650aaa0c1ff7fa5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793632f0b28702bb8242be6f41dc547440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107c49f3d75f25a711fef79654dc4d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3917cb36351e4a9d4fcf5e879966442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291e4592dc882ac64672c7e40491f5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bcd34df80fb17626b1077afa4784c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5cd33feff6ec736cf9d6e7b0e29f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e5f35b3e40054eed66b12f27ae88a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a6d752134f26a3956a0b753e3481447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa65b1f6e31141e02ec319eee9a44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb1c5a6738107768b2637353fedea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a31695c7e1b5beb96dac1b586470c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe48d22f5e32145fefafcfacefc2699451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e7b0254510b4fa5b7c127b99fe6fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441bac8ee9eec79df711b58510c265e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85300ee9dcf1dddca186654eaa8c674454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e7e6e5766a2d878264adbe81be4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be927a0276a3215d398f3d34c26cdfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ce17bc30f162fe6ba96410ebe505c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366df23eecfa28eabd58e6e9e6ff06f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2af869293b6bf30230f4d5118c98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1474ce15112939f2fdb179c90ab4c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebc9630fe5a821416833b69c737e2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545d2c6d42ae9a001019c0d1c66fb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a839af652e95107c09fe32c96b994463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d08d72157f0ec2d3cc573f714203f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ed35e751e765e7117874ef6e7aefa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9d1cc197f1bef55c8a4decc4d3475466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb5630dbfa081883af3009738debb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7624f91a8832b07c0b097fbd9e2e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463d207de58692720c96af8d4689b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf4c27bed8c3c16ff5fd99aa362a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b76fcbd45c39c21f39445cd05cff8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff87b8241e096f311d9fe3b93a884b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6b926c9b0aeb25b52a3bc5b5501ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14657ced64efa166fe30d941cb7d05c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c947ad89d537e260bed6b02a577d1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef548ca7b52531d2886dfdc98932e405476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eba035a9f832d31f067598e069280477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fa9da1ac03eab05740a2d6b15e408478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef96f4aa6220e81aa001966d23b55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1844e513d70c6904dac14cf90ccd4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d753db35e514a50a4d45ad9a34461d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82da01402dc98a7997a4ebc1ffc01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862540e555a8128d88924f3c09b94a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb086357db1e7b2416b62298bba7c6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc47bd39b38474533b70499f77f74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab06cbc39f54d5c35a41da130b43ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d54632b932593bf814bdc9f794e33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee9086bf8ee0245e98dce9e1b4098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22715c473b2c304c31bf43a5df3eeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85bd209cc90a3fb4ae1326c7e36c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d20f365b52cebb00c8f0ba72d23308491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d2befb26c73ac12ac71837c1158b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb076b63c817f76a3cdec5b54e2f50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b83551c07ec9e934d523a47151c84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457159667ffa2980c6f1e31b564413d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e452f2c0e16d8b3102f069c2731a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de54454413de5a977e155b6c77f59d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cae9d46443ff8257102752d8a26e03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f364ac5f6eb96ad7f468e76f9514414499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c221afb61720e13c998139804fe8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc765738b8593bfa53b60c044a443b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f01a6a37c6505d1b0d61b3e4242dd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b18c650aad889c66ccabaffed2bf84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd2bd6b9c877d08faa9b072e7daa00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d882ad5c16a98b08f5c7f6ef2d15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc93d61a0593cb525d666e7b9ed1d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb5cbd89461a71a495e986c17d37e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1495b56e3f47897a90d8cc8154c1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a747d600e6d7aee6e52adb06fda1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1367dfa4830db07114a2ed7e1197c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1bce59571e9d33eb88c6c18592b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026978c0912a5bdec066dd5b6925ee12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742e469556232294e1382160b544975513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091a515a451e8fbbf4caf088d55d06e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44831f4e1d0c0cec01bfef10ec379e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370196bee4e339c44b5814c935170cb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cbd43bf0679b1d2538a771c3eafc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a91a35d0c80409db405ebde10e047518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb99d92877a9339f891e18e8c249a85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa736d722609347b10d5482ce6d8c8bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b299e39b7243ae54e9db6352f8f16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a544eb25be5e90bf968154961ef201522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ca531cd2d6c6ba9479c3087b01e09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b181219dda41c9e8e1d5e82bd609c9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419bf53405ba4f2fccd37ba2b09e05c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a118760585572807c776f8b007688c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa135fc41aa3f3d448204bf9ad431527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21b5058550a891a45a4839178d695b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853a359c186def482ef30222cf6a73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae7da819f3bda49eb85f029f40391530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab33ad2aab09a73110cdcd1dbd9367531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18da554908092c4886e21540b8e4a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48019ce95b4e2b94bbb339f04ef3da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb25b2095be0b457cf382b4a8161516534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2177b5e416b8cd524da097e8169212535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d96d9fc76c340dc3f3970fdc0921d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516f08597b0b351796c301bf23780a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074938cd9e5bed352ac18cb6eb51efd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9b1f1594e0be7b1bd491ac06788e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55685105e7b84ca59ef79313762c5790540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3152248c27406baee648a37f6ffbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913733a762b74ce31c00dc9606825c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3988a96233b55a549be1a9949f576543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b56541f43ec9564e53bfd5dd3d22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c886798226c76a32d10d5063b69e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2d66c0442178b63f9402419a0c693546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e5d5ee2bfcb37a370ea6fc267a57e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5b383637ba97485dd8fbab9aa7018548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c4f66d9eaf4751c39dee72c12606549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665fba9358c5bb658c21b1bb4427b4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b9def33959f53777bc0f1ff2e7055551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34344a52b306de3c9ddd3df0160aa71a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb316c5f2ff81af33da1110eaee39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff935221c1ab86d2ad8cec9e9233f89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3075237875036fee7ba86c2ec2a7af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9f8c6ff4980eac9bc0e2f347a385556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb122fbb3f8d81a3d69af291a91ca7c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b946715e8286e631a179678ad719f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef121fbda3854a1fd053b18ad4658559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369fb7a52b0fef0a8b49b14696d107a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa18f116cb3fc03bbed64c3e9ef126561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d6ca97508f4864f1e52d7b62b41e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4fd309130c0513088cb9ba4b6b1de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb26f180fcfb08f59940d9f47db0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fc2c9d90050a5a3526f0bd4ce145a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9841925c531beee2b11df2893f7c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658fd42ea6eea2afc132e0aefe35f99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb653db4bc004dcb15e6c73a65960a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7ab19447c8a11cccce33219fed9ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1fae4771ec77cbafe80d823ded3a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d468f0f7c44b25bfa824cfbbb1720571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49f34ac779b638bbc7cebe7e82456c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd25e6a2fa2123836240c2675dc2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544bceacfe973b82fc08b6875b895d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d3d28f33a2552e72f4786b869971575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7a19169a759bf38d2501f20759fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae93158ce22cbfe421c604686177e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617791c4b6469a5a760bf60c4f05362578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e85960695e80300a989f97a16dc87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e9b3dc1da1b8b9c8011a8a0edaa52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd6bcfa21fb4f68ee989ec84f77de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e33f27a948680e82199d3a51439ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe35e4e1a78aeb9ccfd15a4aea7a1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582eede5f028803caf8e5ea6d5ff824584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb43ca01662c48291e329508f8ef43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacce0240e36084e73ab0e96250c9c63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d763e27cad85fea8ec0c2e40c73880c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ec211fa0728d9fce034428047b1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440599a3405634969404fd7d8b5f6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492277d8a36db0f0176632827ec4291590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e620d11e0a68db981a305a7ba50bdc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bedd2703a7d198af8f58732d49e7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c31778b788f35296592fb8d152845593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ee66b708e878a4b3f8b64fb199fbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66afc22cf01b2311e0b016bcbb0409e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92a1cff8d0855963c8575fe9d94c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd834f756fc5a9c38c96da7f68dead597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450c1d4b982d8791763af88d3e23b16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d072e56ca0bc6679e6c2582d8052e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e55152ea5db1387d07542662fdef3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf98b1882b1793c0879bbd187a8c78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a511b8aa1176e4d15172574b050f850602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c2b87a0e175f32266ae1be1c3d16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2710085899d44ec0a2d3f4dc78291f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd57ef329a94bdfaf23d7fc5ce1e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461a74e0a92717cc822c2eee96baf74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fdf53caa1947532af37460baa09a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2191a78ca43959bbfce461e8da9199608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22622d924b49b045627796fc96538d44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49220eb24db6fe0f2bb7dea6aa9525b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb08706c6f053ea17bc82c619664d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872626569f4d74a777d81d1576cec854612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153176c750e0cf1ff17cc811c50d5f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b70072e9d2159e5369e19846a2685614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa8dac68096d6a7280a55c85c258e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61215ad350853dd39fef5486a5ed17e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bdb98838fa4f580ed89a25c819625617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e8f69d99867a42d4d429730c92083618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe4d7c06ed596e30072bf01c3b1af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800042141e75c351bec1a596826508f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe67267cd435327d4e31ceb14222061621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040dfee2542728cbb5337d8b16b165b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7464ebe4523af7533cd2de47e434d82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d93da35e7ae3a7d965d09131627e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70db3342ff36df0a1416aaa3bf34ca0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87c0dcef08942b769f5346625c4939626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764055878d5519b9815437e168de1f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324bdbc64667a1a8f281ec1226ae62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017dcf6fadf77bfa2d1667e9cfda51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0725f45fd7fbe09fb7ca0967532203630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e52b33bdacf434c47485e47609767631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0a90ff48368b46fc87aceac691dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c0ea2a755583b8032b58d68244c70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4c9faa136fdb82156af18ec674055634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcda1d6cc06a93a1e274ee93819703635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee061c43fc25641efc69788f312314636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db829ff8f49f711fa0bad683cd76687d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aecd9fc63bf67d59cb24c766fff514638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061f11824eee3eab835fb098effbb11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c87f06d058a7c8bcf83d87a481e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05da6394d2b215d44278f7c5299441a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3938b11b07c9c54ab38dd630468a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9871f3eecc5f2638a9b82d60df959d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa93000bd3a0987f5d944462b2883644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d7b11dbc6c46cf1f0c3de06a33f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0beb94f4d451b5564b46b58243014646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec60b4c15155c8b1378b33c413b8517647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002c0ea873b5946fd0538811f88223648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7242a062aa7cb1f80fbf0e85b4c3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286b062c73cca1cc0505460b8d32484650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7247381d5fc9a19955a6f0675e479651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c311d5d15725d31b3868d4fa5284885652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd7c3d7bd920ad9de4d33423167f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828846d7f7caf5398da0f38be36050e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f7ae02911d90292d3a23395256ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f346d09bdc8123efc7ac6533af21e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ab2f3d56f300eaded4f65243ceda1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c6a951d876f89ba4729157ff174f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3b843cc1b181bc18be5a41c37e43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fef47eb2832b12c85e148756edc35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92567eed7766d97f5128387e132de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f3afe52f2971890986a5b4c8b9d60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f721266668ae97a1e6b2a1c302fa8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06239c16b819ceef7f21bb1afdec4c98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a7590de046cbc7f5cec4b1f43175a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a6a2fda7723a193932896b0a99c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26182d3945ebf378a4004a0d64d00c7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30b5f392b093cc02976f08d47081a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27466968dfaee6eb3c2c6b2ac1981722669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174a3bae893b5b2f8404bfccb43e68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc8953e6ead89625c88d072c3ec9b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffeb99fc977e11848752e3534bc46f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f137cefefd09a358cc78bfc1476ae1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c34041dfe08c1a50c3db6d391da3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac8f95eef5a0cc18191f19b476355675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb76f83d32c6aeaf696edaa63a71a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c39318ef4af84f9b353e7ab6427636677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab12b3a0ab5f58d721979459c8a1ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a41fa8b33d5e226205283a5963e725679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0627085ba36c75d8802fe105a2f97e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9072f5534cb477ba9d03bfaf7ee1c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f1ed969701304725001cc03160c3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204e22fd661a9af693c6466405092f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65d469c1a43ec81acc6949462a21d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a90285a83db769eff72a8738f7f6bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33777d081859e1135120c24c3a0c6d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cbe3d6c60e0d38f149c749bd42e93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d41fc700467532da976163495598aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee947f22bfcb9b580883fb7e5bf90b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ce1d325bd544f0f47035e1d60150690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef695c16480f4642c314f8552a3d3f59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a41c75d33ec2bad2cba074ce10e701692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f479aef6e69c3ec3ab90e931bd73130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd741cc79009d29f969627d04402c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f504de1eecfff36fa64cf2a17d88d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a09155e1f5dab56bfcd0c59b1b80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc8cadfd327ac5283c2f9db1a8f26d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46dc9126413ffd22b711ef5040e88a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da76f075d20961be74cc345abc4a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ac082a1aebe524a8362cba9673a04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11a1e937b46c8715450fa862995bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04599189e81d7412c3f94fe2786e7e8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf24546a9c36b4971e5e828b89a661703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7467a2990a06ab5ad4de6571034e48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dce1bc9aa605015e421e63f7448f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f0f4471d699c019d87bbad1d53f8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be7bf9fbac51739577048e21c2c92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f7c6ff35d9e8480c879eaca1b953b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e4f698a157efa0c236993f5315205709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866a5c1c884df10218dff06546fb2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b745d3702daf9145e67ea4cf826043711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816c6d58a3b369a07067fec10409978712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beddba491047c2909da78cc7929e489713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234702dcf898e28e2f4f4c85710cfe5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a5328d6669469ae662b236a8ae3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa516fb92ba2c75e75a06248dbd8a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e194ec260b0f751cbfcbdccf6d1d22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba62cedfc878fb1f63f3a85ac8a046d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d477c17e4aca5db5d3cf92937d07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938011c84ea0bf5abc335da58093beb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5add3d917413469eb995931f6bb98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1cdeabf7511a17aadafd95caa51b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466371054b94242f25b5d59ccc4aab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133688a39595ff6a230402801ed783d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bad2f2a079f9833b9a994c9f70b4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c3928087c6f56f679cb18bc268ac3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd94c3c7ecf0d02e924ba19f91f7e4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6203b91be3ca7bb83370f94f0a33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8d751f636d9d12c24212ebc8b9cd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cbbc5265fd4aa0696a296c7e9c525730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5658a788c686661bc90291f567ead74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244c955e943d02a73f2869b9089e32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66efe2270bd51696220a435cbe62b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a030321af69a85287bbb312ccbee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9f23553ead654e25b685f6a87555735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb060f1700112307ec875b24907c047736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8450fe68719231b7fa479e87a2c71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8736e886b3a586121ecda4674cf44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7698868e0e440495cf767b4ca92fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a7eb0c2d796f599d2bedef9dba06b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e66d5eb1b47ca3da03ec81d9104347741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190961d54c07b11a82995088e9be64f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02f3f04bdac6eb25808a19ca924f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bf2e5b319b2265cee6a08fa4a7e85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d36a81ea6d351281a26d9765e914e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c4c5cf97ad5543a22dff4d7d9b237746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c62496bc93398cf82853b155561a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f7d8b63fb0f3a0df0413ea6bde1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e69a8a03537e1f42f6900ae1d3c5d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3131cc4cd035b91e31605d76ea477c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb6c031d57e34e9981a722ba893c22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedcb7767da7888098541344e30cf8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7b799ee8c76976a71a60861babbd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc28f9f86dc2beb025544150040604754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fdd8a32eee0cd8dc7e7e231cb0ba6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7503bdb9196d3402aeeadd824edc05c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e883f2332e624c8b4465e80d0b9392b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2acbf5b2d1e0908216d2375ffc0dad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58e423f4d6b75a9c3b72af18fe99fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9811652146324a185eb585c328cec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3eb58b16eb5c2dc01a9aced2cd9a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951ea61d6dbb71c01b7b5217185722762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0287ec0b2bfc5691bf2ffc16e605e87763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80b3971fd6ff7d7ca1f1977f7645d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13252f826edf7f1c425718c494344d89765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ac7c87e9ccf4b3f3aa804e6e2369766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd511abea79c67506a7e80a473934767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a7decffd7730f9d33267feb561610768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43f6df6c6b1fdb9d22accbdee14e79769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56622eb57da51cc216ea5cdcd55132770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be277c100f12bf482bedbf261fe26fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e272848cd7cbfa73e70b7c32caf6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209c45c46b5f0af4bb5dc31a8c3c02773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b4b0479d74f7906ddc817d0cd4b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219b9502ca84f8cd3560afb1940b37775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b616da65e680a32147b05d2eac4decd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472751263c4fb6a8f4fcc75d1380ac8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2237b96809a820bbdf16620ce3ff22778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad01c3d0df9cd0f9cc52873a2d5b8e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce622e766bc9699eab8921b8e3b6e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241b5e91cbf0a3470b0ae344fb675c5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a87b3b3d1ced5f5c0693201f9e6bea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0529e67a7d92faed71f749ac9c66e7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba35abece3ead394bcad9abd17d1ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8a6579bcb7a667ad355e8e9e0972785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e5065cbd25ead8e6cb0f945566212786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638daf0c416445960680770d5385cc31787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad63b8b516b22b05db4c8eb0f3e9683788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dff72c97c7bae9238c6ea2c61ccd0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f511373dc819054a2072cc7bdda009b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b49e49b3d0e1635770e31a3458a7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378edc260634cafc11c07a3a9784882a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea934bea7bc818cd826cf1943319a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dabea84ab19fd1fd694dccfb9bffd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3067f98ea629c0aa73b136fc74b3a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513990655387b5af83700c75dc834d70796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8da98d62f8353a8bb825295e31101797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06e396bcf4dcf31f2fb22c6daa679a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d22a479700b6539f1637138c1d339799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd773c4df33f6769dbf6c901d3d5f15800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc79161bac0a4197d11844d69c1f77801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a12be0f46a3678169285a2883b91802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a657917e081b615f2b6cc3b4f06f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bde4ee6e77a2241adb4acf600d79e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e521c811b66fbd34d930863fb4a5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa09cf90994d07fe57bec7986cb7fb2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac6bb40d9d1328b0a0b9a84c7a7c53807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f55577c6c9e7de7db9b09f45390478808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fad50e625bc0084a3fe2a159e6c41b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e09b04ff2d29806f324c4027d47f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca70a09ec2cae0844a4a411e8a16ffa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173bd87c0ca71c987d5119339cf6401812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4233f0eb69f91a0ba288a1d237fd8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d751bd95493d8f30998e8e32961dd6e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51383e4149eefe5330cce21cce9b545815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17633a0da26ae9847e5b17a55c7b7504816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005010fb20859c90ebfa23093e8b22e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548fc78b24f7adc72828521dda1839f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a2f9869bb4e76c6615a1ba001de01819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0338bc4aa81199dde9158b2db004a701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f4221aaaacdad20e6ba981257e7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19b3d00948980ffad7b23bd51d0c2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a68d0feca6d608a2366bd11190894b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868867cc4305308b84df4844afacf7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd903ef222cc47323a7eafd3a2ca18ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0afb6985f531b46fefcca68c4b567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353b3b1457809813bafb0a2cd6361158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710b0731215eda2f614108680442fe49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c89b833bce3b6823358e9a6eabe59b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20701811374714e5a258a9896f57ab6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74bb5c1747342f488d8744932bfd6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a5235fb71d1cfceda1cf142c123513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51195523afe8c0252e7738c6a09be86b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cbe5b8bdd3762c2154357d7b9dba915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0929216376ea6fda91da056de34b4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699eaf8f14c6143b532df04a27d0c4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d2831ae88c4fc59fb9fb997986a8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bed20e2071eafa7a4736a1d8e768b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba008fe828767ffd93cf6dc0034b4c5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb86d849935b41f3597c2051746c01721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee32c8e7ab9bfc5db80d465fd31ce122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2661c1b975198f52d176cd2ddaedf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec30a294615663872a9f015d5ab9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a3eb361c6979fd215f24e8b61b4ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16947a21cf24892ab793116e5eb4900026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74a988f063f7cedf668f558263b1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda3a30db2debfd39487b6fb2dbf32628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b29a6acc080b8bc12cb0950606fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70665c62cd0f158b5fdb3719c33b4c7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e87e151b54efd3e7f8b6d4ccecf9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bf01b2a01496e3e2bae81690a82fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4e800f81c4403a5790957c5d9cf3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485817a002ed0f8356bbdb580f48448934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabea91ff8d7bec39152d9a0a242afb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d34cf07027fedca7ce71f91acdcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354cc7aa7ea09d22fdecfb162001b9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead24461288dce60bd4cce3d09f9c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf44cdfcc4310629dda94213f3ed5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d910d5538bfb5dc5e909db3de6693740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444380355ecf71b2518855123a3c28c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9173889da4e9f1b3d4feac0bfc13d1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46762d3eaa53911b46fa1c38c3782943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65c99211c1490c36875c44db65beda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651775cf9a1f44dc792f5ba0ce2caabe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb99f70fdf61ed7d62843d43749b42546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9d31243ec21cbfff15950c2ce041947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd2dc99d2a833b8b666ed3bd7f76548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7d246594b00027e26ef1cd2a73c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ab87b6b199050e20d2bd089e6c7ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa80b1556ea44b7cd38a9eaa85c31cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030be97fdee7fd287a44edaf91a9e9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269fc8436d84829eea15646410a49c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b4e378c51113ce3fa23db0744e0fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd079bb06b3efa33cbdac02e49c14d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae71cdddb0bc1c77de479a0ed3449f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e28ebf013dbe1933f5a1c95143bfc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590cb803f625dec330aeacf46daeae058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e4b7087007356a600b0f3f8ffa24c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158d5176f9c6d8407192084619073ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999e5280d938d8d8fcdf708db0cbc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766021fe36b7dd7c78ae513695ec58162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845055bf27b66fe33149a2ad7b45e0d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c78b258cf1c5cdf9f2b677693b0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac39997eb914f55188eb2f8e01cee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d27bb7e12049eae779c23b8fee0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a804439e678e4362fe0e73ca6f6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0494197a095f7d0216400afc5f1b3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84add0df0138d7e31f61cc16b752d16369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51998ef5daf243ee0fa12503fafaba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1351b663d3660c04d1b6f8a4b458ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66e5718c7c583298ea154ca2dd12da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f17ad098eb45e38febead4c88cc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ab55382b6361ba8f44fdebd1b06774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1fd4ab3401db76f832e14e95664a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1bc7dfc89670ec63dfe940e91d1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e5a3ce87d4cc7779b262b017e01177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20d771939c45f40632bd573ef3ea8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf1603453cf1704b5dc5eb032394479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2d858b0f2e479ecf6514d0b6e592b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0b1e28dd75817ed4bc61daad1dd2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a6481ec9d93b301953c9378d3989482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721689e744b4185c1b55ff9f5947c19683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2bbea1e87df0ab1c7df1bbe9b792784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f047cb244ec9c2ee341fd3c79a5cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b46f61a772035c7ca230608135d23d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc00f7331a2f5c8d8b818d579a626087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524809057309b164686583772f2231988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be2daf502427a1c82a9ebbb5885fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a29b76180360dacf25a45f05c8007c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e8d2129ae36e23d5790d5e2c6c5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccff088970cb7aece77e5fe66b70d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092174acd42aa9e9002590e21be1cab693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07865f31b76bd4fe61aa410681728b4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd4124ea4d8e91dce49cd6a93bc7bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de3ab963cc29bd0629c8d3bf5a437f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f177a9c78d6ce34ac7694f13f8f67b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bab84710cebe0e8692e47f340ec3ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1823087ba37b4517d11388c27278699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c73884bd1907f2ffbe44ec7d1f5bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37628819b1d745bfaac11480320ad945101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37cdbadf45dd572389e57de4afe68a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff61f197a428a85b9735a950e84e6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6434deead336a4f780603c06e649321104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296649a47481fa5ee658c2a7744c175105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a93b7bcfb936d46660a2289f13fe4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549dca8430d982ad9a87e1fcff8e12b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59925f6a6265e7a62c61baeaafafb463108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31db97f2e245b5b404c4a025e955e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574ad7247b7b21c2de8710b1ca32c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf79ecfa59dbcb305124ad9105346111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e15e0248df3ea379697a22e81f5e22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24829f44af581cca5262de8fa1113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260ffb11472f0c3b198e9666b8e932f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a5bc97e1fddd8a0e29be73c2a570115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9357ba82d3c1b61d73c1d6fce4ffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b2af31a8a33164405a82c4457a5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49fc8070e54e288045fdfa68e9cdf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031916ad6a5b9dbe118d3dac087cedd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f303e02218ee333e60f914985fd5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569de70b4a0eee84875def24fe73f291121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd5637229e94883aac152f23b04c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df1af9e68f3a9bffa51ccfe10d0f67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b349c59b949f3fe5bfed5aa5368970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b400665eecc7f7543499752fa487d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237205fb10a1b825130175d91a01f88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fa508a158e3a2c60c73600d6f3883127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527905265234773c847ff3dfb34788d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792366817e5e1af4aa9731a07b838486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea9cb79b467b920c6b3192c38bc71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17947b611a761b730639e089a8b6ef0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f99644ed835e983e2d3b4ced2b51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a885bd27ee67ec9b684f3293913523e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0b0e35dc6d9f0736bd9460ff202b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ee11f488ef9751723ac86119402e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f41489d06e53bc2e0f9d536fddc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac1d09c10119db5a3f6ea8fb0fb5c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c283fc9d1fb367416b4394d94b294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad120a7eed8989542474f2048ed489a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be05dbcc247b21e31737a0eca1832f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc835523a8857cd084975a2e69a130141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169821aa7e8c668b70a03d0ddf21c9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa54ecbe3f68ed7d5e1d9a35af612143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a4df65c3147a57602649d07e8b2f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592283bfc57c3f549de39b8e8aee47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719ac8b68f919ee338d6e009914dede146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0abe9f9afb1c35ceaaf03b1732ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7758c522453a3995730a798506fc781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fcd57a546ae594a6ca0eaf1f5c3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3583003c3cfdc3214c3d8cd7b2b6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0922f09470b240bc095297a7eb45fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3f174e12dd075d0a94dee80f0777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06459c7aefad02f0860e37b2a4d13b8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b35a7902dfeff12840fab49f10274f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498424299ea55acaaecad0cfaaafdc99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a19cf86c6cd31048751f868c2835d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d36590c07be5a8a81284634865e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd4c29206338addef565552cbd9ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9cb7c897fdfab732c71571496a837159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211bd7d9b59c8e544ef143949376334160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af02a0a36ca75a5ae20e01ecba671f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de480fd3eed86d6623d5337c85f911cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a841be0d9df6522f50eded355a308163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c64ab5c86ac38d87678049aca038ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3f2ffeae02191d56db43d499f1ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be156adc10836f26c46efd69ac01c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2ff3453d363c061d9c9a04dffeb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c41fb527778c7b63a074aa9d2d1a94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250cb1b42849278ee365c17a3aba9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59e479193a3c5ba3523670d79142c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b53a4d9e92e85a5f636fd25fb19b3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475214da9713038f86798f717c6719172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7338723e01df510a60f4dbfa55bc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913340337fe6e87f35a1bbb84867a507174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66bf4b8a5eb4220839f916885d3aa2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddea4fa64fea460459561d733ac6af2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189ae6d1246f7933d13c614f16e5037177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93e78a9134bfd41a22e2dd0d7ab0d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cdd1baa2afe07dcea382909c13a84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f55efe972fee0c056ab83a68d8360180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a02e708c28b66ebe2aae52cbe8a10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afdb008bac8ddd3d1d5782907be567182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a0283bc4224a2d36a58c3983d21c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aacf7015a32cfb3e79fd68659ea221184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74382d7a94a5c101cb737cc85f58f33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a33cdd31982147ba5f7b898a020f45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a94614bd0de4887fec4afd66be1b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114ffbf79700afcc21f847c325e0436188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d69c2031b851f73cab29d595565b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e144217a55aaf3df818220af7f7a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf177c8137c41149dad977beddfd24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26540133125989e1a43e2c5dfc211156192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16110f5e2992934f3f64e4e03cdb6ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466f4ba556a3a7c8b3afa55613aa567194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc8c3ea228b78ac000a9e32dd7d45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51272524985ce1e2b90ff56a899a78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68152c731ec37193fd70b33befa3c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92299fa19e2f1c9af3de188732be53d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db527b292150f37af6a822b132ca50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985c30c20be9c7fc8c40118c04f5c4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1de9b6c1485b5226671f2eaf3cbea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4aa6c1966d4fa88bea016eb484ebd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3424f20580370b36b0996b11ff85b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea238aa82e56025f009f2f5986b4c04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dee3e7abb328dbc34aad53ba8b08b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ee6ec432332d4cb0e3e42838976c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d98bdcc32bf9762d39403257c0821207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47a27a03119f8f2eff3302f517bad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8abdf1c92ce9acfdd957fc674ae516209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245765fc344324385404c0f86ad3058210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753b3d4f93a9f5c4b500583b9386a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6630a2906d79ff297924ed43a80d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d463f2a4a928c00a20db210ff073ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f29215f3c112084394e4a0136c751214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0d27e498c5eabd60bd7cd2a3845d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb143973c1aa6f6f5d7c86220e3d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665718b27225fcefd305e542cd9a4c40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e62c3a9124d3e43bef1465d638168218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a27808511d00c6b43afc6ed6dde68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29753f80714386ee3d971816d2847e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089b84ba3e3a0d13ef1d53c958f87ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ba368f6d980a87ca01c69269005a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61d3a345d635624acaced6c8a2c61e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb990af05e18df9f567901fb74f32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda600e698434364649485bde544d7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0827084125bfb25671237284bcecbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914660130ea8237b3d283fb2fc8965227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18295c85b22ac00f00fe06b30212f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002b99030d0f28314d33737511955b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a1113f9c28910df32c0fff74f6d94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd865e48fdfe14e0a9188c04ae7d00c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10906c00f1d62cabdcef7faf3b51e279232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9e09767702e93c8a88f781fa519d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647da92e427fd52e9f0d24e4087378b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f234a79e6cea4ff06e22c7ecdd0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cb1ed9afc0692f2de3e675b68e9ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04d487bb43d1672c91f49836bae9fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447f9fa315b3374faae69ebd9a5c990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d42255aa21bd1214caed7f06168ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b70df09dfdb3048c5eaa06b0a46531240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e29bffa4fe2967f6edffba701500b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1d30984362331fb3072d666b5646242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad810d38048ad01975e56a5fae149d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfa22ad10e160908d0b851fe262a89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b207968447f31a1528b7155ec5096245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c742fbf162f8d6b5f09cbc28080d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a1c78f43f18739d9412b10f53d56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb258383fada7f2de0ef5f29da59e26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1448566191c4b677b672b0ab97184249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e7806c21a1f3cfb1ea89fd9a9b28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc897ee2494b9fd01fdefb16b42b027251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362935227d8472021f42f65e46482b85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb37983ca901c27023707e2d4e29cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae999e670dd4c99c0a030d7de9c76f3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e5ecb9824b470c085d300aa202139255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5bd57d9ad40c7accbc943d39c142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f070ccacaa80a24ce672141b264b0d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b9e164fe3a97c9db19344507b2de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcc65749d16971c97cf69c4b687725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccad488ad05385e0f730f5dbbd4bf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362329522b9db4c0c6484c687f6e634f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96625d55b06ad70611bf9adb702c6d95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533478092f0de7348929fd2702705c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7741a812135eea728a4ab933b628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05beb8763a43e88ea574dd1fd7d44d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545e02c408cd85cbf7f57b7a911bf49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1b3366df8136c9e54ae44908292a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eac24708b9fb2a1620242dd3af9e07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc8b3b34e8011f9c0aabd89a58a545269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36ed49afcac2bf4aa1ab1bc1be1397270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fde1c931eb21b6441d3ac036d5fbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8ce1e32e7fccfb81a9a65f32ac79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5108239e59930270a72e1a28928c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62f3d28bfb068b16d8e3ab673fadc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893003730a1da4b5053a08cbea09180275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9f5af5d4852a836131d386d59be60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb365e36cb5206ec54eb8775ff24d69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aab70f89ce9464fda40827f16cdc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e602adfd04c658e24e483a7a5cf01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d55905e316b3cf27ef4c630331339280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a779c468cf0f631f384caf117c7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ceda72a64e708ca883ff9312678fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5185bde9093e3c7e13c18287f68e4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e74ab4b0611197c4560b3174d8d5f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ab90fb15f5a8b7cf198b70005a45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed46a670a65515fadeb63fc4831253286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ce3449ca528d11a0bfb12cc3ec54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a17dce4c3fe9ebd260da6d6396ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917dd07f468e23d79cbbb06e20288e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040501db0368e70f2c8dbdcaacd151ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d5006ebd5557e582cef9a15eff3e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2532899b204ad431dbd077a3e99cb27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e9604d2c3c134ad3fc637affed49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a59c324867629af32327987aacb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b58498392ebbac30c03682b3a0e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf27475c9ab432ef6eda26d8ad76c67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3974bf8f8ef4c2f655c3c3e67284276297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13eb4e4a72a37367d744ae9bc00db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fd68837d26e66e9e95ec60b60d667299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891385f5dcdb5fb190cc03628caaea6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df46234723a54398bc71fb97749d2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1a505e5a6cb8112b46bd9151c434302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e60bc92b8a7db5187ee2f1566da7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b6faeac1471396b0b605715caca97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ade34870e6b101d5ec27aa7d770e9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1e1cc034446f2c8c4164da1f0fa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc1bfdab00f80492c42fcef30322c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c13c8049ec002d150b45856cc9adfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2d1f10ebda47324049ce0abfaa337309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ee16a39c2459a8a8c4ffd1104cb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848721fde137ec9774b7fdf3fb5742c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a127a04dc08a7a7967c6bf0de2623312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258431b5046979f5ab4f320f95221205313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be019043cc0c063a3eabba2d22dc6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c0e8df891404dcb61203b706a9e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec74a32661b193603cef393a1275e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f579bd875057059cd0389ad8d0df739317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81408f91071cbb06e033041509d915318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5094797ed0dae721655b25399e688319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321f44cf765ebfc14fe85b843fd8625320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa75b103d0d54acd7752e37c13f5eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963436449fcf1365f3319aad04d5ea9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc39be62d958f3ebf510f22f2fc58b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583e48dde6afb405d870e82a140ed2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabddc57f9ddefd87f362fcbe2a21b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1ca850e59bca7de274d524b7d78f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad40b3e28449449fb13158f3b45251327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e1c9a917d69136f9cc7458ba0f9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce9f8022ec05f3226f1ee8f92407e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f87ea20e769b8368f87bbbe99cdf0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f7125d65a3a79893536c7c38d12f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1bb71da1993928c30616d14bd59e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260ee8938628460b3fcd0be0682f2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c309aa5e371310a2ceea0553a7e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc4100be88269d8842ca85d304768335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6fa905ecdce3d17aa0df3cdc8916d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dce4debccb9f8e83595b6dc9045db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd22610d134810a500af97b57e024d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b6d3d80e61245b93edfd4378c8b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381137782ce0d9ff66db02da4da50b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75a01ac8c2133ace4ff53166615283341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e3bdbaf6532ece2b69d3edba31c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f0ca0c2cfc962affe4199e83ee76c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e36339315b0ee36c07a27781168fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90d89c45a3399d38777661b12537ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aa66667f7157ca23176d731c7b84d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06bbe088415763d93226a98757bec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f09ac2e4e16acaca1367146d2ac38b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2268acc7dcde60bc5d5e676ce4184b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644992c6d4f994aaab878f21883143c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ee3c815a56c2df49232db41dd293351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a637fc95db43109b15f2eaa7e9514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d82a6c2e25f79d0aad6a535c2f62e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b685f5fc4fede154a2785fc0a544a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483328176c7cf1e9c6cf49382309e97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e41b48d3ee56c916bf8d82f1e8a0b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3079afe213c0a4f828054cd37b4230357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d828ba04524df7ad9e1524d334e30a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c46b72f25042ec52b15c0ce97b938359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ece9d35d97759fbbb32e790b91db5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5cbeae53f5c404c82c2e063edca29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd230a640d6569ecef6cce96a28e77b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e72d726a08a8f861c2a5f0301ae5c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530d9143d16a9d7261f93fc7a2f74e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4868141f42cc6df4f29966abb9bc572365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78943e83ee721dfa1d55c6a90ff3c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14498eabaf74d681b10e362271ec68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f2fafa04e1cbf22c7fa6decc80a8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139216215414fffcf10ccea2b268c04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aec671a6a7002f2458ba4116c7567370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21abe5055c2fe8be824e6bbb0269e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3faf8d75744c32c03cf5001ca08b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2561d73a86b49b7ddee1e2a55f1fdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58a97db8d8b15a1531d48c44ec533e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d477f948321d4b8a9a6e693f0fff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab4c670108f7d95a7058e7781a40d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ae3f6af2317327d1b8f1d2cfe2d7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9f0799ab6733a4ac298d84d3a3ab9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a105e5ccd9b524212398d7704792346379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9be926402da34a80f060a22d66ce4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4acf8a1468d0ff71d9f8a61066ad7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8a6a83d26677bb57298fc7b4781ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7c5be2bf9d2eb6e5873ba8e7b6701383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe39e399127d60cbac5e52b0164aa0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89a456acf9f30a4226091da196b6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c60bdd670110b909e95a4f80c86277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86891ef0fa966a8bd19ec6fffad1fa0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8989df3f51fe9c84d24c8304bed2d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1661ddca756026d16fd0f38f19ae20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d606249701ba867ad55c0bedc932a94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca508c0fa552db1ffab47b5db0ac2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630080eaefcd953965b12eea27ca7496392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d221544a41d172bddacd6f1573d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18da15482bb585c455020287d7482a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a572a6d8677a7063243af5c18fd7056395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d28e254a7f4c57d94b1ca9e9d3f1d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268dad0a0ebacd1a8152b19bed6856a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724fc1688a92b410b66b5c74f7527c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3655961b00deb74c4888613a3c99db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9c627be01f37e015896ada0c49fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166bc00be55e609d5e80c94958b5a77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc34869fa9259866e54949a02408b5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361fc5e1bd9052dc3c717071c5624a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98987af52c145e2e73e687c42f69a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c8f31e7cc600bc8d51838a563e94d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e0022a52077a2b44c4b8cb03779d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a2922b66e89e6551145e8fbd39345407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801bf6e86167422119a6ba21d444f7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6aaa0300b18dbb88c08019d7b7b67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5acc0d3e849d9790eabe1600a693410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8d1754f64f137b39c56a78a3dc140411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21d97dd8d09983f1eeb2a5512edd74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531bb9ff2055dc48a3bacc77aab5f41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006fc0bdf6241472f60324b6b7228ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3bd681bf33aed1fadf8b1882cf3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e04f5aaea2aa80e459f261fc9bab2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008321d007b95cb4e086c51c0fa34ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd983bf107304c7f2082d39b7a96c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c7664412ef2195c8ebf1941be986f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf02fcb1abc75da170cf792aa8f4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24da87c8aada3bb37987bc94c14a23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e98ba506f9019c3ffde5871da64d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479078b851aa08044e0bb570245f6ab4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbed60721df0b3fc2247b60ba5b884424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbfcd36f0c4b79dcd249246213493d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e095fb9f3a377cc4e09ee8158131426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0886da262402403a1a534bc5cbb32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e587ccbd851dfc89d99a75c95541d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16164b3de28d69a5ea395c0733e33a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70cee7a9047f800184dc334ca16655430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a01d75c6c5086839018121dca1d23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c234168812e372ddcfd3138fd9aec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1eaa3718899c2fae3b048d777f742433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942332c3cd44539a52ab30ea4f8244434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ab07f3d6dc57a03b893c4a2866f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8bf424fb59eb6d226fb6847ed182436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a6f52b9ab65e25d6db63da4be164437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a2058707ab098a3bc897ce506230438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf46674dd82f56781f7f3c571393dc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e09bdc8da8ceefee77407faf6291440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43214ef2a3cca4c2009d865d5872bc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6490a683dae4259d1ceeac8fdd308442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0430dd03638aef0540fddfe8d9e341443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e8f7ea7632f0a960498b787246bb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c752dff067a5b5476656f136b34f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cff0e5c668a34bd1ab9d811e3ad75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c77637a5fa38066082868624736e69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d644410af0083834755f6722e7bb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3adeb0fa0c8d0efa243d260338d2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e98577e3becee12338a2139cb88e11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c29470cb1ee5548a1149e5adb3b18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a8a23dfb4139e26d3c257389d703452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa410be444bebf6f235e93026d11f526453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a4aed8a096bb2bb7b1ae14f32c03d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c79c04c6981f7d4a2b73254dfb03c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86cf03f573e3f883e3b8eda353514d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005852c667d0dcaaa119b35cb88b1955457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0846f3a574fb9d9e510367c877553458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df1065bf29f0991a5aed17f125a01b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150cf93f98644b61f4c98f5789282e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a802dfae99e187efffc361b04b11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16802a3cce2a54ffe7fdfe374918b78a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dff8816796475d2bc37a9619cf91d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2a19b54385b6b5a854a5c5f34a5d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f1def56fa857241510abd374ac9e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063ee9b9dd95f7c705ed06d7c853a80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be601d4fdfb041f897ca9015c8ccdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d327d4e090b5da3349b73769946fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba68fdc99ab68cffff9bbf08d681e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344d4d8fcfd5993f18265c5ba8dd9ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef0a6c41e2e813b47ce7fcb9289f4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9d36f76c0ca08565ede8cf6b17f15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41b12d2ce1ae9753bc4e36dc54cab9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76fe16be01f7644ea9a922cc11e89b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f936c9255a90741dac5c0eb37a927475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852168c0a731a9165fa6fd32488b73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e98714b732d404233d194275dea385477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e6f9522efe4f682e762b9ff2fec7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d885ec270e9745c0b63acb79d33b78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc06d5499673c5bfe0b51dc2342c314480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f006184b11bde6c6043c64466774994481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed75b4a37fea9f2084ade50fb3eec8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c566c7a28b3cdf7e2c47ae029f03267483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8def19dbd391956fe97c5a1039d18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23badc981deecaeda453b96fd9f43f43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2758ef9016eb1e26f67d19b465ed45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c0326dce41a3d3f773565c398941487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0890f7e8c59e3e055cc8597186aac7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdd0c3617663220003cba842bd3c49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f87b591edd901ba9362ea1662e16a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275dc2bf7d6bc873b094f0e01b5e517491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2867053248fa9f6f7be1935b156f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff26993a7786aee6b69d69b941b85cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f196d9206f6fc1c08dc84e8b425f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ddc993c40ecb0b4cc9fd0f155aac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08419571d8d81f25fed724380189dab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b8ab2eb2cb5a45daa15afa753a8fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1aa99b70fd0281f5c7f43d46ab911498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0061596619a8c1c1fa9eaac4c8cb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc690bb85bc41bfa83dec4b995a6ace5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b33b30e93d85c2208fcee7b70c8ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb3be2fb7a8c675706152149056741502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee6a530e60a9af5107e5102b188a07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3fa5249563440a3f8b5e0adfdd5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5060d289701cd196e273cc213c89461505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c67faf7aa3c1649b6cd42d342945506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0906d88dff1bfa292c52c37e204a1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67515dad13e60727a136d03d5f878ba8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855426d4acf47c7835895e0a40ee15a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1dc58db134b0114a27aff95544048510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00b83922912a3717b0531faef23c02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2040892ebf628761a220ca0b1921851512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42d42658e358f21071625970f1b0a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb05d9718c713d8b9368afc68416b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495daa867842814d75b94dc392aa4d8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc6125fd45842b6fde0d1b1e5dc06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b285b1be890e34adce5808eb5696bc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a03d7d08062b14f2d070ca924f992518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11d9977a04a8a041d14e0cac9b1e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd55d400c26fba81bcffeee18b1529520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b40d618bb572ae8d596721552821521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b76e4533ecafcdaf7e2b908c70fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f4dc30ae3b128634f0c18d3a0256523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7cdcc268522b9d128ed7c0f82bae0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e49df380184c3b77de8905444eeb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65156f4b668c585f39bac64760dbf9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c54cb9454e03a4a498045ee577b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5f5efb5de9995b1a1fffad030a67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ffb3845a6a5e0eba834fb73c76924529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd52026f5f52210b2a6f9bb79546cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817d44c6821b3bc4fa861b1e49e3f18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef603120da10578a6f9b582b6212bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0aa13b02bd5e2a789d32656185b71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac06803dff461b49a13b722d949ca8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f6cf06c370f873516af493090d3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4e8bde840d9d560244c710ddba959536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3298b568e47e1a99cdc3b6fd457c33c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ac79bdf23a04bb3ba2341c0f6649f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc618026ff4ad38362bb49f2d77d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0640ec66e57b9f2843dadfb1f385a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23cbccfea1d2b8bb3e6664e8cff87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa583a20ec08dc7471a2bf42e20f32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2648399867c63ecea88d30ea456d71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b89d486e6bd21e14b0bb8f7ac3cf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089065d683ba9384b13417cd09ba77ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa76cf427cfdffb79d1d559d674053c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebc5f02c2066ed3060846541d94a22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8c277318e3841920a663679e537a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c8c415d3705c1cdd1db5ec4b5092549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa748370df1a31e629315d90d1698550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6ebd1c8b559e6f9d6f663475cb43f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a527f293bf2f3fe9e4e04d6762093bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7cc4e40b0e331e5c1de2b8eb5231553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aa36bf333a8bf39f388d9010335fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba689dd954d3ba454938f27548e5c852555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d298ca87c5230d53a13c2773ac1b6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102e03953e46c18b5742f1f82b528c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c82fc013984fde48e2573df97cc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33535c425a4c2836b4479ee1ba1985f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857978a884edf359b87b5e92e27b5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb134485c2104500f678207a6c84c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac308a522b372b359f8acef6c0e391a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c16120e0d3ba8f02c9d43389cb4d7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a582e15eb45b038fe8d62345a3d9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309475508b582eb358f27b86b1d6cf46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b30016f620c1ad4520c82454f3fe05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe560c17288e0a53a5f8c64b3019a41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcda1742dd9a4912ac95fe48dc3295b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eb0e63a11aed6d4913fe58257a0be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859b80ae2c4710f7adb03b3612db63c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf199f12ba899b6d077134420b7a28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d35223694fbd74018e1aba7145fb00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb6896333c4af5b4ee4c11baf0d0c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254af44d50ef59d9e86fbbce755822a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa085f8709ed1d6fda23c0d2423b6d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc893f92c1fafcc435695f8ce0ce671576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa605d6d71b252a7e49635e4b95402f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a036bcd14e16376a31c2f7c2b06f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11fdcbbba28a6b4370504d2fd39ef7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662889e46d1a4e0d3c4f4442687024580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76d5a11ef147dcddf6d2938a5aee1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1217dcfa902ab1be22fef9505cd2db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8592883729d4b88bcc9b51914cff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb795c3d0860ae5850b604a4409a3bd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca00dd79fe0f0b31bc2eb14f407e69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d54437558103d61345917e42fb379586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab959e8a2228c0cde8f024e48c212f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea621f94ad9c4621204994fade94fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec694326687a8239882ea15c3ca0a63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36724c1ec6ca6b99909b297e7f8ccdf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77115a47a7dd9759e1e8b57aa21515aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a18440af851917176524de984cef4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305dd656bee26759ca9df3f4fed89ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5620d38a0189486798297d4a31fb99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6287cbdc0baa5a67d190d29d9828595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74998abda9b6abd80923b218bf722f49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682645d840008eb5e223e5622ec6be6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ae3e073aa644ee3509c9f73b4de0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8168b833295f5c4544d503143124b3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839f69e19f7ed65cbf0d74a1cde4b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c736bf8afe66fe7c27dca321315e59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f066ce55116da399c37b7cc9c1850602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9daca9375b1afe47534f4011db47d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ffe9882a7ff81e479aa8fb0754cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20050340eb2812902c516c91241bf9f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3933c36bf5e496d1c55c540af853f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598278a4dba375a923e5d776bc7567c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea20e29bbd109f7e36671bb21fa8dbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce299ba39518a94359c749ff0bb68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2330cf6e8f2adf1c7975de5f5ac95fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe696df3501a58092ebb8ab7189c3e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c305bd86153bae57f533d8923e439612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a659209032226d3b3cd864ede2c7982613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c13ef8d8f0f1f8a3bfa8e6224ac9d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9605052664223796668c5be39b9c04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a63ffedb4ee3f20760312c773b51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77c3483fe80cb2bb99f6183f81ac3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35aad39ab9fa22e856a85ecb7ed4f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e32977c3e93fac8bddd8445e1c338619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec1f210af9f04b81f0c106927cf1e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd87efce7c76ef61ec635ee873c0809621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888208980892224c2e14ec088374c249622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dd8ec39b04e32b0c84afd546dad4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ad52980950f97ff512236efb2af5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dff94e84fbdd7866fcb5aa4adac53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e94a8b6f9ea1bff115b89266865304626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8d4133a2a7ce86cf535e6eb8eb865627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a43112cfa0d9c4144db9858ceed9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80d818d23a1f88d443f87f949727d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dbfadf40aa13b7c8e31ec065ecaa4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1729c6322b8ab623c9ee95be3ba09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea0c7f65ad1a6ed7c52ac745929275632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cdc8ce717dae66d391d9b8b42d51d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95182f0d3efd74f97a30b4cedde2158634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d17dc63b6bbc2826314e5eed0e1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e7c5de19555587b57d63fbc45e24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29211ca764b6fb2c53002e8e83c53d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04878651621f852c9e89355baf524e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d3d6681cfbc549a460593f2a62d86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e392dec2873761058f4f9b33ace0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d1f749e47feef07602bf8bb04545641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca1a787409b1dca3588427a9dd3bc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04494524f9cd8dea481b0b90af0d2f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2117cd3ffbc39d66cb10234f7bc15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af894b22bb1864b214cf8381219385c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb65e03e27e548847015ee247f00fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1c33e81082c52566ad520c5f288f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc82bd572b27b468a1eee1284e937cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717cec8b5b9f994083301fc2ff711bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f018b18c77486b2506a565bf4c9ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7435fa5c9655926e085b560c3a49aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21f1c623f3e13b9b9698a2fe8689e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5604fea515414645848f096ade291653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153ae7a7809eff25e9a36c56862727c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d46555481d167786a910258867666655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8b86584ef2a7ef75c6c0acac3cca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87fb3a8eafc8027f4988235ed3250d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90754677ea06391c7eb2ecd2133ce05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b74d9086b06c0774b3a1ee423c9a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c8adffd0debba481aecb41e7d91a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e573b6074fa24dce869d85f9b76e09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375260bef8cd4d942c18ee7a18042ceb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4ec2987c1cbbfb4a460e00db2dddf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7c86da3d50698a3b75187b509f26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ab8a3aa2c3d5f356435bf224c2af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6033d12e267bde7368e3005ab2c85ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35859df12004d58bdd76b444844f4912667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e206a7b6763254489379f0ae6733668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796c8e362332fd848c72fc1a4fd5c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe6165d5f75dc86a0860a603ed40a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ce5a6917e811e9913e67241ff263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e5300704d9aa566f7645565081e14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d23597d1b7582aea68ac587bd6b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29d7eae083891384f31efd75fb772a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fab362799b878d271d8892f5e9a9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7db24711de8eb66371452ad55ae2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f577b50dac500fc8c517f9278a67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5a8d84bb7de6ba2da6238f0349bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca58ed09b19b0f24ad8253154590e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb47aa1193166979ae31721a05d9aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10dc8793393acfa24808215a1ba7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac12ed3c2ac6f96ba78c3906c8133682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ead77cba3155305cfe0147bc27f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51a4580b3c76f4c04a3e6a45c0f6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a531790dcf36f1e85a0ca71069fca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4c8c01d5d7408c4b50d4071556dc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee1ad32181cbff4b8f3da4c28b3ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8858f77778d1796f984a2fe4ffb36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666628c36a7a4562b3da0c6b9d544e4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1326821560c72a47407aef2873cbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c280cc745b2b1df5ef998019d09c7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ab5bcc6ff51363d7bf0e850c6f45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af31b2edce9ec84e105edfc8b17b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f14dd1e85fc6274e06d13275cd8ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24b5636c56ebea75d229d44ef0b315695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf81b032720a60fdeafd69665d86c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17241c62433548e458637ce59f38e3a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9623b1cb5f5f917d2f2d043e40cee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612d502ec45fdd946407cc623f96cd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba486e5a06b5dcbba4512a6f5562877700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b375d53bf1dab6c8e793c27fcc887f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0c95e2d3b00d1821b1a1bb4e6871702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eead75bcc437b4dddb03d4db8355c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734847b5e974c5acb1ba03ad15615f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1339bd2165856904ef095a657ee2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddedca000d0f24f971dbd86b4ee9ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312f574cc79c176b7fb8c10cee5626707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669790b2a5c7efa55f03a4a344c69664708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee435704e5a2250c2e66518f337d2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61814f44d07c72b3902960cc242b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9006ba34a4a1743aab0d750db5ff09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d78c3e5fa6afe6fe1311d19e8ae2e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076eb50b3a79db5388e1edf76ede05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa352eb56114c879cfd011c945fc46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a642bc5f66fc80a462158f5b36938715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64726182b1908a930b68fb472ce2508716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5b03670b91a9a2c22a023874f4eaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537d3703c63305550cdcdff768d3d52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2230d9772166a781021f3d6b5cf79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9893dd100a1886761942e8aadca345720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0f43e917c077e44f624fea1b25d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e09a0a53748e779f3aeb09c21c612722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e05d8616fa4032331382be987d22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b613c88d22ca7ae785dfcf766e0cff9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68394b892d01bf5996b2e911cdd44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00242e4827ce5c5f738e16f463be00cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff121d99c3dc3711d81bca0339125bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b39edce1084d87a10ecf71fbc750df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef2f86541d74e8cccbb1c65c20aae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2179a747ecc6c95c763b5fb9c5a2a2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08887b3a66f0863bf7c6d428f38540731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7228073f1f5ee20af695567046e22f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac1e1ec3cbe75c89d599d2ce6687fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ccc9bdadbb4f356d762ecd39b0067734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a19fd6cf4053005b3e88dd89a2af0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a3edfefde5ae0bbe58253635ebb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5231d2a96de791e1190551643f2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9b1ac7dd3af35d392b66f8814c2ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03c0c37f48ed17341b3c67d3fa26af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90172a8b5c6482b5c4836a4f8f5fb030740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da9e9c40ef62996b97638e968f7ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ce5898e26d33ad3af50c4d37e3e7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d619334084a10bbc7e0e325ee9651a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5c0536cb5913468969ce31a9c8ba2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357cc379bc960c43a6ca18a71438b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a82ed37f96a2f4b178954c17961e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251e6108af9475363a59fe0033f279e747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>