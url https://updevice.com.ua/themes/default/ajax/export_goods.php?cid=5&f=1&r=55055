--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b5f4f523210f5ba3b206a0557e5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf5e91105d4d5a7b963922efa970c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b63d6284c2d7cba4abdbadb10cf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce175217496d1feb00c1336a858b4964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2db180591bdd2837b488d0907e1f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46189a92c91be78c72d04c14e6732e8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc049cdc2e54e97303497e2a23b0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824316e51ee02a3121fa89cbd6858e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e920d3c3be65c0f2bfbb4fd4addc02b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe3926d24f984a424e90238104d33810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a792eb904486309c29a047ef53fead11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a8283b01ef1a3d40fb67bf10210612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedd785a46a0054f245f99cdbdad28b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a8762d0d4ba1951e8ff256488cdae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff3cccf06724fad9cfcba2a9e3a0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45715ea42bc1827c9bda30e8d2dc7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e91a4e4f5a0e10cd606808b0200a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41ad603b229d06ee9cd0bb2229613c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b21c3aa22061bab598c671c1cf57d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e58c1726168267ef3192ebdeba508d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c657bc51944157c02ceabea6b636621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f1347c0f8e52a952dfb710927466b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a18c60e0b45a01b47d0afe110ba48f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a32e61738a655561b3159360a8b2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec2a3bca901b59afc122c10f0157e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381abe1a7b7f89df913a8538ddaa22eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591d4d4e685edb3e00a0b668fb195b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68434516ee58c218092868247584c2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334515df4009ea9e10ca8d9e6b89e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518f4ff5a07c545104fc93c8c5d62030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a7eb768a45f12f85e22deba4baf2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f6ee58facb87e98764a74be4ec0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebd7878666f0769dc5b59448a1f4c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4e8df17df06e8799dfb50f9ac3fa934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c65e401866a7c42d919ba4177b1c1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9d3f4b9ca3d2ac6ec1c27272fcf7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b558c0425ac418ed7488317f57dfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909563b181b21ffc64ce12df06ebe3af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51a46f43eae99fe43c550e075a261139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545fed47fd4eebf1cba47ddcb9cff3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821725fbc5e8a42ceaa46fe9774b05bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25231c50f8c74bffd88cf30483785b4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3fb6740d78524d475453b537a45ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ec2c39bc6db13244d6c7573cdc8fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ff9c6cfadbbe69726ede0a0e622a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c9b10f2fadaec060f26c36a9624e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdab8a781bcbf40187b80a9fa8e90747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf0d3f838986ee5598161508c6047c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f5d717fa845d63489b6f94cba95b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e204d931eede9cb3b1d0f8b655c9d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425ed5891425c975afbfacfa15c1e3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abdebfdc58aaaac89440eb99aa0c3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65ddcfc3f546980a817774a1a6c7b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7a6c05010511b91eac5104cdc577f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbfb32dedf29c0fb0811b0727c97d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1460ac1e61a362d32a51b7ce9f19c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c109d6e17d478c987ac25349b8b6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf1081c15866e32a78a0e84f1626d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230aa216aee0fabdb380dca364d036e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeca3a8fdae1ff1a34d840302a969c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da56fdef870a3a92c564c36569161661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d413ca94aa3466fa6da461dc2087262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835bdd50461bdf5d618a29c4c3a74d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29a5c9cb735e0886fd4c07441fa49064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a420f93a995bcf175f8683aa87ad7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a75c4b703dca6cb5011d8714aaa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5edf63dcd61f82b47523d66bb24167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f444a0ef811a526f8c10b78d09c5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336c5a6066f3d6e855eeac74b0a258769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e802ec5642973cd95ead048c435870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95037dede22f2600768d007b1e9d669e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab6f09df8d0cc36fca94dbb4a5384172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b4e20b04996ad31cde5cdc19ff4ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a1842ffe2081b4cd742caed53c72674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d6cde6c0ab1b4833553677f2af3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152052c867ec4d3971e03c6cd5540076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee995f30723b7a7ef59a107198628ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ece5406fa3010d17cc27c7279c75578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a49e20c472956b5d64e91c72c5a74c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736136d6d8c4dd6997b8a646d0c7b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4357d60f718ec479c1f0b4b21f4b16c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0681f012e5e27450140893a4203a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d17d8066f51e1fb10ebddc748757a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebff58aecef48eda0e44d3faea252a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4042d090f1868ca3c6d838a04fc7c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037033749f29e81631484722907dd31586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081cfb16f562b0ede938bf29fb097f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc136f897fd412d5b3597b712a164088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23e961d7527c0c556c4f2148cd76b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdaffdc90ff6bdbbe2a187111b584390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282bd969f277cdb2096e400bb9563db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc2672c8ada5fdcef0b23607a82d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba910c883b3d49196f45ff54d13d19c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9058a24a48b22d9d04d1d016623ffe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f246345b5a67b38aca8453f048dfdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc395fbf332439bb190a38d1a6cfb0f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c203bd9fa50a4eff4335bca9f6d14397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1619dc1b1f0fb776c1fb3c35f5469a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8ac3f1aa2b25fc6c53ac1bfb3ef599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ad2ca166f866d9e34e68ecfb300e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d417f8cafacbfa8ce82c36bb71e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db8774b19f7d307264f978da69757102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97115b78cf38b043112a676e5a8eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c4a40e8cb0e8d28d275ec7eef5de1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16a0c36a0311acc04cae4368ce638d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fed03c1882495c964f024d76eb3cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc302a0e4661253c5edcadf8e49ce7d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040d3f101f00287eea1571a4e383fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231d42e67f3aa55ba46d1523327e393109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842022d566f60f83ee1ad6ab843c937110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce408f8c197ddaf199b8f0e6713ec9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ecaf1a9b4e7aaad7486da74c705a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74c9f0b309035c158c11c426f8004113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0afa1d820a79afee93a1a830abbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247f171fa50ba6c24aaaa087ba5f96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2397193de1ae2601a959980c4e618f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e92461091766c9c5edb23bd9aed898117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddbfe540264b44629a4051f8f8bd6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db7592ff010eac040da1caa24ef9ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617115c674586d4a7be9d3a30868196c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477357a58d80fe241ff0a09b32997f01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50caba1c241aaa90ab7d8b7043107ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259d322dbf3426468529b0dd7d5e6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34eb9bb17885178bcd28009570b031124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf8146597505ff1fdd0968ae8c884125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d657b8ba6ad051eacec6ccfa1e2b6ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d8eb295aca3cc15bb84f2042467e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95115741a96739831370e082a295e0e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907470d265bf4e8a6d415b94ce5fac10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52684ad59bf45bc99fa06d0147741c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bbb916d2e6ac9e99e3e1422b79b5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55163e085448b29edd59688b6d71e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78acb5204be6122a2336ebfcf0c026133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24707dd18a3daa43ea6a303db38166a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27aab1f6d21a80bd7e77364eaccb1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7310d5b86617851657f5a78e29ed22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5c73fe5633f6ba67b5389ee22613d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b5d8ed62028ca1913696bdd82808138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849225545bf3d7b6a0aef3ca99931ca0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268d59145e6c12157a997a9e5c5720140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70850ac2c473bd97bbe862ca0fefd78c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a7edb13e13a457f85d419e4466d25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e8b889f103659bcd61ab3a5949680143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ec3d1b9dfaacacc8ae3a867e8517144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d01c3d73f193259ebfc756b5065d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb4530bdd5bbd5a0e26262ab35337146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cda7252f126f081b5ad1bb88fba23d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c430af9ac76c28b0ff86d26e1f648f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117584eb0413c6754b6fe5c45031832c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b41e5a484b5804dc8206e91e36dd01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd6f04b7d35b991e7328a3ebd0e3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44df6584fa7c7965841a5430eb50647152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745dc4313758316f2922556f510d02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0ffcea4183a6de805e4b87f788a2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b5b4644ee325d060373d67a491110155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dbdcb2c67a2822fa028a8bef34480156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c330b9fb99bb034b6efab23aec664b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ca8ff59a1adef6bc150e52d9a695158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e3246d4a3f63c18148ce113cdfe8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade076a72f170ba2dccd80b2bef46b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484d5794fa9dc2dc39ae2bbd7e6b1d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80aa1388c1fbde0ea7c72731bd6d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45683f96c72d371bcc7705ebebc45a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb98b6a66db94ff90b6201e596464164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5945e037c09b3dfc0b84a5260c60975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88335d89f3d0238644c35109d8d2902166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba55a344cc0603b539366b0684993167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8259fb5cb9143f48f7146d4d2850168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b415d038373d843f9eb9ebc0b22c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332a99c8934194eacbd6604704d616170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ef0b35a5e253ad20dcdc58d935b6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a331f779c552b4c773d4855d9c95ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777ddac6d6e80b3dc1be78ff2dfb689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ca88ab7a653a72d9571c95b7c7ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44764c18fcc0e793a19638712728c63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fd43a9921c865d8d14569a148f2f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3343b69c5b4a7073bdbdb92c18b59a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa61aeebd2cfb75a302e2c7dd3a034f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6dae64caaf21255facb2d26a3001179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15b75900aa53e30df4501e27208af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af8486b00905a31046227189aedc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3906f7ee9002076a1eba9bcb50c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d687cf9a65291259c72cfdbb967e37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f01a9d8cbda327b2e9164a0867ef4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c680ce66fff8bcb764d5a2328b71645185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137925cae19a64e0e768d80b43958cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151f047e0cd18d42039efdd3fda7cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af35c75828ab3027f4b82dbe60933188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1751e9e5ba7ea974a99b846ed78409189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3984a24fe2c6ede1dc15e156f598863190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe20567e522e1714e7a89292cd6773191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974971c59108add27b345028e186e23f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615f177c92962434f06c869e4df784193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ec07cfbf58b4f4e2698cb40857e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3987ed14fbf94bc72055b39e3ec7adf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57632b2ac0145852f3af201a6f5e22fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9c9cd1c1d6f614bc5636bfb20a12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0001c4bac079f799093fdee47495f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2fe027f1c8f9c78e41c0c04c65da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f8de92589d9619c43c2d303963bcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2612ae275e14fd5a8b0178c0ed04b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac17aeda083b429a9478b420ececbe5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205a1ef0a82884fee7a19119028d87e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce78b634f85539bf7ffce9658cd3e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf053456d57d8ab5aad26bc502f8625205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a03522fb680b290304ef5acb64caa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c23e2ab7abd7240f6806a75657c73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493b3807ac7c5f09a367e2b28cceca5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8d23a8f258cc0512f565c78b66c8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09487bd738e0d2a3a5f9fa9b8038bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e3021e2c90a69f812eb2a3f0e46d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef63fed346be9864efc3ceb00c43838212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51b87e2bfce3336329077815efc810213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659648cfae3ae2dd54842f666fcae43d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b5a81b44cf30cb22348233c8c6ac7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3730e5c60026f3ccd001c51081e95b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de1b84db9b1671b23f231f83a59d98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cdf75725ec1fa3f463d60b9c6d7b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ef1c0e816a13f0ec910e4ebcc130219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d465ffd3c9f0a6097c1a3601f931f3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce954cd34d9e57d313b9870551d26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a785c13e6a17dc9ec3e12623281645d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b2832351f2b1653d40ca2b1b435a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab035a907a4aa3dfb04199693d14cd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e26ceda5a644811937113c031cfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49106a07e969908a5c11809d6b33c71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b0801311db434b9867feee172b52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6166dad5df8a0f56fc95165ea7ce06a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3c95a15380b2d82754241ec2a52e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c3dc16eade247a542b58fe5f444f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3aa7321c2c8ea9cedeaae8fdb65e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434568e99fdf2777fee087679c9de1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213074973d76c9c9e30d44ff058faf83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6b0711ce561fae0708c1d0dfc5bde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b7d6c6b2e1ceab2cc7dfe19d0da8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c879cac1a5f0912adfae2abfffc5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60e40220cf0ab79f04c69267d14e0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0f00386a10f327b4787bd7c29641f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1d6493178941792587dc643c55a4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa3c03f020d7b05b8f302eccc03957240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d3970fb9f26a401d1340df936c06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7115c8116fe2ebe4fa045d15c5ca9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0921e8d71dd4a7f8df5967919ad42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f0615ce328252436d66f24e1a2bfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b1090114e72a8a88df89c6ced8c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced71a16af73aa1285010b08c996e57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5418c53176f3ed1e1f3033b6f2952a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a539c5cbf4833ca06cf7a2ec371f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f6864f6f3891ab049d394eb95e0ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a46d8d0c06df2b2633424c6d8fc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c173e81d35cd9c0bdc663305c2512d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c7a16766c43aecf52cf06852aa9a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1ef1a7777de35a0307845a0961006253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d576277b09b72f7e9df91fa6f7ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88778d2f934c232a67e135cdd986a85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176816ec911b0a9855b11e774a2b213d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d90a607f26efb0c310faf252381d36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f21a43c855dbacfe40431ae3c31b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a072d57988832defac033815c5e75a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2538d4b5854d75a9a64bbc956ea945260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e9e08baac12dbb8509b572f0ba263261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b710fcea8c41cc93e0687c2cc32c551262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5712bfc90cbf53bbc847d33554c88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a7f7d2f3bb74b6df37b4c55726c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c3907e7df21293b0ad03c65d20db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558387a3cbe0064391ad900ecdf90d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f46d298f91415907b9e7c74a84095267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d2aeeda4b7b7fdcaeb6a9d19908a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e12912a4f6145a83442bde33e9b1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac90e6c25d3bf2d659ed4f46a5abba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd4179e32bcfe13263c7d7ff2a0941271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4e10fbcba8b4d7a7ed9180a8c1c2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9390102f4d45a5e494102c348b950c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da297fe4ca02a5072c23de313605bc5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7a273512460bd3be8dc66b3ede28a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38111cf178050d9323b4c2194750b7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae64b157d453babba8ff06cb0d32d3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8530a122f5ba07d4cc5ed181dc84035278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a288c764a1feef3cb228f067994e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d77d8082652b8c89e09f4688b7911280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8587197aa975c21ec91efc032836ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e784f1945a7831112309e8946ccae6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e8f5725f0dfeff69fd9d10129b47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697930e4562c7bfab0894538b7838fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431267d2fb3a750f2b34013889d1841285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3c2341d701094e5957ebe45094a20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407b8c66a2e23fc7f83e4b1c2719cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b19cd289ac7846c6fe35d81a6f4e41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44df150698903e06467a1c717dbff3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325097dfa22501ad8e6772bcb98cb60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c12e9414af089cde618ac53c6e753291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf26e4126772e0c6e70872e6e08da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df883eae06c25c11952ae34b42f99d40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0923c31d091fb8cc3588b05b6eb1ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac5fccd67496fde63db0f8f2b0c90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844332c6ff130c88aa8bea226526610296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd91621a65b64bb5b11a9b9f283a36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33e4f0d4599e78463acc2ae09d657298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77740a8624ef773fd2b906586179f0bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3cb4c00b5ae889c0d55b13e2f6d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85705fc5927deb6eda1797a1213bf08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e5e07250168185aaaf447efe2a9ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeda83dcc8bb1808d998530e31a254303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acdeed301049d7b118e65cc2424300304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b32c41966a8f2874becf90543b65c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb691e7bba0350638521f1def65d20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ac337c9e33692c64a9286b94d281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e1054747d35fb4bc1a3c25f53ca47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d47da663604c9bd8c673e38965d593309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d35aba8382217b71c7dd6b794788d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed22df9bdc6c2ffee880294bf8d9bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4f0691120cf2d02590983844e6ffc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f12b9de1007070404920ddaed4e66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eaaaa99c83df5dececa8146efa095314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2138b861eb05a8c8a92781f2d46f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01f1b2d7ae26bc38ca2a83fdb101f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f073b2ef8b19f111a549774198c397317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf4ef6aa87ee382b666c7c9479f8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97c9ef6757123dcf4b69e2b4eb18f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a2b1cd1412cbc38c2816e6f24452320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89818cf65795ef95ff02b150e9d4af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82834e70f49572c6b6f1d5e5278c908322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ebedf313da631b43ce2911dd3180323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abbc57d2b4cd2efcb49b2695f43c89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaa88cb057778754dfd4288acee6cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a762846066a44c33a19647d13e8affa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f65074bebf977b6af6aa8dc266a83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cfb6534be37517404d3e4f40c5f68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b389d71da40d515c1da89c23cfff03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2385391d0e0e3b25649781e67aef8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81489b3e7c64630ab5e4d364ba65eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296508bff9bf9e5969bcc4c74aa4201332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c4615293ca0b822f9967abc9f643b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6feb220971efef8748aeb35cdbfa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f33d85069bab6f48bd3c4abc631fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b05057322ea7e29ac4c6630f7b9119336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a321ce175208649317d1819022c60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8be39cbc869a9b882f98849bebf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d3bf9674edb08416ea1d0cc1b50e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d509fafe4e1fde3f4f67e321bd882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957826f81064f5c3d94065d5915ec498341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad586178ed677cacf8e04259af295342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52971fe0b3256c4bcf390ceb76a54913343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bfe55e4ee262cc10db6398a1d4133344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8c5c29f9164c0b6e2a7e9fed0dc59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc931cb668f0a7339b003e62c7928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e908c651018e478431104524bf23182347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5c098174ca03881aac7ff719ef8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51604a1aae34e0048316232b0698e7c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0635120cdec4b0af7cdf9f78ec6b82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de58b4fe3c34daae4181ab0bac1e24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91599e2c1f338f069b755c0dd26a33f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e1cc04d0dfc0152d5bf9cdce38a3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46054b5567d86b07f4871468dd412609354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e990e27a40faa42390f72f61f00d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3fb3b6b6a6e0063df945ef3f39ef5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9655558bd3888f39a85892824a07a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa50830ff9ce21c8ad867d2d444fd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c7c02986c51949aac71214a66a88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ffc7f02ec392cedd9a634548f0607360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf148dab5818d51de8bd8cc07e5865361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4234ed895265e711c9229112989d94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b28b31be165636ff69ff5d9f1145b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c2361b98f1943be169af681a73e3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b47183156ae4915f79ed8690dc9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3addebf13948946bd843a42bcc0802366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18d26108e29677aa28f00c6a0ee344367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9312f0d7f8883faec04935be3880c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daaa6c1fa6225251956328d0b3a2a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d980e3b23526b06529210e4821ca31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e51730c3193021b7098746643a170371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28db5d891f2a41b54e77c6e41161059372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca5ddef6012e4449d998ef419c6768373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ad214b1e994fb0eb61ee6df33110374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee44437f052983f5eb2fc469f912be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31006956c7e229634db2e344d07c5790376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd665aea5b3573c872a0f552acb45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932efdbb75eed0ee93b854a643efb1a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453207f922bf2711c32547224252d15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e49dda579a86052f234908b7d2736f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c33d17fbcc87ca259330e787333f7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29a1415be649fae9346ca185d32eb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e69be3934a814138931f103992527383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749a3f58a585bb1358765ae3c30f1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dbc5b4d5a30cfb4c40a3f4c395a49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0bcd13b92ae95fde4b5d4661de60f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f3d6346ffed0f9df15b55dd87408387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7527ae031c899759666f2bd4a477ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeabbcbf74cbe367a050dc3b6684393389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1dd69c214a0018932d66a6714369390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05e5d23e2e80ca1c90d9445a99d03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332eaa422af4eeaa0d6762f34407d31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1648470943857fedf0541d4208e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49eb3b1ad016184eaa12c63a8b0911394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0dcb398bfe0f5bdc4e4cce4904fc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b956c909a055a59ed5715e66d45e040396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1640e9b084fc32b2e2195f6b7f5ef2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce29c538770c5fe4dc55a5f9b5adcf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c3822a31dc7ba7017e56cd02d6db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebf2c238e90566ba9c692f71f195e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485283567cc2dec97d2089fd70488e0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10d1b7926de39ab09c029861a1b69f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4fee03f8c413b0ba8e6f9e1ba0612403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74055e4166044b6ba85dd3efd48d2cb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765937446e52fa541626faca090ec188405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1c6b68e4e9efa3383bd7619a0f07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9822fa1474a4a632fb89c12bbd8b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a773fdee4297991485443a37dc91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7692b2ae74b4fdfa247e04a8555b127409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0bd14679b74ecfedcf43010a44d73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7c4bc9bad96f0e453640c8b1ac778411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c592737b7614db5c36e94562949bb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b2383c0c7fb423ee3b4f7683b1be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a54504412a2c661c18d6a328724c6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9e730c4fd84b95729b937cced3c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e16502c4cc47a412996f2d3e725702416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ad0430b5526e481e86b91db78ba2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f9bc0487be06171e6252467f7165418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4fc59f54de8dd8cbb29ed493cf22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f03fb5f2449f7c9b40426de9e603420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa46e9c7e681eaee19da07e8b86879421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e85f538b7abb15836ddf29234bc11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df9f9ebcf9dcf2e9611cb85c7ac0e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50b794331c3a49c42acb2c9083d75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ebb9452a0f334c015c0076f12e31e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4169dd188d4e8283724b37c48bffe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea2ed82cf9b822d9f2a570352d876a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e6db383b073195668f0458644333c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d13ae240304d215312a5ef45e2460429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdce766923bd1527424e5589a4e9689430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f4e275d4b387292ea352dbaaeb56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c698775ab06c624170fbe7cd66b56c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a15640f578058926be1d88ae7a7b46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b36c8fa0584a503ea409107c73ea8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ebb9bda2313555624dc8c02873aa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b649cbc25574276bebc3aad2919964436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92cddd24672f244df187f9251bd9c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30535d62571bb53b3a8950add8ec7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a98849aa6fb42655364bec0c10687439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23a6ee1bcdfdd2bb98d45de5adfbc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243605c5115157bc897916b835cfd131441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8dea8c1affd78825c584a06f8187d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a707af43644039f6379d91f99935d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500e6265316b092685282193df4d90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097a2113a40d4f94dddc8ac4ff73dd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e4324e6381e3cc19872794c64dfe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff45af57747752a0ca5259671bf4b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8bb00b7d477746a280589842cd5f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68939fea72d2db1e887f158c050d5d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d4d271122673e19bb00fa336971cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8c08f71c7fa00d760df7ee30452a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0a8296d88211e2eb76ab261707b4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3b88f13498b9333813523da3a6fcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b82b89feccd584b8904e181079329c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8caf26bc8ef430e56834e33fd9c95e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7aabd014ac8ed2ed440f1e625e5e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335feacd392ab79cb4fb820e3c1080457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63921e6b127a67923baab587bb3f894f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111e70ffc7bba055cbcd131af72e8fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d52acb22747c1732a687323d4efca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc154749d92504530d99da624ce8a61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822f57b369d3504d56073e560093644462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab2fdc59519c883cf5999576c47a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385bb822b5d378af6698c23c14a157464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55405b1779c790ad3ba8a80688f632465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a7c0f5332b93c7d9b0ac2726dcea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71bb7e2161dc50c1df8724e757ecb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77633be62cecf76716246ec03a7fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb9c9b1a68631516f42bde66ac0283469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5674ae852ff4bec6e9da07f805abb2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367331263c960d268d61e4fc6215519471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2b10a8d0537a701e9818aa05cc7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb09f7f006eabf92f4981a664c29ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9fef36465a35b35b57df04f9e27a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50402075ee7bd4eb1b6e66c0ed028fd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc516eb9693749ff16d4bef109a19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b371ee4540ad94deaf56dfb7060d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c6a2a61f23217d23ed453577f8efa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d4f944231bd5d288a034a26fbbcd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0af81d9d21eefa327e8b937720ef6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016a37e29a3dd4282064fa74a3ab3b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021f80f62b94d64e2fd87d49231181d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7633c4cadbb9339f7d4a59d4ba0037483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d04c42a20796ef6aa7d122d2e995484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ead59bb1715d32dfb0efb2df738a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca9d0289fa759b51a7ecbfa6def3ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51c0588a40d327169d266ccef1816487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af4dfa9c00bdd95d234a9bbd59c9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e04acd5b98776ae50bd56c2298cf7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06db6877ea3fbbc47f1b01231de77fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb7eab2cffc25b675c2614edfcea6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77964cf97466258bf3d088c5f6cc5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f3e649b67006a0b2f726fc81988b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e9adbfd8a7fb80e8fd23e998a442f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de0fd2d4285bf91e0023729d8f7048495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b789b56e83ee200c137bd32cc1b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1050d2d20b30a9a8830f49c6ebf518497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b93c8a9e88ebe23cae8a0590b4158498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec9806918b681ad7d3426ae1c6537499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cbf2e0aa8fb2da8702298ecb628e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537ff0cc9309fd88de33f979f986a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b4bcc57a46569199b0001967b2668502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ddc07173f159a7411444d0171a4dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025dfa4144596edb976fe6c9ee527a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db1b7f1ad9166ffa3c38fc2d345d3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f70dbcefa73a1ebb0984fe6d87abeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b24cc7a059d6f15b61d2a58edbed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b816335cd96236311cda49eb5d742a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d5f9529eba64d8cd5e4944895d1ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982e9657ceeae493df166702bd415dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86adc8a0bbe4bbbc9dcb81ce812804511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4dbaa07636eda165a9a28731d1fad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832973bc5b78efe2a34033efef19c547513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c16ec3ee075dab40488bc2a0845b72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6984377c82218973ed3af75fc297515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff86c5584bd0f1afa53693f41b21585516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9a2dc0142b471d1951a0bd4749a2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459497ddb5cb33b6a486da56fa161fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f52eac7a95bb7909abe1ef5404d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99773c08cc0b572d7df98f72e4791a43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96017b647649bd6ff68e093de267c7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8e42bb4ba59461ebd3a122d62f03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfeb119e2f9d0fa6d2a6f7703b207d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ceac1fa6b812989c917505cca4cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e49cec65bc0a2393978f3d207029525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab4633416b86da0a14dbb3e9b5f4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0e877315c436b7c1f013ef8b0b9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24462ab80368b954de48e61c3d2f4ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53602c3bd0b26351e0e348b6dab56023529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7bf8db02d277fea23bfb40844afa7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a590b0d0d9baa7f8d57d5705df2ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be9d408664036602fd3a9e37dd89d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87348f3321ca505364681cc10f9afe03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289244786a9ee5a518d50b2d0a6d5ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6507e35bca590fda775c3d5617e2e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a98cf95b0315dc3dca24fa4ad6864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2e9842635164ebd29cee660d40062537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797e13342f4209bdd816554db4ca86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109522d463b0c2dedfeff724886ec17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b702a47a383035dd0e0cb0314471428540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb2439dc91c7fd1aa9a6fb607dda6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539561964d8837ef1098204c0423a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef683382b23a08bff19f36f8a5eec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107589ac2a4b0068d39025647410ad0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e1cb95fcca98f9e12fd20b2fda7e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cc4ce5526da5466ca710cd6180eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74311d3fb33c9de5233c6ce606ad54a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22836df006f38cc651e2cda20302c535548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f9ee939a6bd3c496859d7f77ad61a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938dc88b6c454b5a17e0f6532cf5b80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc7303fa78308d214d5c0f4b64adcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffccb4b76dd960722913840745a808e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f2b9048ec0292b7344f8b4326375c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfec34bfdcb7d52047893bd028b5fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d4064581f65f32d4c64f7acd6f8f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acf1654861ec03bcef892c8a71840e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b886b6702b76a84c98a24493413d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120859aeea4e368aca2162110e86678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6e3b0073fc402be52c75cf59c835559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae0254d0ac365d68eb67daa7561ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a65d5398127050e0a43deca8d6e4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd3b1767922c1cd6bce620853fdc3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba1eaa915345722b48990dff86730563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d94c04d175743469d4d94c48ce0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77efd76879fb29c252d84fa2d44395565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7399dac0f5963122dd4f6ce12254f9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a0a5e4b978eb722aafd612304b56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e89c9d341d78a27268d55607bb720568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec8d226c0db9e545e7dcf55e69cac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ddc887a892a4542590ba2559259ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5d3877efe2dc820d03c1a291a53f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b171979307de9338e90786ea68c5939572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644660b07fb00a61cfb72b994fc235573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d371076aae26ffab2645d22bfe0e23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1cd61757f73865a9e3b8efac0cc9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b017329d69e73d57e7070606cd3c7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d4d52ca03b6198f28fc04f5a6a7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8cc4838f71128a81065dc6dbb245c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39aa25918b158af0217e14dad763b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a76d0ed01826f84016c888d6b45ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cbd1ee39170b2a6761a0c72ded512581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3a5c0ee8fd7d26b3a0dac264e7732582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac4f0df7f7591aca33eb0aae8f6489583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c54f609cfa078eb37fed0e4991f51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234e76f6e635370981c50d337e3434585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51061056e6a5cba73d956ac973ac954586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1fda3ea24c0852b04848c5f47901d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b3f80f1b8e1e607d8125045344725588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874d5f5b8c963465864d2cec7b5d76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac82244e2ce64297990e5d5acc1fbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c70924ede9a079f46e8eeecad5a16f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f48654a11e58e6f0458fbbec4902e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d425f57ea79414297045f211aee46a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7a80467ebbb43ae97b8553799e39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063200d47b57e4ca3df9910e1e983189595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e302bae52a55696072d82cebde4b75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a002eba40acc4d106e2f62d46330f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78ff8ac6183a587af50464340ef114598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd27615a248110d78881ecc727184599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b1ce50a1840749c65cc035ea14f6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99fc442d9423f1c674d8860e1a2cb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe6cf714aa05e3bb995703eb8270d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51ee828f6e3b6830bf58bacb3d529603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af277e3033252a0d03027f85e78f41a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2063dfea25daa188cb74a7a013a98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c8fd9f9851c9b757b812e21a508b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a83c79cd90490841f1b2bacd91c803607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ba28877c0bc8c05adb90c272840e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ac2184a694246c1260cecd8f89c48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5376a241a66bc6d8655bc55db3ae55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ddc5b2e1d92cb303a83d2b09427da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa981354c291f1822e7acee62d3292f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea380e16f1843e27e2564f2a9aa392613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6ddb230500d194a98b7447f142db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d305c16564e3c6995ed3502248e9af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c33ac76de94d66b81bfb370fc21abf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979c3be03a41addd222ab793a4fdd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca870f7bb87c2ea16ee770272f0309618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459203b6e87a8cd10acb8cd788779020619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f089d4739f0275f7eab73c2a97ac8ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2284e4def26311c70605395194995621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf04390e7ce9bb2fdad42b9aebb646622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02b0defea596394d4dc21440bf0eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04132150730876cc89d701e62462d585624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c9e193ed016b1ad330652f9e6ec6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c39e3a9b14b816587e5bdd20123138626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad01c38358dc1cf7eb6eb6a468c2d9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b0bced3f01d44b09a592ce0c58a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb1ba16602647cf8915a2bad403be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a499f9ab83c6967a63cfe4c2743fa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f78ee5c0272f5d38a6bcab10c83f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d8a77f16161e3be7a9fdcaef97cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f65240a1727784a4759cf52a832e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4894a7af04c7f95d81c100d0d1d77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f895f1ce6b34530b9a9feff63f87f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06ac326431120127872b414a3093c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af62d42e632fad4f1f51cf79a0fcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1af1ea2ee18db712e1f6140c5121638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1056922d651e201857323c1684ef1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f336bf7a8ebeeea019238e4006e4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4f61b9ceb96e607e7eebfdf29fea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85aff198e6c336c43b6af30f28337f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1290d7c477282b59117e164f7983a82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398510798d86a511d978335084b15b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263fe9aceb7dc69c09754c4f84c43b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f93224cc1793911e51767cf599e43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ca24525a039743a3b8b2feeca848647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff72aa95ccac95e4c4669ad34c74ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe626e668aa3bbf2a0568d0b1027fd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f88d37522d40e1ace942d24f63089650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0028c180ecb279d4d3d957d97b2b9af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1caab6d089cda57e890738dc73a94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b315ce8ebf5786ea0b7e885a5af47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c4f2ef09e8d76c2d6e50e0821b4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba1ad63c30f6e8c84bddd3ced17deb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a5bc94dc1f7946377e09ab2219939656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3995f84f9beceefeadddf74b18a358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183952e64cafa7ea90b5a3974d6758658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45eef4af8d6d5682940d92f600e9a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b9b870cb9e62a76888761faff5f82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1298bbe7b63f640e39be35e785267661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b6b9626a85a831e5861465a8e4399662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93dd60d7da3e8942103663a176a399663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72833b703d95d5f424f59955a7f26b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031de7512b68e68a8481033ec93d6cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78233639b318021e14e8574d22fd5be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d86ec1a5f5f3d007914ade2b7aff89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc47d38d362cfadb9a5c32ee725893d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a891c16a6dd2090fc779f35dbb9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d21ac7061767f38a5f22c34c1fed26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf5081a95493c5e496c582abc90455671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce620d4b17104f258a97f7c9d16534e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbfa8a36b42ef239b387abe021f45e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf0bd94b218cb3a51c21a92a67453674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e7b28f44db3b36399bcea861b9981675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e5265fc0bd5eb74eacd3ac86f4d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b402838f196cdc6c24719c72685e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af203c3072b35d17895304f7a4615678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fca2ac86295f477a1508a10e266b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cf3071b45732ed439e6e73087648f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88649d9aef942523e46ec2d4dd516b21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c881186bfce12d042badc5865035c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0aa3d13c9b6815909662bec2ac3af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a82ef25eba96af90d05d5e202015684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab30eee1cc935b63cedaa46867fb547685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799baa94a5fc9386828578739dbd5ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42edffd3f2d460611904846e20b39bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2716508a272a403be2e2710c82e455688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afc442c6beb2eed2749a8045709a46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242228985e7b92da3fec799ec29c4dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0153465e5e1672cc9c5bc710ecb02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721f82bb43dd9c68c30ea318a06b9b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904c4ca04b706a491dfda5f5f38faf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f18552e06d94a6297d3615517966a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0bfdfdebd17572c5152143410e00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a45bfd3c4c7fbcf370699a67ad854696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b286b9cd383aa299c66360cd0873c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54aa294b9f07f6e2167ca2c8b98d5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62acaf7aa1d0fff8ee79654fbdf00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27cf7f704509b4382e32af0315e98c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f96d4d1b4ec214cd43e3836daa49f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a9c1ab06d1557f27682757b21660702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca483f601412e9051e08a3a38a1a667703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3790c373d97d9246e10ca8c2f6d6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607d2acc3dd9e144e3ac2b31a564165705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5906ab6b712bcf4291f3c57574be1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a553cf208bc4a58fb552fdce5f656707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b332a061eed488f26df5a406d22d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa309ca3a97c58f11fb4d840d0419d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068217068e8a9289ba2aa35c4606741710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34c34edf70fc57595c863ec6da19a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea22f29e0e39f5064f2051f574578c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df937066f8e092ec158e5e7751feb36d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bebc53d03b166840b9a0c85afc4b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50515f1db4370e206596824bb5a2235715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d78f850feecb322429ac91cfb4085b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31f48f8f4fb980c3dddd579ece3b84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a175f34d15bffddc7d057a54d093d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21831f343b4ade13963d1c2ee4fbde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0354bb273433dee36b799262a2f8c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e74ffaf989c940250b1045cf8e815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019e32563bc106a1e27c5c1e6aa47b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd4f90082fa750d37f16e42cd9e1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857812acddac01047e1de6bba83b0a3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805daeff6488573b90716fcdb34d0e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b379dc64ad88a15536737852365935726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a0ecbad2ca8105b36e371dc8d603e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efd32bb26d820b0f35d83ac370933728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e008d0b809e60d8fcfdaf6f2c099b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679fdde1d0e02bdeaf385cdfd6cb70d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a5ba8b48be06190d81af79ef3711731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab149808617ce2bff625ae3674224b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7da526b4054bc615a89c4bea9a697733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a8239f6976505daa52b193d4fe5ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef35d249bcdba605ebfe6da3e6520d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b34a59fbde608516eabf7ab5ae0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1deeed1f41cdc6515c1da4417e3d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafbf244d5cc56414ba1d1a78555204738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb0177b15a32ed3796010401484c4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321a5936abf25384025f343ee5fd23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d5178ea23757cbd0fbf5a63262f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6380e1e31e3c3ca49c5d672ce082a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836991204ea9975a667269fd1761f1ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299cf8ad64340631263b87de7ffe45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777557801dafe8d35e02514d82f8d899745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf1f3769c963b1c72c6329e71b0b41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7dba53542fc3481b46e50c8682b14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84cd4502847b70279f768ac122cda3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e2b231e72801de9ff62b44b619af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b3506cfd1f88e5785bc4ca455603750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742da9a97659a95f68dab362daf29ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b132ebc1a59ca80802e4b0ccd4e7b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b544f13b04339f6715df5fd345760753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edbeca8a52210ded12feec872f876a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311dfc31f2fa20c49ff3a8763d8abff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a87d987bd83ab0d3b4518b369a150756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39110bdab5285a30dc323c128cce3503757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d388036df20efde35da813aa7d127758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b65cc64d09a2141a7bd34d3df173be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d17ff144d04a9fcfd8d36084b06e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a124273019b71ae2ef9e674f1faa7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0991c454bf7849ac8adc38781e4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769de0a3098e525ca7ff7e08420eed4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be647bcaee42c725d6f67cf9d6893526764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb034141032e43cbc281941a51639f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cc878356d7fbeafd897c0bbd44cd0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee140dbfa9820f0f7cbdeb8f4b051767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c92760076f600621859ebd8e8def6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e22e04bbe29404e311bf72b8da452769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b69a21380b5038ebad754ac2c4f23770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1896ef9f9e5eb7ac9471be56167614b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df5f1fe953f1531b5ae93ed74bbc8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3b304205875ba36984c7c9eca1781773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c07bf0807601ac01e5a47c00eb93774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0900fb9f7b528a3d33574a8c4844da775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038b7e88ddfd10a0df2eda8ceb8f60b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9139758d3f9698967b2516dc800fa7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bce190ed57a38f4240842c8133cea3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d56873670120ef01629a9b621f040779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0687a3df0dfd183c39b34046c96d3b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3af83172fa2f26f728fa1c06a6e42b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a69c2a8244dcb90b1c24d00cc5ed75782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50955ba337f6147dd24cf9f223cfb1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297551701f1e43329f577fd3722294ed784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75701383cb89c7c2dd943b811eed94f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803bda14081ab4c97c7e282b751d8a1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa7d39422947f59bac83d397bb6a5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f603658a83fff052725acd108fc98788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93410efab7bb2447e0abedf76598e7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f18675edc5d6d2f0433201189c28790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94863d55065fbb339f3314f7675e1448791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a951fcdda13ef17c783a393b205ca6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296c981e3e2080482618a54dcbd81c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629d37a25d700d196c2fd7423bb9d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920297d19e36ed65ca4a7d0ee10e1cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a44c1550626b2ed080a7ba72dffe4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199b8d44ff7d6a8cdeebe39901a2976797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a612d14bca540d09ff1c0f3983b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283dcd420cee410b26b30cbb93145b7799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184c243dea7f958d3f5856e1084c221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515e14b7e3a1b2eb269b1ad19020d042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f360610b460f5410bc7e22045f7773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da85796a4d1e5733b54de5e0e9b16a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed076a2637999d0dd197615d73c8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdfc4d6b6bdf949267a6c168bba1cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b3d55c79d0ea919c2eab12c961577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875f682df4752098a9152fcf6ed25838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86795dc460c4c4b5e274774069e71cf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25b161aebf0c7cc3693547999cbf4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5bd3ee7c262432f9bf9dfd1642d5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c62fd09483d86e8f65f7d8205636012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61701358911f7459fc465cdcf586fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87f0211139b09ec488767b1730a25814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca423adb6de6ee4ddd6931f7672b3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7822da30bee86a3865034aec4521b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258926772d090316814d9b0e0c6cb5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee924df6f364dbed62030e58afd08018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74dc83fe3b29d62033ce335c5230af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356926ee3a6190ff62e785b3dc2c8a0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873953ced8af4c06684dade6d69f01d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a445bedd98df03ea3f072e46e0d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c8bfb0b86331ef84abc3e512a4ce323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b396c4b61d0a8d7a4de6622bce59424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc2f1954393e1acc8ad95d58c1b9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07659e38a4b37523ab98e53b47d9f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dab640b50745a5c3db375f555888b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db0238f4f3636975ab7edd4205d6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ef395a65cab2a9bedf0de4750e9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90599133fe5abe54c4a4eaabf5a03dcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cfd7e082bfd9f281c6b6289e4757b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7342911e1c4a18e5f165a81c8f1d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359583715ed157c325a5dfe568182f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc8956f49b614904f861979097e56334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec34ffca66e1b42995ef912ba236c9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa47d61dc13e777dce8b44cb1bc2f6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff3f68abbae00944da918c5ef810aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a3efce31471ffc1299aeef3bfb08738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a7f37540b9444bc79ed2ef22fe74a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62d8cffd9837addad7e2b4090fb4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1b1b10dea5555a176f695262c1bfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0448ff0c191584e950370e6108d8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638f18c661f1c471e1b1639125e6f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838be0e4c01ab739853b250b33460e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221174abf423739af76460e7d9bba145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f749e8b7e66decb0f432f6d720fdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b132bffaf0bfa48eb37f759557ff847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e9a74ae478b55a36ea3bb8fbf80248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed973de2251333e16e2c2217130012049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1817b7331733308ebc6766c2cb26e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10d2730da0122196c078bc708110c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b870700a2b4141f8d88cc39064caf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc55d7cd75604fd04a21fb955eb5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718cdc0c01b86c23d7aea48f1d701454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3b8ea47ddd8f91eb17718ad28e77955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d62c8a6637f900c75f7d67668ada356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3cb6ea7f3c2959dc6f6e5de1ade6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eed9a920fb6c12d589ad428c33b3bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83eb37987f69267bae236630b16c1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903b6e4438e520bd89050305274fcf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a66804414943750fada750fdf4d3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba739da75eb792e4f7c17a5725348162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00748d38352822841748f194274ae24b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b45486ce3776f62bc8f053878ced364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754228fc62b86fdd9b84d64a2e28b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caccfedfe13ac1f4f693126b3c0a2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb952292178c4e919d77d24957655667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689f9a8b045b9b0dcc8a5d99fe42a5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0631f8217f96d87282a3047f752bbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62b6cdce2614110c124dda6ea0d50c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740edf6352a4b894c803e5cddff881de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e79122214379334fa50a262102e8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0582010f4d9a942bf51bee7b910bad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b8c1c3e86f8f51c17f90de324204a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bcfc2ccd1ba34e583740a38ff642d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14f2151c4d39f446028c62d68122676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133eb0a00377d6382944210df3802577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d0cf154788a697ffaef0aa4ae1f7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ec15b739128e26f4685669a0fb5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58dc74afeb1c578812418cfb6806a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f55c7cbac596872ae3f10dfdda4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de9f3a93bcc31f672fdbda183a9b8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258d19ac29ee7c3490827aff01696783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967828a392a4c866de2129f2344bbfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229971c5c41faa127bf0a5658664a3ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245244d0acca794866a656f8f8b6d4db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e72372ae349c71c8c015d088ffa5f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b1f149a2d9d4a433487ca339926488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426191f4f24c4b453a2329d7ae783e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ad456a77aa46ea64cb3707cae09390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a45be6f8058f0af62999f3cb41eea491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea52d312a172b424da25fcaacdac6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d1c345e190fe4c29530aeb3354e2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3326824362fe95bf885ddee5954ee294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fa12865071e2da8c8b5ca0e8cc9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10fed7289ea035c4fa23be8648e8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c427348410a306f9e504fa1919e1ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e8bdcdf651127cab9a625c0178d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e7c9a196fe44ada85c33b13f585499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f800bcfcf79669a1a02e262bd70e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4402e380b32950ceec4e3976f816f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9edc66414c1cc75283895d3b1dc62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6450c59ccb34b36ecf2625c34573f4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490d09eea60d933400870460bd4ae6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b822bd1b51099e33085466061b5a29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebb5ace388e3fd3418d73818ef092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c9dc8b22dd7f4688af993f612042107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35734081a8fdaa33ad0df8f070494c70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7220d430120e9113f6bfa60b06c7613109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbea8ca083058017dd265436ddbbc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf93dc03c06d51449d07a62e572197111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945754188d4788d97c6e24eca5b0049f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f107351cf1bcfb15eaabfb7919ef2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b004c4932fc7963cc9889553e15e9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f777aa1f6f7128c32476021adf49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6b4537a1eedfdbeebc9d558d5dec8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf33819fb4a8d35393c8f5526c2141117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd495440f780b767594fa31b8a6d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8731cb0979da75886ac54cc53459b04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3edb5d3e23a97578d07d4ba096f0d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7954cff3c5f898dfd204d06e276b062121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0586bb693f7b94a1f1c0894cd2a207122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7adbf4c9c7f46d4c931df04ce401b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc43cf444202304e7a269b8fa0edbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3e8e79565462c7a711d139248ed6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb444efc875180f73f2af965e211d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f57a0aedbbb5e4cbfccc77cffca6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8245e34a36ed354bada8bcf634fc8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55627d35c297277f213626a0183b6be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc137105efc809999109b3b4208fe88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc781e74146015a0214a760e9160b74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4e5d25be9c76505e89f4d4ca80a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f1976b09da5b81628971286cacd81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dd504a8be22e6f73d06543770d57a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841d91feb0733f80a55692dc92c9804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6854b0a74e0420ac12db8b96a6e085136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33489d4048f3246bf97d34d2a6c1cc95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c7cd5643dc32886f44d7187ad5e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13300ff931ea00c55ee195c0417616e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff04e64858d7b92c3bd5207804fb6d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bfc2fee6003d02114438386aca32a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc9a413dc964395e13e808e507c41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4feb0c003b60ba3adc4e365da6ee4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8388676cc63be9b1c3b38dd77034144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28fe26de9b00d6bed28861d7784072145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c5fe85757d2ab939c7be8ee9584b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5912aa98136a310de96aa96dd4e579147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef138f142b22728238e539f3273f62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be08d506b9c933aaa5c24b5234fdfbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73642e877c80760fe357f579e5f553b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91054d98635f19fb9d11f3025b2e021151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbeabe46461f159b46ab029a7b7291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c61d7aa494c8f6cd62d03cbfe79a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219bd88d18a6634ca3d303e58ac37a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a128694b066100fd44a1bbcf883f66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e92750c3aadb1c27d726f0a415381156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6d162c3f82c27b8e269a4e042072d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd74cc96bbaf5b24f043699e74dae4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b3390435220c38354efc18eb5399159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff8b3df6ee0e37ba4a277f866af268160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a352630122da76d2397ec4d91bcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68493068951103ee93d728d7c96f20d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f22a30b9322e6881686c59d64a38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76668a50cefca369d7d14089da4c080b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80272caede91033dc9640327c89209ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7107d2a856c40be958b91214058e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ba791973bf1c3e94074d3877e808d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e0e42e45e540e2b8c5bab7514a3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dab9e20740fffa6f4675577fa62a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeec47a8bea793d6059d2c977c9f773170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344083078de82248bea11671564c563171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb68a80c627a2dc2c5be082a12453e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3a6d5015682c0cee1ab901abe8ade173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a331d9b9be3f88b93b2dfb601825b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650308154f6f266161f329d7d4efc98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180cab9adf14567e1a1eb2f208c370a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837488ad39701ef98a6924e40e8096177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f327963ac9c276dcbdb05b7c770a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b9cec10e0f8d4715473fae157fcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc346743c8d54ffeaf5c33186b2f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c522ebf0fdfad00dc9d440c29aeef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b27963f650c76c66bd708996c8c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7c7650a0f58a30643bba98f967ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936119d218170820a43ef987820c331d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c772e07f694eed8d32fc8cace3f77d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8a167b3d413fef204c3ad370f70cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2d9abe090438c702e33ee2bc5e90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f84d934be6d8ef5939f94a1873cf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02403d435cac7d20baf37c050504ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f035b6d83acd8cf3d64268e3c990e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7588725ad09d2da4bbc4068f2d1fcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40185fc1e8b7d1e870230af28850912192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a1ada7727f52d12902feea565cc94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944234b99d1f49afd1d87abdf919bcd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef69c9e4b4f4e6783556dc5a039f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce254fc8a361edf7f30ba9b59cc57b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b382e5becdd8def834592e54d23bdce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5720acae7232a73dbc15c436d14436198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759791c6552540ba4284ff8cd9e53c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574d34f41585faf3c643fa8163fef3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e2b61443d655aeb35ba88faedd55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9689dd393d21857d24d3122ad58dd08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e491c9557dbb6617a8fc897551223203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8a4184e5820553085f246b0794f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb0cc7f2a051dd599fdf7649ab8591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d641ea0fcf3bfc38f7becd035bb36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d606464704d25c1fc705487f1418f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb938d760a6bdbe247937e3d6137d2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461954ba386b4b80378c91df267f6e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c813663a98dc39f075215d164dc495210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b94de229e9d7d9ffec9351dce4adb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48749b420142440abc28c29919a1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fb16c64829c3114fa3aaa56f16fba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4c59fdc2e8e33d9be45981c10761f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f243b2e17cfde6d9bfc527e5a2081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a8645db8fecd412238af7f559f02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6536ebff25a7a91eec30c4cdbb3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b45db4c444c7466f85884f55cebc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421ef642103491b647c5457b6d44bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ebc862f914ca36954e46adfdc036b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b8cfe2c992579490a960cbd069660221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139441324aa1e33e3aea33146fd3cdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279de060aabc55f132d33ba413eb31ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022880756c9249c3888ddf193cd4025c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f347e22ea598aa7f77a0e3f94488225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0cf9d6651f48206d4c3880eb8eba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fa07960a503f0e19f0e23ec53661227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bb5d39fcb95e931cbd50f5175fb28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630a7b974594967399ca7cdbf023735229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f67db85d43c54c940b5a1c4c8e312a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b0340bf7c3af0e4031d01bfb4484231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20539b0993ac2582712ce9c939e6b7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85fcd12bb5ea2861559102878d2ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bdfa3a2797d9174b43ba5fe187f9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60acdfb6387de96815e91746822f8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142056f6e196e1ef2fd827eb6c962416236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c85ab399b2a04fd2bd967c8fec2cff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e643961362eb602a898563523d10844238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303da9701ea7875d7127024197abb2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566e733d56aa1dacd34cee633cf766240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d184b1b89008d39000a90591cd33f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629361c6ee6a5f1199252829fec3acef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc80e6015b58e8cc0518e379b5bb231243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746743b873c00b16f191e878642cebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b0cf950c7a59b4f86b04bc50f02a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e55aa04a396f23e20f392aa3116b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e0c26462f5f1c7f017fe5d2a57eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57075f7eaf7ce31f080f0bcf9c019e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304be5f048b33737ef458184dfe437249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef487e4b0ca413ee21a9803c9e87b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8933d737010b48608128e403e418a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fd1606ab2d84413026db62bbf9707252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456898b10eecaebf28f054e8097b53e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3fcf2de44b80ea268c99f7555615a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f208d33f358d57c42cb40e1d6508a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49ded4a6308a2736848914dc021bed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a430bf3730349eac1f4c293d9f9859257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b35a5b66ff5c09abc8296294bee84e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384e835fb9373cdda57c1197889d8bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f25362f438c004fdbbc845137d738260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309db32bfa7474e564332ad8c06134261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4258c43628724253a5ae4cc401ba44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44f1c27dcd8786f78030650b03c35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad153ecfaf09d38eb5b5a1509bb2216264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9556b04e1e526cfc61c8591f7b0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83027f161b83002d087feb903e28dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1914a42bd0631577caf1e2ce34032267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af965cb47cc5efac66f6fb03e7d10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b007ee2ee55f160b2d008d281bbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f0c0b238bf3e86bf2d94182d5a454270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a81e00bd389a62428210d8e1e17386271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874284fcd338af59b2f4867af33f6408272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dc15f6fda6cebde6188a7d9de0ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8272545261ef82e81da663edf8e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c959e8c9487d93a3f482bd5f1c864b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d160171f89d5a1b480ca65e6edf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a559ef082fe04c16651f74b12181277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73d9ad06debb8d5f83d18b65519b6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c941125c53491d6ad93ede2f74e74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5ba66d2a7a9228911d626034514c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9d1ea250d8270d30bb600ad869136281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc74da6b2b7759c1ffdf5af6527752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a6a51348d5adf0515e6803a7a1c84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad04402b1b98ebb1b931775a8cd2e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929dcd4f8f1f53cfc918b8cac929a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358ba7a8898a02f290802e73d4b7712286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d6947a196bc7e08d9eebf936bdb7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43e8c69e9e941bfd577b2a8f5c6b1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3fa546b3e2a234ea2df02dd52f1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5ce64284059c68be842eaa6457e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444b6baf25fe6be221f9961c5d4aa90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd840115a27b10636bc8f4ba67a10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6706b1c70a97272a8ff5a377ef596293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df151fdc99b6e5162bf1a6742736e0e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d8afb9d54d9e2fa254a90366f8466295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec3d83c263852cde61df270d6914af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74d1e8bbf373209947a5840f8a7eaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ce8182dde661563ca3b0fd127ceee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090e3a77336463f89569f84fccb8f05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8389e9451f4f1ba2abf42891172630300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e5781ca9dd88df2077216b8fba274301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3c18392f58dd6363f0fd67c92c075302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e513249c9fc913ab012dc07eb3f06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c260f74452230e710ee5461d6ba4fe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d42adf8ed823f59b973ce3e281d29f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd530820849a5cccedc392dac284a7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c756387df8202db56ab2357b39144307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8d92c8113a84cfae666a7b3b753c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7398a3bce98a29fbda057536d42b16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b070fd240e3370cbc02ab1aece057310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f64fd6003c56c774f38ab905b0931311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf260c71b0fed9abff860e825e4a7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35079d99ea503ace4e8b193ac50d44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179996a8f8baee12a5198393448b425d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586ef02c356a11a72e21d2866cbd5c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79aa5ad107f35351b0b91d60663b21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fd3a60811743758cafacf5cc7c5d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09ce0d8bdd1741e5ede66b712a676318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3ab1e9121f00f3fa18e333a2fd1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a772fca26d36e2182f2554b8ce3341320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006755283f01b490123ded47faa13c27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b9b79a472cf574d759cfa0dd10a70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319cc577e39441d5d0b5a63f8edef16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d783cbb359302c8f22998d0cf381b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599ca19634c9e1cb251f661e13917a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644995c10ab980750e11f196525b4de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61991239102e8826a3deae877c3affb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b8ebb8334f4982b77af85467f29d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2132bd1db60ee92b2e0b8502e158b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333ef2553482fff338a6c427a86ae40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926bc6a3ce397fcfa77db618cd8afca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c30c10444fcdf62dd3f2df29beb021332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8691b34f237abc9bfbf1bbcf19621e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60a34adf9defb1e376f6fdb7864d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010f93ed4e09eb3e768d79fe671a14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97261556df53c6ed58b0f37e56055f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f265f32b162ea59d4f75c31a53b3d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8533032b49a4292d30b42b86f65366338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910f65faa18625f215546a95f1fd76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b1ce0468f366844365f5c0a7f832340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32995e1bb4c95c30c36d7546f77d451a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d86e219bc953bcaf92d8670fb6877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b105e0269e0a547aeb33f126971735343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c617fdb2c25c1b878404072967a41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0861dcec3121d2b4016785993eaaa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91dcaf94e23c72970259f962941213346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1b7dfb999bb92d29c578e19399a93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6232f370d7d1da210ca06623c287348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083605a8c877b7f2b06b0807efc70cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2de0822ce076716e7d0e61fedce7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f6ac9e79b2eb0a517169b629bbeb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf3e966b46b77cb98d8c8250100b5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f08fe83f76944e03e2865f0dd111d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f6640fd2bf865b5e627d3e3f13074354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c493a69a39b496c0a115300771c6411355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761ef90ec1d5d17ed0ff35412a4d25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c26fb4d4a48f7b7c091e6eac4c9a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7eeb523896b0322df8e4910b99550358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216ee40f927ca9fefc927f9d0235f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2bb422676473ef5f481f4f064414360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941518b92243a864a10dd4968182084f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f97ae4df6aef2803661b6d89b781d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec2be14bdc73203d8e9b73d9e957a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b6fd4d411e69f0c24b1a1536048e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd9ddbcf0a99a966b928e68d63f262365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84d9a1d459fa33c68941193bc92002366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093081941d0f00672febcfcbec9305367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15256940e110b8134bc03e35a71821368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4707478664ac98296269c8c29b15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3c65669b4905972153cff3ca3ae5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd1b4cc997bf77b2ebe627c215c55a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e820a8af245fd4f59898affbc75fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac471aa5e8e17da769ddc52f57d92350373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1659b0309a7e570732d80a0c2e50dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ec9f3533d73779e8962bf70f48be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d118f6b5abde06347ef2c155645dffc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4315fa8f85fd6b4ebf5f8a05f0c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72003e2fa0784a5dfcae865fe16d60ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e91e05ecb327b63bf4cd061c00570379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675b5b7afd7c0fd15d0aaa4f340eff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25a9222910dbfe2383c06f6e7c00e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa2950db10cf8c70536956d41ae8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356960f0544aa769573e30903458f1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ae37185ea9d5d75c452752762305384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1879c17c32f7a4a3f0b1b474df1a0fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec1d060a20e0d2a863bfac0039fea8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7d59b7471f1f4c4cc6a26c4bd3f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf4a390efeb0ca5a7ee9d56f9c16c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e7f190b084628061ce6e8223e296389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9f26f4dbd5def1612c65bf38787d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f10e872bf9dd5f0679ebb35dceb6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1d876f61b10650488bfd12cc3c2dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb4687718fab3bc5e139bf7a06f35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f27b8e436ca4aa248aeccbcc0383a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828b13b198384b4158c8b24246199ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cf6029292488239bb4c3c190987ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23e641c1cf07b646aed853979e760397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba5819223338cf54a012866860cf3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d1af2d6ac80f35628b0b0b49810a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7996d3adae782e0a59c71e771920b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0148439d215cb431f279579112be8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b08e7af363fa1a0bff3d43dafdff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009329b1c013bae009a25ad09903f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37487b53b6b9cff4e3a3b9bf546e8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1f5e6dc8ecf06a356c4aad5e580e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980583861e6e1ef7e3a2c0cccc94e323406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034606013f108796066f66bc6df100a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7ce005ab92e7e8208538f855d7f4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d80425ec86f27fa1efede3a7df29dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106153c37f6d07597fe2ead90dbf971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af7f42e37f28693eeef6d18d002e80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaafd8d6ef952b62da64ae8b4ced42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df876e5a54efbbc369514cbef376f0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb10e437981d22cc0a92426e6d90a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4c3e064b6f2ee4410ef4673b4c500415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cb81c7c7b308675a380e052e9c7c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1229d2296d8cb556d359d7b7e6a49d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beabadfcd17b2968b278941bbf9dba6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a32df93fd6067d519c820d5d48641b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f86820296168a4ac5f2ed3ffeeca36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d37413454c0f97dc18d5ebc10fe9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb3c8da24295aff97b8568c8ec8f74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db7fdd7d5bcfe5af5682ef75e6075423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b6f205d6efb4eaf4917e450025ce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbf8c14f3b1d5d14f03b0ae513ea0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247bf4e3b2afe106420168b4a046c96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f4d3072ed1002c4650951ef8b783427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a619488401520be42dc18c8fa3fb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8536ee5a4d60a0fc51bd77b6f11e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d50a4d838885b0f76dd19a18881cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594fc962f6a7ebe2603352722529203431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcfe431fbc2f9e1417ccbd0cfae038432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed47cf602818b0c6782aed2bfbd64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b58cf6e6954df99176280699a05c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fc02ede4a671f1b94e7b0b359637f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e910a96133a7b4b5ed6225aa876ee9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb011b2e9da62a464930c7f0fa823437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf1590a3112bbbb0b6d2894c24362438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cba2351a9afca212a79e21c364b4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa19fc12f440cbbbfdba7d1b69c76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1565e34e6a56a17a4051189c28d901441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b74d99c9efb76d9b4290a0809c98ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd462c74dd1871d10a2ae88447b9a7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101bb23be20b3d228e8f20919739f11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac180748223e850fa71305c43736ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624e5d7dfba5e38760b4c29ce0c832c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ab0f20feaec4a7dbae4b2bb4e798447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e9006b70f0649ecb4307d55b1fdf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750addb7ad0e55e836d7e7feda52148449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a26fd6362480b20cf60156e92dd3a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b9aef158c2147806dcf66cd1e3d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb0490e15ba9c7cdcb81bf65e7dbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d7e1c79c45599fd87cf32ee28fbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f28ba282eadc985f71525a54d4444454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be74b4e6845f53e0ca2abe899234ed6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca0469665444a85798dfbd7671c07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81102acef59e36de772a08cff8e133457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b467611494d004cf8f67c79d6e90397458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65e013b9e91b552a847e49fd0a72ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217aaf6fb465e3208fa0250e475d97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e8b1ddbfac621770b51631af071f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2559036adcd270c9c167d28d75636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f46658bafb9d41276eade088fa294463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3acdb68f2b7c7473be099d3a55485464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf874c967bd98190c4bd58bff39d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a70877c68a1d7d493883093e8717a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6d74119f3a4501f57884b3d824637467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1afa48dedbad69ddb26c3fe8bb5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddb37d5e3b8c5108ca5d7275e4eb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a139e136d0d80d0c5a3a4536cd6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98103e326836b03589ee60b5c657e81f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf62fe2cb1eb10271bacef8a8416c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0741649b874f03da0176bc5ca2fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49db3ed2670c33df044c22408c41d25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8efed5cc54145c0cd6533f5988cf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695539e404e7c7e9acee1e5513edead476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbf2d5e816361d34e279871e866dac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4703f1d9831856f33e55bfda755b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc382ff94e282bc95d952fe26794610479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bd4005de0d523e8f5060efc7bedbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e861267505790e58cecdab3955ca9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aee83b014a54f2fc2fdc96b98dcdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608dfd173374e1ef299dd78d63e3dec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1510266050a84d99bcc9321f601ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cc784d40a4ff83901b9ce6f8b4ff5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b930aa1ab7c20adb6036c2eda083486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f373c595e0c16521987574599d578487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71c8d912a662dcf0ea71ea014c32e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fe9aa6ae6f6987d4f5f615b874891489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a163dbf5bc5a91f02faa1285160a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271415ab6739088c304502c1efc87e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c64b4c504d34be4257955581238c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4cd0fbf0814579403f80c8277453493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edcb70a445bf0383a66d59a7a0e531494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b7bd148178b1956372fa8a94ad96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25172a4e02e60aadeba752ae825529496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f8b92edfc85a219e628acf67a51e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1876e4d78635666adb92f708e662a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d69e9980d788c315ff614da91e18c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a14d3b60863e3e8e1a8c722b9920b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df953681bd9bc91ee968af3da27f52e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c81e28ce7caeb5e99e4fc2d4f528502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9da49913569d5762bd0caad2032e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac5d3b5f0221d9dc330b1c160e1c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e813294a77d0529784efad22a79232505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cee3c1ad636e597a8119c9e3d047a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277bb77b4e01e33da42c2ffccb7fa3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def3edc653608f8a5afded59052dc86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ea632d676c702547234dee7f7136509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb12bf3458a9df4e2823fa799f6e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8f70a1d2fe4dac59518058e16f510511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cf81c9f53548712a2e5cae850609e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa55114586d77454796b11aebfa1477513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9ac90ef68bc9d2557e55af271de3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c77713ace807107647e3f764e42924515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5708c9f3528ca30fed97354b5aa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933600f5fac698f12d0f382068c667517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271d0f1104a9e129d7ecb8291e4f82b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cffc914e00efd461f7c08ffc252b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72d316b0cf0e84d2eec05798654101520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258fec1297416c6deb41341022f1d5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511707ba68ca513b0fad888b11745d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f249aa2889b4c7a07ccaa4ac7fd2e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c522b5505eb58a1682039bd6b17f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608bc18152b5d2139552ad12f3ae5cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d84458066fad37a8ff762778676ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0cf45f7c3cb73098f7c399b3074d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e6cbada788eb49789e50b0494aa4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dcd1af4e1b197d0cb805920087ca1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe691188be0344afb863cd3bd409f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e3cf1790471cbb8a366a8e0794896531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dbec2322f40f14081b04b4ae12349532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe70b0de00fb25b0ad00250d7ec75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a1140ffc979e06c9e7ce420499f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b4c0c9ae5677d748cdbfdaa8d3d30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7409a52985cd9e0cc7ab4b7720d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47daa3d59dffb487304116b53627297537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fec7d0aacca2e6179919c5371aac5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4e8995e2a69a9acc4b4a1b17951f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa260519c62efaee1179e21c37885c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220953f0398851e5b15929e02ee5d01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881965cbf10918c6656a7df1cc3725ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f0f4e35d3b8c2259042d36f5e32b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864acd1a7314d6598262f1e49ab21d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502135146768ff8459227be4f8ac3e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99497b73a3e91b699bd6c6a9a80cc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb133908d46f7776a8e19c17b4551547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca3a9e74404582bf9310dcaf0d4600548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cf2948443a3c687cf35327bbd80d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654dd19b761fd9c95bce56cee32d4b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b108adc64488cb5d275df5e5df64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb18a4b244a011e041b0009164de4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46152b1b44ab75df9582f23eb3aca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd201e12d7eb739731f2846409f89fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f28df8bb151c9e2b0b0e5abba185555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609a6ae115298525163caae8724b7cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d82762e08a104be1b18a295831aa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaabaaf97fdf7113a42259c8d63f844558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630274e07b8cebb66127ff738be467e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fbb10c6f78e2302a84b289584dceb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36adae7dcb1c3c61a2e2ff1af2a881561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959488d48818076efb81d0b466f0e146562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9933545187bb89774a918e6a95e79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd904fd3a2af7b024b29371b88ab904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb89d63e046fe0231cd75a6943dc8d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ada092d8c6bd74c65804c305bab34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1ad4c7e0dbc2040e029d05ff432e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bcc43169a21c7ce9842f826de8a3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a75ffcd1420b06dee04d557be9b9da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88554f293c45410d3145664aa6704ec8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eb4911e7571d6692142e8a08415e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1325af0bad2c98e06741d3c6eea90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53d812e05219e96de376dd23baf749573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84182cfcff51dbd8b3fd35929f60cc5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833af089ce87c6688abddab817801db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0171df7d55254d2426821b680bbce9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968abd452c7b983efeec5b1d6109934577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b20d5fcd7b925369fd241d9aa688c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b674a16f5a579f6d5cde150b8e01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0c7abc8276bf018427cca6740d31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b622f597a5d607192f172ab97f8a2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f0878d15184c8e550f8883487ece582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f1112e5e47fc1f56bba3c7e0a412583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2007d5413c8adb32e40d5a39b32899e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6c3975bc56640ea6497da063fbd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a3e892eb994f9ea0c0fab1c248d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0645079b81ebe04a6afaf8385a9d841587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5646ff9949486ebc6e73bb3d744f93b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbdd0a362ca1b35c4b92c7ed0bfe36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa43b73eca7c1feced99c626ebf0b77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119bc55cf5f059623c5854be894e394591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574290220f68ce7e186eafee891472c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738cbc8be153f93ffe62188f8ed765b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d043714657b052056604911a8d914594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef4f1ca2f795b9944a64c0d5f5d940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eceaec235e85deb898d2a6ab4bfc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b4133015d470257d2df2ac31c653597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0c0a297361dc64a3d232619df091d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39752572b75f686ee845d8f4967483599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdef2075f96db568d8c3c904fd907a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9770f75bb8ed5f4d4335f2e51da7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f62dc3038ec8926655fbf98c326b7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c728fa7e5cf94a52b29ac5f9d61b8fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87798d68d1094e3a9d0abbe7b1eab3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5910064b893a8cbb514183e25c28c93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a8eb3c7414ed23ff3f2cff0b439f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eec348684b41a1d9d9d7e2d55cee5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e655acc5403472ec242d866e9656e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d494f92045ab6dad08ad59d30d01e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c64a8b24c203588a096ba656aa9f8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82f2aa99e0f146b8130c9c7574981f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a72bc8b1d906e0d4f24667fbcc7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e283946a7bce4e6ded21c3655e322613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a695833a176ec116c8223ec16185e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7217884ff8a4b2c2059332bb5459456615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390a56d4b046875ceafca361b1cdb4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5e766057624433dc7816a77cecec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8993655d8315df60b744a59255171618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f19b79048a418dcd9a554a5160f9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9acade60af63c62a384eaf0384fd8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bafca1cc51415418117810157285a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d612aa0536b6f63d2a7e71149a92f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e0c4c06364e1412d31fc0246ad3f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389e7d24f9ac3902ff95e8ae302351b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27edd4c77e055ae440b8e22b5a7567625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372479f7209d26468d91380c763a63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093a3b0f4ff0c08f10d43d64ff60241627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4549a89e502b60d66333a6652e3c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2894524ed3b804f3d7548c49cd23fc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b6e8347f77524be76a3c59449569630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1235d87e45baeb0017a43165767a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ccdfd83405817cf57951762ea8257632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca33d6d8afe0035a21d90b7a3586cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b614e73250041045ef81690fc736634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9b3003ff6e7a1c9b29b90c04e021635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d63d6357efdab7ec234a18e106ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af2906a3b89e6d37ba4ec60c3ae19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1b1d7587df2e820d45344c1ae4a3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c70b0524645c0a03ad65b85dd8e69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660e69e0a0b0e19198353c5cbe82f1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e21f9cc268e89498b2e403986daa6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae316e7548baee1db3da55903cf350642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4ac82c5a365fe9d571755fd18b4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2c4b67e0d8209ba05607a082e603644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c485c53f803701693aa0dbd2034b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee36ba5eb6f276c6ca622bba9a5e34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be393bf2d0a1f19c0c2b9c1fea59dee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868709aa347cdba9c6bd10b4a372935648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733dad3119b9ba817002dc757be4c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e680195ace9f0c1b973a47487f9ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797da323b4e929a771ca9457d11ef29a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74decdc29e35433a438a85ba7757fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078eefc80ae5600f0327274f4aa1329653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e64e8d7ef940227b336eb56a0d847654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3cb63906e99d4e8ae318800aa5605655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5f17c77b5ce04f856da32efe2c795656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb89f4cf0ad9cda174afe30125f9d72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f09447ed9a1e577a848a62bf6dad6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1111982cbf44dff176568743e6fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d0b40547536f0c7ffc5c17a1b81fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4a1a2a2aef00f910a55f92a6eb9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc0206a340f00ea105ad7f179daba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661cb8492c9300fc4a82d9897ac61f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a799537f87947017c238b468053fb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c32a7ff1fcc668bc4a5670c98676f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d7ec43b2deef3374488d475055591666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356b6b8ef895196ffce97a94ebd9f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938d1e4ecdfa637ee201307484e3d91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e29f458292678d5e4fbc1bc5c32a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067c8c27bc5597bbb90d2b33212c8a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd7b2aec891c361cf7986c1f43b2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960b3ace9e57ff375651c494811cedb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f5ce0ac7fbee7232dc238e25de8be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22870b5492df29006b17396f706828e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa87ad10c79d6f9d8a818e48fc34f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43f2e77eb53c2099c3f6cec7399f90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222c931bf9517f53944be85e2e2d2bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdb4ea6c49f69d1474f95d054ae0cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e02e45b835174a8da6370c803283d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d61368788d7fd2a91753948548a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0565a4adb3247d9e4fe1a066910a753681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309197f0082bf8576c4f28f61303c5ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb06174e044d751a9af22c9523920f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a4eab98cd3660ab0b9b0d51a84ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879213b7195fa96619f2bcde7292292685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c6983153cddfc9f17ed9493ec75bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf4ed609a6416b1c40ef9d07233ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb0d57b2a456bfa08c0ccc7a89e47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d63526243362687c68dfb0f326ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b336e0e4f094332cf792c8ac88131690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2bd20dae5fb61f2ff6e4ed1467462691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b928a71f10a39065cd8acc7e05066a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272706ae9b7da87a1ef8c8b939a5b589693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e37a2db2da35e2b136c257759a1d02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046876b0f4d73b15cd1bec37a4bddda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35492da3ebe0a8f39ed87e8133d3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05b56399f68d87746ab201addcfa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8696074a20d203e5700bede89ddf2c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73984d8cb1f0936750401323e12bbbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c99c7452ce2d4db532e1c3e9fae8be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6b44cec3e72010acfb0c60203e275701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dbf93142ca40874a410ad2900945c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a679ced3e6920dd151e6407a506f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672ba8650fc9461b535e91dff768326704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc014439d3a398c57db0c13ae556845705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548abf7db08a244df9f12a26497c33d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad05fff056e15687926d35dfd785f00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc22e56dd95860598cd6c819abc33f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a459211adc99bfb259aa58f0350eb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364302c3e9a278ba90648e2bbb7063ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e97ed2deef6339c7a87d57c73ed5ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b76bbe30e9ced74d0362d317dc66c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e7b1ebf437d2559dbd8945f137ea4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead9dee2bb957856d0f701885b2c5b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae747b217068aabd6db9e3c524aa37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4420cc5254a11a4524462db9f416a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688bd301e05ad25bf3d2b81ec59d70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201afcd1eed68c94716eaa39fc7fbc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ad70534a6628b5ab993aa218765b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db75767191efb1dc4a74a17fb524c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f38c6716c378014608adef2da214721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda08dadcc3d95f48526422c10c1361722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427939165f4913b963f42fb1a63b1cd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e71d4bf985f4bfc569b3afa39da569724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18737c3fdbe849a2fb85554668114165725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0bb5d2b4866e144f184d576c26428726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9d50d06959fddd2288178e32fb096727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9fd8ea94179ea40daec8b448b049f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77146a205006a79d7e57fa9b0c0dbfbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc806995988a6614ceaef47cae10a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee7110aff523fcafd9fa794009e524731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d773a49f49556ae453ecedb8078ed9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc334c6f420e538ca067b46d2d40e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc6be06c0be0a3e6f5de441c7520ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59491d82238ce7ba36b01f65578f76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcb9695579c7e4e560a8f62690ce62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c574e7cd9506283872a410b28cd39bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231afcd218da8c47b4639d24b564cf5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df788b550a0faca890e76fabe4172e55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e59b8eedbeb7b1bc7aa56773ef3e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6631ac89c8d89313d9b2da811eb5c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64ffe5307532cde69b22da509ba42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403aff7417f28708fce5eacdaac55e8743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>