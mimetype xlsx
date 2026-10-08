--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274aeab43b95924131ae167e5ebcec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8b93d60a5e649cbe43684c81b542c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca517e4c6b9978c04bce1d9ce1d7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c04dcb67f1fa01d7695f1b3289f2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244eec750ad60677402a8a7b37cb5335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd3211e77ce4f43a0d20a097f7c21f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b53678a3c4a34cad1dc406e4a2b3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796390c2176f663b82533ec1a552608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184651a8f2a670b63f4279a824392f159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de563c3f38f1f3944e37097898d555b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fe900e05eb0b45ef5b74460d46f6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935407da6b7b82c92b0e0d51269e26412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584f2e28b546b3c42abd50a2188a6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadcdbcdd270bf9efa702aa241e51a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7227ef8332f23c06533ccdf72f52e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac6f82533477d83bbc928a599c539a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a97b4337c5516a66abed121f82465717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc3d7ac87756424990beac33eaf62318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620899170b0f1fea3b8e97626ce70c2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b7174192bc0a48fa2ec3943be971a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41d028bd8772fd1e1f41d558c8c0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b05fdb1654f253ea19deebc6ef34d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ac9cdd528f93b9f68bb117211b8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e94af9911fd85fc10dc13c436ee77b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c47f66f375dfd076735e3b528c09025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4e9dfd24aeeaee0b920801abb73d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e060a6af9c66b933070fb401a93ae127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a0b1b96946b86bb8eddfc3ec7afd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba8cc2d53257304fbe5e49515c093729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a37582073303a7c1e11cbb9c0d1f8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd6b00b1755f60ba2cd1d2b795cb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518f3ea26b3a6879ee53263c256ebc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f051e310242c4ad65e1f132449c9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c0792ac9f57d5788d1a7887e8ffee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d46b93ad89a9234050f3a31a64390d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d5c294198190ef6317016c6a7b0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d99a8eb30acc250643ea147f92aff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53562d26ec0a9e72517a44ca14e124f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab8a89aef6209dcbc7a84a37b5282739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af179b55c7b94dd692e61eacc02daa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe74bed4375db5f1a1137e897d8e89741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee2f1692b93f117d623ed95228e0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330007440973711d2c66d13670dc4f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf8196d389ac47e494d7ae163ee1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce382324dca181deb9acfbe7c6b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638901dbb9ee21711c11df936636487a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d91fca10b79313c7d86d982814ed6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b95631847c8fab2f6958d5b6f08ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2a54a484163fced3884a4941154ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab4041a61031eb933aa151fe7cb03b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95f2c18372e2841d13292ca96c9b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dfab0fc84e4c15bbe0798d75df4e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af353b6d6c2b9892db1c092f4bb6f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09b46c6019267545c3fee717852be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7806c2d80d569dceffadaa2bcf71e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b661efce0dbd542f1c3740848d282456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c12b4f7baa1a053a3895e94a70b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678136346aea7798c46b55a9d224e5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ddbc646a62224d2937267e0d6990959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250eb20b0d9f71b4d35482f6b57758760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984eb2530631c590281c73f6b14ae6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17845c39b8f7752aa31cbf2e16bdfb4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2e187b6362170b7d76e83fb1e19bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a878d2e606973e624d2c2ee69cf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d785542b1247f69d19e467ffeae2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f4480aee44245ef47ef78793669b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cddd6f2bc447620abb03fa79648fd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7dc48bdde08582ce985a02e6d2c3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bb122aed01b74baba64a580e9e93169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2faba9ef3374b1faadc08f9843224a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86882a0d9743227dd975482a980e1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89ec353491b31fbfb6c39f52b4a8ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29183311675a739aa034baafe2853e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceab5527cbd76810868f9b5a6d409374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8c9cb38bdcde644b473d9e94910875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee3cdf120a19909d9fa1dc4ed08c5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85873e89e72c6cd110e545f05072577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fc161c382a529b78d18480a7054b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6d63e486c4a5585f5ae5a5b43bed379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ece473247001417c231d10dd415380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40b5972fdfb052eda28345f545c7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd4b3180997cea6dec6cc63d6c88882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b70d48f44849f57cb40c9c2389457783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692863c729f321822251b79a4130d99484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8f7526a79a5cb1c2423c2c3c2d4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afda103c3df803022b47cf63cb5af986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66f26132de28d23b22848cf3469a1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d3b785991244a4c1b9078b8092f1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de05cae25be824a6023792aa2b578289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759016c8537a1f49347dfe5f32834e7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0691c214ccaaba2f8acc41556fe4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc841a4c96b41357fe2a2d3ed617c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e678ed69af489dac55e8e657d41b8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59037c88b1f9387660f33858dc9f1a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1edbed6a0e48322a78c9ed25a5473b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1fe24f474b9279fc4ba324e2b14b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7aa309c1d4c5d7537950b4768b6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c23938b2eb5f1159514fbce763c8f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e912a8e57a4534916db5768f0a1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05031bdb188e3c1fce49ba9c62588f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2c2028c354c8135358fdadf0907d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027944d89de6ae3fbc5feb284403329d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44dedf1ce2857b688d3026c698c502103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e726ee3e250482769fdb78fa3b6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9c3672b830b3d79300dff3dc3d83a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd81df33af65f89ac2b2c4921e8c4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040fe7ada993c08780a35fd236c4e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36a5f5ca75148ff73f51cfffecfc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc556f23e3bee85daaec738c293e7167109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82db7d844c0e57841e2a866c9962da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098c2b5d9fad4ea58d35e141d1554a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5375f624abf1008c93719e89fec4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a978edd61fe671848c3f72496c25f5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab22f773bb82a24132cc48263f2c41f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3c2465ca07f6caf9989aeffc1b8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86544d0fdf7ea6fb5a035f94b6a077b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e73bbad72f37c9c07bdfc587ce025117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d36a9cd67c30f3e84312acfeba8bcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a9bcb01745ee2a858c0c6f1a10530119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556cd46b2204de9a9f16f55886cf1ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfcc849251c76f232456ab48665708121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b076e88faf9c63ef3babd17c7b363e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb626cf8364d3f7d82e4780cbad0f54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc93d233a1519a2ab658eba95816a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ae27309ab4f5ec9d7dfcd09f6ec7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b298600828d0ffcaa0ce5bfb5d723126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf53806632f499e728775a1fb966b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ffdf0bd529e02545050a4a1fc863b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ec4cb4c79c285df003f71ad5313e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a99845fbfdfffca0fd31e21377798130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea3ebb9151c68a5a9ee213fa95e428131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f0e1ed72a38db7869689856999e19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50425ac28b0d425dbaf0dedc045f5c77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0f63885c6793aada921cea7bba4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854f65df8ec3f872a8d46917207b40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f762b1a08a82c67287d0819ddfcdfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff428a6f2b77e948ae5b84e3344e2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5422017bb2bad78fb1e505badf6ca69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d32be1392de6dfe84fd73b4ff21f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25410a61da008a87b566d87880867623140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47e29e224bc8715fd3f1c2e3814221141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe4f5800aefbb984e12a96750010b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3431005f7862975f76347790afa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cd8ee32f90ab129f998f9437d64d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a85d9d563a35e7d09b6701b2e4651145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3008fed5eeef1712cbd4e6bede7daa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ccceb8400c9d7fb27e5f8cbbb801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f2d1eae241a3c72077434abba276148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c71903cf7f54b4a103dc5c8857b4de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80f273b6ee67c3fa691b51ae292796150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430d88aa5637cd87f5de3f1f4809c3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7b25e27aa9c593f5d2518cac38f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6c1eefbc2052842da60b86875dc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7be0db6ff74f776a7a36968df1b053154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e404fd8581689847aba1ffa00e68c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac153b56fa5fa9e7af813341b6b481156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956499410a87804b621efa65a4fb829157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4d41cbfe351748b53fe086baa893158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c714d29c97a41a4ef2ce68bbcf60b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e4dbc0efed34f5da6fcdc93a3e72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e26965c9e3f444af60c00e1de7639161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b4f929bde5e6a1dba01fa558dcb3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b986bf56e885f79cc2f0c7230a09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a48b93f5005f5e9671af1e34601eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff29abef8ac7bdc560edb3bcaf840f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca66528a475596586f6945b7432f6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc167ba63f1f4656cf48f0d13b7f0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb220e98561afc7ba7b27c6eef56e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa62e971454907e1431877ca6af18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99748eee7d76ffcacaf3ee69ca24e82e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac4c3e61a5c98cd1ed0f2867a2e685171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f4ee718cb144cefa8630d3e82c912172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2894a79bb42bd133c8b63ddd1322a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88932213e1a496c9ccf3c1e1f72119b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3790639780afbad7b5d6b784025977175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fcc2d89893b89f049ab0feee50c40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893c4b004c1c57779a5215556552b10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d29300ef504592aa66eef87ef43e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3835f5d6398a0123571fa00c132a573179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398dddcf867e74ce6c5650c443ae72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf66210f64a3717acd0a13449b6879181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b279f01d1dbe7633410acadb69886182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37468b327654bbdbfadf23867e3b6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5534145d0302c84fac61b1734bd13d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35554595be338cd9cc2ddde3f754e9cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f1e2dd3b3baeef46192168e395e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127a94a0464bd3cf4dfefcdc0a4743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224fc218f29f8feb8d633deedc32123188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd571fae87f6f0c28185e5fda0831f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b83c6e2a91870f2e811e6ee59569d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c571e4a1f35f86050ad219e37f3d538191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80931d3052fef5e87ec22ac8f4697629192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1fda5a029c3050ea0db081e5c79be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d27911043facb6cea67ec401a7d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24697a8e0ebce27ad3bbca59ad1e28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6076256a795464c813368bbadf4eef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019e027c49cf54755d6c08fb7d77ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec18e2725e62c48ca4e6ad9b580e02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b627c93259d5fbb8ae47d233602d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39732962a7f6694efbe9a1a23f88c494200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517d5cd5cf5b99db2cfd3360377fce3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7f7e4903b1422c3466a1a23f60cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c846f86c14bac2b104bf6711565b8d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9617a22a76c93f904d66c382300c24d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3eafe0ac158ba8cfc47e16b499d11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a64954586c320a09deec688b845cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99aa31f5d83867871cb1ec4237552d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cf7d81fe332935becabb9a8f9980e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f45ed0541d8417340d0ffc289e7da9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369297cf74236faba6b2414065a91c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8545f81a5fa6ecd6ba2114028b488b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28896b32c1a457cb1f52380d13037b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec0e065cd06d436a3d72a9f205b5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a36f1d193990a1a357abb8cd4e040214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53158a5bdffb98cb6b08ece1c2750eaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa2fba4d8d74d2af99df925f7805c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75dff9c3f011e44da14942d48d7cf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77a6b9badfd6d82eaad4ff04e128a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ef8bb458013b8ba83e180e85a8e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821d840d24f6feb9d1c7f11de1d730a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd12ae7a9a812c319c436aaef364acc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d6a5dce545a74cc2f3387d9deda50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be092546d6d6613a98866d91a8dd451223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef28e6b8ee845d8b3820eb45827a0e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f528dd3d220c827b205acbca52be61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a925d658347f6178bf7c9630563bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6c152a3ef00511b10bb23ccf0bd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981e2e6f5bfca08aae1bde806b34c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbfcd94fa7a3100fa94a1f24c3a13c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca2cc667daa64c11c7ba00fbb99a20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ef50c7fc0f2613eb8c44b71c9c1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dffdc6dbe0992444312470bcca5446232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1e9cd24a90d322e5f1516a5ebe303233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d140ba6d7104e9f2588a4f33f3223234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4905eb12803ec9e31a5d5b4e730936235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e229b0eb68303ae8342a38592f91d61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb954eb5cb82f16ec816a5c63aee1924237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be6e69a1e708bd64af0c3847fc234a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f5beb939f04f91c3c354f7bd1047239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3cae43cc2d8e627eefdd8d566d0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7afb77b45a2e2b5f9f399e9444ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f77b6981ae69d2c541c3de5a31000a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca073616f4c9eb23e8b600db3facc5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886442d616289ff20c329a2175233a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e528d8b2df3b11ff9a32466794dc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9d11c549800aa97de22d0c318797246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f85a7e9e9d87cab413d93184413c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2babecb1eec36dfa72ae1f698030248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebaba453ab83a95f08e9372515850f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed178b1fd75aa13a9ef9071f737031de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765a6d90b956a23d8bbf7c90eb5a55c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb9bab8713b24e21bdf58655ba7f30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea2a5342f90175dcc6c78b38e907f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939652cc0280314fbfb1e799e6cdeee1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c1c6ddf294797663596d95d0d8eae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c8af05f62b7fd94c07e16a07d5206256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279797de71884ede5d0aefa83dd93f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a203826a388d910106d98b70ad15d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53a9a23886351740f9e74caef2f7ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b136032a36d261a3fbd52538d4ed2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d9f48d52f7a3551d35e7b627987cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538e3dec0f7761a9e461f92abe258f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91a03648439ff520ca72c8e30f9d6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf897f42eefcc42b431a00917ac41a28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4198c990ab0064d9e5fd5eca9f17c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1416521c2928bfc1ce0023935ace4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197775ee220996b6f40ba05d3707394267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9bbf409c3bc6346fcd30ad132e53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018efcb18961ed7e611f037cdd96088b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654d0425cc6efea6eb4f0f765d0919d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c2d921ccc7a8e1eb532d9219b737a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01a8d023f2b9b5b6fbafd78839dde8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb117dd01101d141a521c4e21eb6aca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c87febc7cfb198de6d1a93c59fcac3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f036aa730cbd5ba2d6bdeceb2dce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263774c4221187acbccb5c28f57ff1ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6602751bee095af2e32c9a8732945277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce433e93ed3db17c2b9072af90aceba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777356cf91faf9c50f84a5cf6e68f09d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45b9898b7344f11431d32115bd148c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9a0a5e4f135276526364c9108bfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8eb59dfca8a40e414b892f98bc5f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcac2855165b3beb0bbe38da6c31347283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef98b364046c25ff61c44226bac3bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685df314b9f4e090035d59fb7922cfce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ede9141fae8145a33a2dddbcfbe5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21068785b11fbf885da950b3dc15879287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd62bfca9049dd429972d6579c7a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67975770bcdf5017d94b611f2ac9c56d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5c1bace81a22667e3234d8648290290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37609a895adc9dabdfc8b47ac6820c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913853213465694f41fc7f6a99892f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3563b5547e55c28b3e5da810aadb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e8542d25cdb67b216c60e4dd817f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38915e37b9cf50ad22ac886cf8305410295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00077b46240b8a058c75251b48d038f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c5cddd8d720a4f5ddbc1dc18cec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b4eec469b1918f9a6aae4b5cead86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493bef5f343305831a3dd1e21c7c20c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16696ac8960efa1a39b79f6bf63eb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a408d79db0c9e50f1ccfcc445e2c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76c592c8e11cb0a6908ed1d2d5d69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62436f94aeaae488fbbd329d2ce3935e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7169420b1c369b70e5587f4f8fc094304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659c1f1d7525fcc23eed3ce387f7e8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e867d64195a576a8a1609f0d4153861306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f93132326dccd4612daa8debeb799307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5853f5d9bc24b493dfa57d113c759308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cff3e3844c4d4d64c35ecabda0fad1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581f6433babd375f42ffd3468ae994310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c53fe2b4b47bb7721f9087ea3266d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a993462568bbc002b475a29d9a110a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bac5cd385b54dc87cd98d0eb34334313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2b48b8a70f18d466b86ac0d921fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36986c69967d138d1a985c321c0a9159315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3382f5950f4bb1021af52bbd4a4d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb3b126b861ec69687a8a468a7699317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cccbd023d387796d0df15f1ef02b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74756794d5f58b5ef2befc24a8ad2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb751ac26992e1cdf2a3a310ab949f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea726c9671709685df17034aadf6dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529564f0b7d7bcb0c84c678de52079322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e26c08962a489bbeaf39682922a18f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a038a3918dcc4cf5550d125cc6394324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23725a2ce0e066bccea4fd2b1b57f29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a414988679ed2bdcbd76ea5e53a34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a701bcd264c16f44c2ba8cbda99104327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a839588ffdeeb3577546be9eb949ca1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe3977c4a9b09543526a93df21ac1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b391fa586d7a74b6b6a87a914714330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda1b4229dd7128f8d0013e93a94737331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c7472dabfa8065735739dad6d543f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ede0d56e5f783bd9539b87e8a0c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f0cbeaa5d60303789cd12dd4b5b2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2af6d5864d938cfedd03a51464687335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482278a102e238ab68f1584414ee3b70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb15f894b2dd3d53ccd84f6c83070337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cf235f3f92b002f4e7b387c36afa8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae132c0ccb420902a5d33241e6baff5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b11f20fd1a7187ca23b760c7e48b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ed07c5e25e63622bd456268224e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45065f8fc97c71282be8bbc45955e04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f20c22b6b7a3cec71cc6898bda81c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b843451dfa37bf474e6de15a0116910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10efa5cf4b4d68a245196d74071460a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b352266c5b0e47dc7365150caf434346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77488a0a5e492dd62437cb420fd65d0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0160b1141c67fe43147a5b49a19e10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4efe64f4d0c2f32137d338bc6d47f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5a38786430a3983a5d3ccf53e0a65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36092e828f87f9d06dbe72a7a77360351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c6e56c6b98a49fe0f055c39cde4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d700211bd10824713071219f1687353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cfe103a4fabd790ba049f50f5b0c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864be175748d60dd75a4f39f03a31e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4505493f06c874e0b816288d2113d27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccc210264487d0b21cfb0de167cd24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a080da8c3ee83b7b2d4f40d5caad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a89edaa615855d9bf3381dc8f76ad5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fe15a2ce759390165071c3b63f1a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b1d7f84b92b5534f17a8a4570c74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e65821814b75e6f8f449fd00d918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e54ceac927188f74527e51d3d534363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212225fe67703dae19e9eacecf5e7d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d1212047c8571aea3d166652ddf58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119df33060d6d6481d1dc36091cc06e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed37a583a1332e86b709338b967093367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d7f5e55a9e85b30c911551f78714368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060b87dda38007fa7cb693484c9058369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f4c80bea98420e7b9a5890d455fb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82971d3dedc858620a74b510e4140a7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9ed8b95bfee1adf5e0dc8a97e088372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16a7b31bc3ebbec11f752ac3a8ac3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffef38520c677e32c0c3ef72b74672374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f3d55db527223537ec91e5b75a17f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bb750032539bb94073610f0a3cec8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd645a76b1efd3ba2b6355a2f0329e78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3342249b5066e0c1f9586988240f24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef65da717ecbdc8fac3246e5f891167379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b965b156c56ccf6efde38b8b979267380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da6552d927459c94b8102815054e06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcc2e0ddbe0b4a5032790b334018b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20573668bd912d6eb60e52ff1a86f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb77e29e776bea54ab36e3fc31b646384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda11d1c5853548a172c8a800e55a71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46878c29c26af9a19ccc96c50cd8cc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b15e2b4a2fe560125db2b095ce0cfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045010d5bc20a5726a4dcae853f1da24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c469c62a6b756bf82a43dd7f87b12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef35b47ba4f1f374f5f5dca3c26c5bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea135c13048aee8c9bff7661c1dfc936391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89cd9dd89a5ba4e95373dd48fbbeeb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b278d02ed1e3596c961d79fea907e88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12ee5fdcacacacac28e3cfaad97b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf748ac0b36e4514de27d625adeb835395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b38902b89b066dd5cdded27cbe4357396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf6e20a53c158e863bca43024da402397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79210b0c0f03cbe445dc55e32d3bda6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867fa5724f2de7b024acd5231782f2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d5e832a7e98529fe2dd6b6a6e9bec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513181dca9a4da389fc22c41e2e915c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39857f9af8f558047c2840236f34a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457fea7eb016a26a004c42b55cf3e78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c9332b0a969b055a1096081a3a656404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a680e7ee4d007afb47051aa27496405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff25fca520549168d3c4a3d1d7f67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de526bf925183aa5d37b1311cb559407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d599fbcd7b0276db9cfc7260b4fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e153920a8d49df2ae24c699b9156fb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865639d0923a49716746d05f489c4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c365435b22010cdc54fd4d780617f96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba98d40b36ddcf357ccaecb4b0042412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f7b05a08e48525cf7fdfd843b7ad8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308fa7db4c8f59ebd595cba0e6f4a50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d592b9f4d12ceb6bd809b6dbb4bb76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241645e124164877455359cb82cce6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3142692c0e1f2b3ecb2adca35309f69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc202b305bb81baded4035dfe61c98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3b6e7819a9f0b4e9232ecdc1a474419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c906053cd2a89d5f6996dc3ff43aef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf7fc1b4b562989038231e64385dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e497715b26dbda8c0454d852c6acf3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9635a0766e8cfc30b9b1c02c93d45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daddc63eed11784dc5381ed0d47143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8a296cd12aac37554fc553ea1b717425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660c8b419f0b3fe4d3e71b2066ce232426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109975d5dafaa46ba06c5055f768353427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371afcd15dc4dee461e7b20f3a39520d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc35b4e465f6231a006e76ada70b04b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34254417bf40a57f8259863dddd99a00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e19ac3ad064e7d99ca16f8c784406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f392ad62283315b17cd51311ace325c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d975f5e7b1f799f4d9405a147b9b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370877a6f2702ede55ae904d8c75e186434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3ab2cf4f484ccf0189e645955ba4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904755222af712c7d5eab95f8c758e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b236c89597d2d9844b71e39e094cac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9f5cf6f1020b1432b51907de9e972438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dcf784961fd60a85a381a6f505550439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cdf01d487b1fe92e7ea09a65bc814440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca1ef45682378e0924869226e42c58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8f9627443c185d5d3a91ad34953b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8924595dd4981fb7b8b367c8a744b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c13c9a06c0a21ef361826ed004fbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008bf5b21a70788c23d200bbaf82b48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef0bbb9e96faed754524f61c566d2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036237213313ee9f5f3682618fcab8e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70bc8d71805aba8a0efc17e2bcf041448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d083c07d8791da780cc6f7509777449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217283ea6ccddab243dc15b9b2ac15b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9c7b4910bdcbf0e7275e730604f35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc82d8204887f5737af4e770bdfab7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c90deba9a84d7f231af55f497b1dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3df0cda88fd5876abbe9c67730a2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f248cbb93399dbb2fb05f933c171c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfdd8696986c84bedd0b29e2d7281d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c349c0e1b479d9db03d00904f211a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e5f2c99ef8ffcaac7521369b55556458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06b8b7c631768a1d09396ee65ed45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6756a6f7ba5abbbb96a5b88b587d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c16318bc66fb3fb660a48516e9e8f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdaf82416aa353b8b56cfa6c08876e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d398af765df58be44fc31c6fe1d362463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f7147587febda19690b608c924701464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d5a39f456ac2592b4e944f5c22ef4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c5d3e04eb20668f54cff95be6c0e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14608d8f3e561d3638853dddb27f5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52572b84a9d0e231e86b6528a326f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90e658486d98d3f074b1cb9dbdcbbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27b10cfe396b5e95cdc837f7a8c869470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4ab95486c53a4e68acdbee952b93f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442e2f68424b8b746752cabae305ce7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e16bd50d810c0bd237e0bbb98a3aaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0fd0c801f7eb9d39a77509a52ac3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ae78890673d77b36db97715ae51a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c76f6ec0af19f9ee53b0d69b41414476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f865d23d2c69938b2472a4818366477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11375be16b39ede318208ec3e8489b60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dd0730ef1b5a33a90546208bd8906479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7225c1df315879bf4d85965d48fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce85f6195de142e4e0730f50ee34b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6aceb248feb00f7c900a67e39b327482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c20482c3b7753d4033594d74bd490483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b041f194c868434b9c3748f8a99b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d60eb01cf043ad351454cf3bcc94ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8157e21642fa000331033737b9688486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f59535dceeb727b665bf87c94ca6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc71c8ef1f919ce30a2ed0e04fa776488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b39207f055767cd92b8fddeb26b70d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee31879c8ba7b761a635e8ffe03df99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786bdb5d844830685a08e0e37730ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33053f5ea3bf19646389178baaf933d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa261929dc2ac308c85931a34eb12d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0254cf906dd80d6b5e41db6b55298494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0366a428fc8ec600cbf9d6f631e150495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea0225d92caeca6e6e5267a7683824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f86882898f2516c3d9d59d2022208497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f61f97169a69d9dc96fa93ae56710498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046eae3e8933ed7b2bcb8b9eb79dd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c498721b98cfe1cac5ca39e6cfcc3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b791cc029c28ef7bcd66a63d362731f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996c541e7311ad4b37b8f04a5dad6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a6117beda717e37181d43ce59fc92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bbcb5b042abd0c05eb941dc4ac140504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0a828ac86e34b540daf45049e97f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce18686cf26c4c4d43307816a8a7b4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab9211627bf063377e27d1d889c8e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b34c373ce0821f23e4b5de4b24451508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb499f2706dcaf684e99f8ee48fe53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ab5780f193d9a51548f0dfc713eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fc25d638cabf1699707c1206e25d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc96d173785c30b48f7d87f5010d35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0269b3f82a4eac7acc456e6505e138513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833778238dafc50164b06ea7e5ab3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb427399eb97a4eb89eeba156057f95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362dc592e445c2308e712aa02787d04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c63ff5edc0827ad61dc4baccbf60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9a74abf389c6b1b43183ed8be1af1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984659251ed3c76c74b5cbe6acfdb7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f4c4acee70b74eb4bf03c1f70e4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6fd1c953f3e5bd11fb453df8a885d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45d06834c5256d5d78d44ce5e3a38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d0798d2dd04a81ea7ebd393dd1ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549c99dd9c10b278d20a77bbf8f3a17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45441ad9ca26a06cde6f0afa07a9e0b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3200c7565d1e27751df2448e2c012cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ffa4648478d77c568806a34064aed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6703d34fb30bf4de77c044f7533d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849643db370f04921270f7c6368b7df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e278964056561880f2b9b6079baad4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c29bddcf5dc2f0b906a4e3e90c4ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1ae665c755ddefd5f4ac083a2ca3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadeab0f0fc5b7d1d9321a8e19968a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db736d0189daf16cf49a19218daf4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a006e7377895b6b18090928e8d4a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ec36bdecc69b27e8fe4612e4e7bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac0ff08d45c05795498b3eb15b240e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b8d2babec10e32e3cf05f8d36e5b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4919c4c2115bdd6f9a39d9e67fae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ca2a7527be016ac9c374215dd93c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca04fd60ae13c7539ecac726270931541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491221e123d3643199ba919d2462a68f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9d92e031d78d5f35641b0a86ec197543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a08bb5d7ceee03e64bec29776fbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae82dd2519ee829918c7a4b335a9325545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb44becfe765786bd9e8595de4895546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a774f87247547203cccd04a472b6898547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e1af8ffea318a27321acdcf917b77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae01d2dd42324077b7a6507f53e78c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef98eefd99b53f17e766c1081075203550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b41e7c56a510b25de7bb85259fc716551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921da47e8a0d318c3fa724160c1672c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc845d4888829b43eebdd74b0f31fdd9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5225002d088a24505620a6003114ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f2d1b32c20e1c66d4ff61c8524c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66330c5372dffe8196213fce44a4ea4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104e3d7f8188f88f360a3b815d30944557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132018b1e6967e226a2d14b568e42ba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ffd7e0f09f2bbd4a4309a78d96d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa2bcfac8b816bff4bde3274f71011560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc2f961ed52c4c10fa61b866ce20e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f60c00ce74156a2d653a05efdd7f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6b23e8df1b6453f01cc9665900f62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e2dcb980c033c654a1f23573d881564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12295160717a61ed4c0f385320f50162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e44032a487ef9b920a7722c77b387c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c70a1226e6e3071ac92ecc675aa79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae667dd8e17e943932e70cb01ede0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f52a7da8d393c09bda10534f52811d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff259f10f75a9551dd99987dbe4b003570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f704a5f909a7932deaf0ef9a252132571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9dda5294c13ec1947e5d005c0cd47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0563dcb02e94de0713735f9562f82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eefdd1504e62645961640c25dbc41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9364de62bc220baf1cd5e2a87d150575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39805d74d3e40b5d2ac3a600cdb1982576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983cfc798ee5db8b1291d808f449d83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52bfce83d5e69d3ff975399b798bb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c16e416ae47ab11612a9cdf7adeb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156c6f2d0d6f5d378b9c401e8419dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddcf55c9ced7dae8597eee7c4d3b8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f74a53333089c5e51ad9db36c1b3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b4c88b9361b15a3101c4dea18eb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7ca28b0ee8177179b181b8a9a9b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374a0e87ccb15472b88f1c6e3e53cd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782309bddf233b80a5e7bc7f938940b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4fcc7440d2c235f70ca24dc649e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dec72a51e6ff19ba4e3bcf2a359073588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d63b0e545bb877f9702e48cae34a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273cfd68c1c8af00659a7607f7cc547590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29d1eb42e47eb393f774ed77defeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214684313ab95d44e9df7bad55e686d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110dd85b9d5a040beaa25c5cf41330d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d57edc2a5cdff62265f499149b5a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d522b9e6d908b9a83c871de6823ba98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf667dfe3bc8d850bf122feb070148596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82587891769af9cb073ae36c9b14b930597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae812e0fc3d1ae1a14f9da67ec782598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee830fa8374e90b8ad4722d57ab70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a37319a7811705f5753897154330600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f9dc75e7f8406fb64bed1c7b50b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17627aebbe820cff98bccfe6c1146f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eb4ce27b7c16b442ed7668ac062e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf026172ddbd626657991c001a592c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a707f30f6b24ec04152540ee8242a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199683ad799d88a212496a72aa7ee7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd66ea01fb5fddd19d575381453e93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d55e1cc409835dcdc609d7ec58f1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa38752633fc4cdc75273075044573609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35fb7dd34be30efde6582a37e8acd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce6fdc96b7625edd0a3e2767fcbbf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26da48d28512f3964701e0c4b58e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceacc7eceb21519f9c2e5bbe573104d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73dbf21c4e56a03304199ac10fa0c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb97c04ffd91c10247a365e957d11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461259dbc76d9abd645cb8628dfeaaa8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb509fd1248862ffa4286547a1de7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5707465a53669ef29edfcd33901f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdfec878e590950d165a7db4ef77ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f8ba732d0d3e6efef3275e328d50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4384d7dc152e9548140f3561f51fd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63bdfb192554699e63b3602b34693622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ce81c2ab459dd4bedf4915feda30c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10f18addb43aaaf0bd9744b3255980624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc8a8d0042b884604d26805a65f213625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d3cba8cc038f422d09cff1006e2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf22994f17810e80f8c3a1cc4607359627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430801c78eea4cb14058ed08f80f69a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5baaa54a669b4768c048eddfe57026629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16aaacf54c8073abeaf060a9a1d428630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebd244b1b4458aa0e5bfbf6da346a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce65ade6d20d3616ebaa3696dbf4d96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a069cba8e7a8d5948d99c39a5f51075633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eced439ea98fd085b3595ac1c75de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a585c7a91f32f74491b2081f4ca5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0204242386783426e17df8d4947f16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdba5f5793c79686bcd1f5a266a740637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de3d473f16cfa27d5aacd8b4a0badd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3cffdaf4dbbe126fbb1640d069f4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf738b7504fc2faeb3e0cab2310aa0b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba51bc569dd5528282acde9c0b5d14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c7122917dd3b542ba6aa6bec22957642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f880b9efb1185bbb5ad7959af1b18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0a08bd02ae9dcec207f3fe2974dcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8eb201f60b9d5d26e8b3b9e30917645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7f8151c02595e6304ac2c98d12c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364ddadbb9fd9f66146650e07adc66a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc02e697a6f660b961a046283d4c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18449ae323c8ab294d09c65d6996c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eed992a99bd56c1075dc197fcfa8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fa54bc9816c46c9c5f718a16c46d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a40d25b078affbd51b54e79d947e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a48c5c40700c5e0634292fa1a49d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711df93f0ac6a7494374002469de938654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642ba65340a014439338d1760c15ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6834c138789aad495c09ea6531e990656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb5a7a252a955362e2ab2eb96f7c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939bf1f91a0da9e08fc9e76c45a2a28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4584efc20177353eef7cec0bee19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ba37d0498477fdeac6e7f8363ddba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11935ac7c5d619f26ac3f9b1e1cdb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd4ee401fd306740bbed606e1d8a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b4855f621d1320857ada05a582527663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81cdc873dccb40183642339895216664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be510d0d3fddbd046a8563a4e39e74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b9a96a0c6cb49684b9e04d9ed7183666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074056d144cda1b2f6bd76ff0eed3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e89d3848b4d855fd19881db5bb3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c956faf04b5efbc919963b30344f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958db89268a315c3fc8d72d04f3a0574670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a703d6c87223d18215c7c6d0d8ad6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e160883bbc2606824c1ce7732ceae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1577bd19e22c8c497dfa9dccd8c709673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd308129c8677081f79e85c13dfbf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d36829a966b31493c3d5bd252020d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d234fa1986c386f34634b4b0be88a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d0689a13a04ea38e0992ff8e11c7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed01b87cb0a5b6d5f70a5f42674219678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab93a952162ecaa2ae3ece17b7e15c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce090c66840fbf784bab9b254a5a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0139f1f40f4bd907cdf7e2062fc3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f230d87d47063cf14719438159a98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8df69510c7759fdfa84f1b7703456683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d8bf203831414910c9498a4e662a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46a3adf1590be9d9516769082712db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70689f9621ff83ef4d6af9884781952686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc361383bba080fd24656aa3a030e3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a793448c4494d8c8cd7446ba75e9f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d017046f54cdeec6cfd2c4b95d3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590777566dfa3e48200d6a2da1f71f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5694243be1fe59291d69e4664a37c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f419825077cd006fd0ab8b5886d7f15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d73d26c40f54c838da6d6e61e2ebf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2871e2943b289c0d5dd36c7463ce4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aeef1512dc3a3d42d023a9f6da376695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51aab74b5ca8e66764d1ec592e1698696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa4071fd369c0ae3d6afafefe3c43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0b6b092227c640f5e8a8cc0d407f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e184298fd172b66e305062f499308e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78134a1912f69a880d6e0937e47fba7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c156db816f6743eb9de022ed1f7c19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9699748f97c5bbbaf37702a070778ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b8d47f98b1c14d6549a5c4eb44d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a7d2cd3048fbd2ea7853c45efbcf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796a1f458b46cacc87d7afbeab31c47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e5cfdd8c04c7da2d8c2a49c514a06706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4c0b035806e754133419ad325f615707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eae652a3df4de919edde5039c884e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d279720cb76a88c7d8e871668635709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982729a5bde7f17b0c1b7994be7c2af2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c4843cb107809e4880ae48ea3a64c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f9ebf5c5fec5a58c60c57ed65a48d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b151ee6d34cb7234c526ae2606c2820713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b82a075e82cd17ca007aac5c85f6e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1613236f436ad1b9489539a9102206715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ec2a2af720f3db72279601bfaf237716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc73b5965d55bee3b1940bf22434c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1cc47467bada872c24bb72df70399718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403e7b1fc2d93c953b4b4386f7f375719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91fa1499489ed42ef5976f4da4b44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12a6fe093365bda81b0fa02300400b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b70ad236d1fea8ed269b61e84b90af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239beefe0daec69b70591570fc4bdf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0808cf6528465678cb1869533bc7f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef35a83dd8e58afd05262d5a71099e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c945960dfa8d73f97f6688e4167f58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d11dbc08a6867e0f783fe301f3d15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e651a74905f739f3e5b616b00e01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bff4ebf14164f52dddaf17b2941fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ba8170edbd0d4acef02433494e4a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910138db7eba33e2d8b0cbcf17aa79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c89ae89a2f461afff874196742343732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def81c4353f3c3a05ee9b3046e5ae2d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bdcb5ee351341835a73b721642523734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d31e690e855a25bd483eda37651a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7def40a6374f51001ee187a19b4628736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4f678ab17a29cb5e0e4c1e2bf9ba7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631118390c308a6eb578b03604a1794e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29c188f12532607cc3109e8a34427739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa844adab9450de305396812590514740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909c480361e28dc9e4855f47c4164df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128115b33e982ae4ede8ae3c61837f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d193c276bbd88d3b958fd4712216b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603a7dbafce87c83a505ed9f3d22706744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2070d905da07c0022f2ee5ee0756d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc9c7153d3af370fc41b73acec0eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d975aca855355b54eb62251048d871747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f15b376191c00cd77c8cfaf1656a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a7888f6730e8c80b4c0f268e80f13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cc1fd0106d6c6a1d6d3ddf0e9eb7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0f99d71e83da6a7948d8947edce2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6700883fc135d50e35c08d5ce5016752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8ab310b7c73a22e99ee216a8e723753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecad64beb7e9354970f417cd64246f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca1fc04bb4359acfe11117be8fc1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac8fc39110afa48e3ee6b2aaaa08f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539eb1ba38343a7e3719551cf595f2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1fb804c287585ad888b82fb2747a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a5e43e2d5f45bb29ecded86194d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc35581ab9f70b686b7571c9280a542760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f2555e7ff0a1c1333159e91da9e80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a316a5f1714acfd4ead581255f0bfe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ca89870352a74a6cde12dc2c4fded763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e51679614434d040a71ffe247990dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b4055aa648e8e606556d6d24e6623765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3820f2eaf8ad3bfb99b9f895133200766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1d679588bc449c58ae5b0fc572c6c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd220cd3b076da36b59d78100b82a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa766c5b1ebe1add3e93ee1814e6b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae5a3d0f7de42f45bba363358b05a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1abd704c2a638b6b57c048827d978a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b34f1b73bb26dc8a6c8eb6d404c18772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ae8a2896d1afca4396b6df1d12b85773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab7cd55776a6daa9a2171b46af2ac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d847e4a4652025a27b0ebd264b20e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8167ffef228342de44fd860aa54e89776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75070317d4a37acbf3c5eace82f40656777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf6e96950b89a7730e7fad878fea6a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a2068923f6f4ad74cf13e5c4009e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460816e383a34459619eaf686b587261780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddcbc59d68aa720a4ea149d1cb7400781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069cb2c94758e922ead11ec7dfbdcbc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77fba91126d887f388c218134fb950783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bddb7feae8506b34ab6ce0a00fc56784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae1fe895fa84a6d8d5b96b3c0c3a5c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616df98261ee69af8d2267c5034e198786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5fbcff6ac6529a269e9a7c10cc3c5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e9a53e12c4dee3449a255a64c6954788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f021e70971d20321c61eeac9f996d1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f23f4c93585e209741cf871275c42790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca850a4738d65b25b90568bb7ea28804791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2439c0c774ab5dd24fe9b334cd0c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bccdf63c0b4c9a2d5cf28268ad80793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564052350c2eca93337116414b23c4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a13547677bb1f8628688f081f8008795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c5537c4c7705267b8160c5a5ae7661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406fbf995b21aadb64b91b407c91ed82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53ab882307bbbf6d74368eec835ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0658873ced57d4810dbd4622690554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9995014eec26ba746379d49f69903e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacb973e396d7c54a3b0ffd54ccb03f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b79b4e64ba3de09418cbcd3ad97167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b73ccc1f25f8bd94c4f7ff129a0b338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd35a63d0b2054c0d153a9d5378969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae9983108ac53566790d0ff2ff9ab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861f285a044e116560f8c1d1278677511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4469fcdd5c3aaf50ec4307e43aae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355890b7ff816d163ceb8d4b346c965713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6bc52a4070185ff52c5f2bfd7a7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f3a3d9b5f15bc65ef65caf399cdb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5be0d9c6e08245f7518d06814c39516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00faa472a64d12ff59ed9e6c9b0fdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e1375bb1ed945a1ea5cfd899b10d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45305a83641e3161494f63c050d3e3a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea1f610ca56be6f8a98dad0a87783220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9421840b6d8a841de02da9844837c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1314a6b703772d2c805634c97ba35c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e912ccc8b67b5ff84012b767f439323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b2d159018914a486bc92c9194bf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f887145a39a18bed9ae371a53871e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124a332684fbd160bb1bd8dc3b2e29b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736011dd904187257e26a2314decca7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f52575d95535e36ccfd500293a7c1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17449a07dde39aed44b9e9ee0805329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc50b0773b31a2929d830681b50c7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19421b72f0e2091a4a22f2fac68912b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a50fd6386da075c829cf8d7dd606ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3b4e14211c0ce9eadffe09f8744c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eaa3a778aa0b7f9ae6e9c354d43ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b0c5d8b0f039ecf5298050059ddc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317e438ba45dc3a87700230ada534c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57152668f85a62c7cadb2383480aeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930914459a7df8a9def445b95ccae1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e19c53c61183a3cdbabbe98f7032be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0101cd884fc323c9393c24ec166f2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bcf1a95d0b1d7606e22fe6b6e49ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48bd904b401d062f410ec9b991ab7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d33c1311152fd0a0fdeb10a087c3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427e1c55b7ee92788b71e2c66c9153944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51239279526ee6d717ff3f8934231c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8727ef00f4baed8e57d356eb8fdbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a610e767c71eb9f7329adc3b0179de547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e352dd1faef904ba3a958f8f8ea552048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd926780050261d8d486c182969bae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4c3ff1fb5a2cc0a9a4f30614b3c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac395eea0ead3fc7137dd7bd29d5d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25eb82dd176c230c9efa8f27d6a06b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb89b47ab3fc5bf1b4ced58cca941a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe9d4b2f1cdfb9a2475d52fd2d75754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9901f7fde46b187cd1578c9bff4af2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5648829c32f9a16f46284d87bbc7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a76ad4224ae7ea496e4b19772caac757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9ad3954109e4d22ff216b190361fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fc075eef76e503a49f05492f7eacf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2ae0f71445e4c247a26e7a724171560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ecfb3b28bc2bf9bdaaab2e1b76d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e37acbee50767b754d870f6418c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d24f9ec2104f32a9bd77d30f4b19e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db554ae00ccfe9d2a774768cc7c96f0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49907c23cc2cb70e1a676cd98f52565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cbaf971b876016afda3067f65333b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d744ef356d624343cdef7dd845b99367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecdc52f6893489bdb2c63ad70bb94568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82817a7bf24b2c774302f2add80ef3f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d4e3af872aa009a3b17166f74c3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07307ea5833226d65ac96fb5c96a45ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152cb35d0ec3a425706cf61185c29b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad2894a8049e4e225e8d2f38a7f3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0824a58ceabaf8a8761ece69d9d1ba174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673615421bab6807d6cc1d6f9cde9cde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebff250c6eed4e7b212fffdaf92e5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6259f97d1011ce9bf8cb179bd395d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b837983860b8df85107ba023645c7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa563fe22696e141f194c647d8f2eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92822cdd4b3abd89628b5c78dadb5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de40f1ef29cf7a580eded389715f5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5fa9b3b3daf5d97fb9b41e5e74a2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7144ed51d5b74bc148be9f223c7c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e8eb4faf87598a285637d0d758bf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4bc04314371f4b7ce3f907377f31b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2482c92b1e7d386e2b4ca2a327894e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35934d9510fbcf0d4c35592ee91cd6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424cbd6b754ff67d44c63636a496b9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583d57a932e148b675f92cf7a2851889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b976ae481ff4837df38a57c1a3703890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45927f919ad8ef1d4ef216811cc3af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e30c6476c5b6ad1d13b90dc717db092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f6fbbbe5d0e834706df6dec235ae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70eb2e095c1b0aed782115c29665f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17559fd2b84100f23aeb5180d1b7591495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4316066a6f3435ea2c625eaf04f5ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131e0f4e9f8f7ccaee1200c24df9a0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759b347db9e92b28b0ac4ff0623b6c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e106e33342f51e453d52adcb6f13c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e728724b8d32c3bbef94d96b73ea0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b359f199cb94f524a699e25acde81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b286431d2a9a1e4822cf4c99738971102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7783126a1ad23c484e193948f90411103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650e6c5714880c60ad54cade2457a83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba89159486b735293e3a5348c6fc06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a2e883ff16f22fe4dd49fc8065889106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc600b9cd8cbefc73554a80d0ad48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635196056ca0f415e81b93d3f54e22a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4327bf11da190a17241048b1cdda5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da90b794348d9f86b3105c49108725110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4cae22eee0606cc4eaf6d9dc2665a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88447edb765df348552c2f7c8d12d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b1d1bcceb2126d987cc431745ec1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f141b707950af3a6f9b97158d8b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8704a83a73745d6b84763358a9dc20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b507d72a5d5071e7eddd0dece74e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc414481a59228715e1cd8c17576f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b641c15bcc5964edcfc26076ef542c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56682dee33e80cbd4e6286561c78bd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b118565335e8c1c02bd9a82bd616120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45e8d3992cb7abc70b0388b2d04eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b07859a64d5e746511acc69bd3d4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357d07e59c7d8887a920a0930f53e72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a1e88b585ea7cdbcb8ea77797f65e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbed9d60b9c70eb48ecd469c0ae4b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61c2bd153767390fbaa88e4eb1fcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52544846086879539cb686f42db5f0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c5e5dee311701f8270da31f5e293128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa17fc7dcbfd3b5805ca7184f5a126e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eeb864b711da1bf97af4f27cc77e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bf6d871fbe5a99bf93d588249e9f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f92eab5f236b7311191ec792230cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03c4080d0538ca849d8adaa8264c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a5462dbfc58099ae8ae34d5fa5a29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9612efd8d4d96cbe5c5f16c5cff41ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746448c3f14495a40e4d82921d988297136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb4304a7028d02d461c591b24973cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dd04fd8be3b203ecc8f93e1b5de68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678ff1edba291b96f3c2fcc55579575139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a74d2381c31d8167a02fd84a95d932140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380636de149b1ad63503442e4f1655141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc545fcc23757b24095c5a7d651787142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9076f3080276a7b0985c38a5a51887143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e820371e440bfcb3e5172513fa2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf96e06f096e674bdb14b58cb84bb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063596c121ca1f56c4e1a19a9cdd192146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec3f009e70c65249fde1a8660a5db4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56155825b0e98f00873ca681f51109d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d797671b1c88de1f9185892994448a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274169139a230f0d6e3b977412934358150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d7a68e701288f2951428f91605da9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb3b88772f1cd1b12ed6e1a20956e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba30615efc84e1cc211bbc51d35d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a547052663225571d224e93014f403154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc75b8832d21fd60fb044a746fb901155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b6a7034957e25ce11c952dc4b1a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975047783a1b57bec79e45862bfe6d9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fc0f7c68ae4a7359eade50a02120158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98686993f153b7cd25c907b8f303869159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e4249a2a134200169494088d0aed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20494e98478b828450450b52f3d854161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322659509f32b1ffebcb7fe273e3cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54152d1e39c5eaa8fc62a74b3b78f898163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15855c8c64c88673b77f5daa6c14102164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a3c0019368a5f40bf637c5341b9b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0412644dde6fb5fe47130bdea2b4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d605db9d089f36d710dd51e22e724167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57aa245913dbb9f0569428c858afa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658690bd16237ab72d31ac4a22a5bc8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0462acfdd6c49f52f05612e0b14b81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3259bd572c367c899ac2b6f9bd555171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300299d7c1ba87ff41336b83e3469074172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f7fc684a5662782c9f2d1ba13120173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777caeab558d740452d74e8dd0d5c10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a02c496ef7a7822c9e36537129f53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d3f932c685e8acddc8e4d336f429176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec133045a102839999928c522b51441177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b770a5052e8243cda0df61799a78ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0374993f63f6fc135c6e0b8ef2a94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046faf11260ad3831b41cd34abd54a9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa8b50668c4c04f77eb79815886016181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37dd67c0112ffa18210a7253d728db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37043449691e2ddcd6e37ae1dc79c21a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f35c2cff6e7ba2646dcbf67445bfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fc3f20796edcc4a8a452ae4617088185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5ed15ad3fc618423aca805677457c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd0d334f7fdea451fc79812540cfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723dbe71c8d0f67940c95d53fa8e96a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e718ced07b1bc5e0e4bd05c615ced8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0f0ef7ba29314278978a91db56595190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815ff1697eaeace2d5a89967516452f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0acdc55f33b6219c9149f79f4470a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb739814609cbf8d8698303fb389fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb53f70253c48d1448c517c3411833194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b007d438b63819da44dc4e7e35ebe2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab993a4ffc82365cfe77dc7ffd6d92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9f5951c55b5c914b7734786cdbc8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d8021a39e8aa2b606c4f8cd3b6f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e163d6c179ac8e0d29ab13fbab745fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e98f46e355e44314cad6b3d77dd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae1fc93caf2dab9dd71766a6654c8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d62a8ab6e8feb642630005902f998d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3854d88661c351d06b0ed721af0a6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0fd565036538a068ebaeaf516bde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312121fe17e71103cafaed8dbe5967205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ae34ca51997d5c1d0fa23c6e39125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f75433a21323f993e617143c59993207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d70af01cbcd9ab78dfa3e5448b1116208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7841a90d04fe494625fcd7ab0d58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f37162e69cfce37f32bdb56e07470210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543827e19159aa0937ca13d7ddb35f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f9aabbfa6d278fb03b2f69c07389f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a805eb9c95f58905b759879f7909f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ead627039097d353d054b7821c0ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a9e2b2a2c31861ed54db550190c7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886bd7a1b0b1a8b3c9383dd7d492cdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f627b7e3bd3f079d049182c23f092217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46768c99ae316573bd5cada606cf76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f98f68cb09331892e12d38e141b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33613d9d711d1adfdf38792e11cc2be6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa06b92fe2ef42d48791d42a61cbd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece106228aa15e6def35a2967df09fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2c84918dee04fd5f83cb148d92dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f1d0534d21f514b3b5b2aecbcc4e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47f502498e8de0e14e8b60f7924f0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d9f141bf40af50c69d11096fb8782226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b2aa63a4d2e8f638542a981ae96e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56368dd95781984509cd1e0c0c9509228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d7ad5e3f12cc414fefe03aa05507f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165396e909a9ab7cd2881c4ca8d0e4dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff4ff1396c6977962b12bd80a7dc07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156be049542613e5b7b8d5ad59bf679232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a622a3194732650bf7d76665f50ef38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb32ffa6f41ce4400e4e5555771636234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e65aa48db5cd3c8af45500afd107235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1169fef4aa051944f73c6fa9637d1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd01b1e5055de5821525ff76c8953f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096c964d5cde60e5a54f5776380c620238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70272ae7f36bb5781080c22c07078e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e42567165fb6fdc70fb3dbb117d07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf8b384e051f58ba59819360c81cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a86f8e227b8e3363f17490e192ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6686502b2691519d652928a65afbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38145208b86cb2e8824b71f147039ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1e9c49778a41dc633bc4b1a9508ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b321f70460ef23e3db6c431d6af11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9cd0c4ba2c7ac51a321ebbeb47a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3493403838e0dcea83de311a990e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694567223243bc0dbccea2ccc3f70d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca66e3e3f673cceeb07632d2a82d616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baaa49aa3b41a1c8d64cbd74f39818251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d796bb0ce316c1761ecd68c745348b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde3eb5abe96b4962a8ea1ee6921df5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5c5b3972a88e00b7b09b8542c1985254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e5c88a0d3afddc8f440e4bf9fa79a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a9cb0408f4f3a273dd87074e6f84c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4510858c7053fcbcb3e004be28ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e8437c72a56c03eccaabcc0d8f350258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff200f79270846f249f32b9125a51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c5e0419e0348c915cd48e8093769260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0837ce82f7fccb1643cdd7cb9057af2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9deda5949437d4f097f30658dc7ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baf094ae6c4d532764c333f6c2ea48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1cb0c7ca30f4dfe5c01f8145bca41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142345366bd9445cc6745072a31f1d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e808a1dc932ede6e90c48487bfbbb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc112aa92f6ad0815f8e46b99e6eb34e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34272c2486a6ad3cf55872c93d04667268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b35115ecf804e47ae364a3480f58b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcb6ff08423d485348b4de53a0c19e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92c768a173f47cd0d66e3f122bfce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ccba16220badf038ab54bfe1d58a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2bd17ea6f119bd2f10f2e9f384851273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6d105099c909416e86682179fb33f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559539b670c327c7408c23b8eb8caf00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c3aaf9c568b04ff10b612ff0788ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e617e5d0464de642355036cb01165fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e7ce0c35ad8357c8a274b9d6e9aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab404d3f01c2254ec169e62fdc4919279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352793b8a293aba3fd990f36fad343280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a737499025dcc35c240e493faf26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15313883534d5b5e9582472a5b91281282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39207c4a452388519cb97ef8495b2e0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad0b312313079da8e36cb78d11112284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2e0c69df53e72f776a9ade11fa59b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5fde8d3a98c9c11f15856ea76d469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75037c7a730709efd72e1470f7f3af8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a313d00850b17ea24d51f0b9e4b1bb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e340ada69480ef13efb67b9f130615d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452dd28f35a583538f87b14899a6651290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834ad90dde8fe80b61acd3cba10c75f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4c855f5fea537f2865fbaa0b5440b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc1999886e4d1bbf75c98391a43da8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6732a76408b55c0e48e03572e19f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aefc33a1a741c7ababa1073d4656d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5fbf30a9165224579cfce297963ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5788bfd44985345df3235d6d6ee93d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477fed35c4f821e20fa92a9d0a74ceb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae155a06fa531e0f6a81cadbadb21f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e765f907319eac4099d562e70c1d89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499d8b39358b6ec8ae233ff43132af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8446659908cd4051b2da541e30be32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9116063166bc2c67ee16b152492b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1322939868441b5628cd6714d325f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23205540d042feb86c1b34b86ac5a7f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b828bc4d80a99db6b0cd1cef780f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec0e34e377849fcb33309ae9f89a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43a706925d1c6463efee60d2157f18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500c50b29815b94f56ffedb94877ede309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb0c12bb5dd010e1abbf356b595754310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ae8f31a8d4c9d84b999689d8b3df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ab396ad779e0dd504ae0eb193528312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864073eab36d9bd87591c8374c6b144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefad9a38828a2822d5f52203ae413a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94137c980b3407bafb93d386296506c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57201b43a79e1a89015f76a2108f11d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96025d52bf0d6aba911c1fb997a7f34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36534d4c19b31db6e813ca9ac1678df7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabbd1f9e9734a7b9a4d1b591dd0ac9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de10548d9f9afad49636b724b2b26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf8ff8d5504f359675d22095f6af60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95a0240bab8cf0f32e6bc7bdd4847322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462904f92880a808ee3b9b0a5cc5b7ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682361f9def0783fb5baa9fe928a01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a466339bda05fab11853154634b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba340df606d5db9f965f5f66a9d158326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5830e996bac8bbcb06bf6b98f7f45c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a78f512a14f399e6e6d19ee01120328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727101e9fccb86dac9de3549915478329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b763ea4b118fbd36e7b1cd2f18afbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc012e54c214aec7e907e25a730b54a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44acf765793135dd763dff7e408c30b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e9b38c777098b494215974859a16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6e818a57b2a42446cbd2878ca5bc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc9da13cfca4ca40d4284a5da8f69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eff91d06776262814f56d66f98308336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fa2f7c5d199b3b94b396a05e2e09a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650c2e29f969b76e808b2c00a71541338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb528514d7225b5609211cceb405691339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97d93ab73ac22383914076bbd26453340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc754698d3575c24616aa6d3418359f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a41e1fe48fd4231ea61eb646be00c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764e454a3327a1e4152681db71e72bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1e5f43267449293931ce8788e0c83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cb526dd87c283cd3da301499fbaa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38873d0cb46a526b22f99d256b81b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc15cb8c2f60985f33b04990738f8a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc494b03412217d499be33515e0356348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9188ba49b15b372bae6a984b9549349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab1950ef50e0638c2d9a0f2e624da5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac72a91830cd2d282f51c270a1eeada351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200eb3fa479a6e6a6ea15ba8e94e104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752b724841f9934c223e41a59348c4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c033799e719c25c885400e1272e9e11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd812f274ed9dcbfff94efd4c1e8013355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303f029a9c0c5bcc3c02febc9ab49d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27342e5538b0651c740582869c2f8814357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62750eac84c1aa0319959c912135b2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4538444d75f6869f57691f4d39332359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86df9cca5db2cc3f10a62b9ff89d487360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16953522db896fb5bcd131a222d706361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354aaf0eafa94507569f8f4980287d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a8013533c5ccea9bdb60debfc22f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f693fe358382f022725c11b02d0373364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76a98673ce774e6ddaff9bdd92bae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7447d1d6ddcf5b18163f8aeeaf1ef4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969045ece5cacc036417dcda88e6ea7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529869655ac16256a0b1bfad5f94b0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992fd980eed602caf1828b4b2cf48d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca27eb6f7e427d4aa5f14c09fa0d50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0368113b8c4e84884b58026002d99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df652f7cec03d27b2ecf3e1665384f42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564371124f2222d832e2f7bd776fa72a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8375d92e42cfbc19bfcd894305f2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcfd2c3402ac5388c8a45f97c6d9b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aed262f960238b53ac98dbc8cf562f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6521073684eac7441be3e259ec856ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5e3c51f31225d14d4da9d61fc4a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ffb880d3954ee7f1242984f3322a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe397ddb1ff686244b83d952de0cbf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4696f8176c66a9782037ff765cbb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018af5869e76dc6398594e3459c7ad85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aaee1c0de76adb748dea3fde9e1fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252505cd27723131dddb164d6631e3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7389dde4c542e839d7bc08aa265f6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1793c20e53127fc80cb537fc339c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088759d5c093ad5f28bcc993cb61c43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93447dc821916f5c17f2bd0cab5f2c08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eac01247cea8ab16bd729956e7cd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9fa6c0e3bdb23f473a509858704b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525a7c3c5a799bf56b0a019a1953043391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe044577cbfb5294a118785bb7493765392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a4efc1e375e0c5ee7917a6605e28b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66da73d065e4008ba0ea02051235bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b485eacf868e03067d695b580cfb71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d868732a364d668e3cb5a571690c669396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae83c41ffd75e12cc39c4a7f340b34d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f56f3ec4e23d98ec1700ce6aa7eae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a5b882030c702c6d012a9726ff82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577d553b3b90ac1b9cd3daed7230956400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d1edf004ef76a4f5aa78726ffe93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e58370ea7f6e863f9635e3bc2ff8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17db915ff486bec2defeafd4265d754403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ccad850c6a56e604c2dc3ba6a5eb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b643db92951d0fc8fe916f5895aba1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11739a332b264876a93189764cf18d79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53697f74d8b6cf8759a334044ef981a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c0d484e3b7b61f77b02c04fe203a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dae62a9d0d140da2b58494db3c8907409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b7d839b1a2fe63691a94218fba09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0269803675c57bb1d6a79fa1777537d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2cd5071f2a8a92ef17304a34c9747412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4348ff2b414e9d1d81d5e92af6580413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d806af88e9f05bebdb8f2cb2860e4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118279078b9249d7d4fea2f1649b212415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9934d5704de3e427a331a2f30c712416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482db29194e0520487eae37346afe52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4462a2eb5cb8fe1fc60fa5a1be42ef6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37edd1a44b47f6869b7ada44ff5afad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e8c9e54b9dd560521fbeb251aca5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc8e3393af3302fbe5bf5bd94b4397421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a22f74d04bae292269cd320f28014d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794a078deb536f19b00f509dcb9fcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032b1920b1c82842fcb21e9c3fc10b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d1095dd6ea8aebe83640b1acb517c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126081d2efd4d78a5ea9ef8c808b9d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fec0c77003505e1f44826f2f91aef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19a76b55b08e2fe3ee1840773b970f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3723dcbe27602a17c75f92fd0cfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cdb2164ab123db3f46377e6565078430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2364d71c3f514662e2c83a9ed1a9487431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b7109f1bda0a8975c2117d84108f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d962cd1261a75cf042a410b373f3fcd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb457b98f6ccb8b7501c604627783845434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5604eac511c49178d5a666cddef636435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ef144f9080e5c6196ae01ebe5f74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237a8268331ab83e45f24c0ca994f28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfeb7ce53a21f0edf41de482152197438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d46b65339016d1b8a64f799e4e3395439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998289831b28b16547112c89ba53b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb6a2b16fdf557a8b41f60c138046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f8214f91ca77808bdae56efddadf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e4001ce9c4459b4a411e6faf63f7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe819c50e047bee3bdfdda7a0ca5bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68c2b191c6ab9a85700a4980b5fcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96206137b184b6a8428b1b7da9b1772446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2b195b7a71ea2e4db6858f6e5d23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0faa4317419db4713d3c3cb9502cc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b97bc21f7597a8595e78e76296318449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a1fb526412423780b31b8924e7557450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed801df2c55d379ba6ab494df804e2e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788db295f6405698c1d0c797ce50f55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a1eabfcc502303134e103c0ddb24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4384d00ba22033429937c640e11bd14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f39e1b36422190f830cdeb09afa89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c27d1faaf0903b87d4badd04c615456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203dad9b870a3f43a4dc938b43f705a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b9025633d40b9fb752c011314474458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87efb64e70fc31760436bff012ed8bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b37a9e4d4641d0b654e1cfc064554460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467ae45abbc97f33c510766ffddeb76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936b52cfb45e3728da2c5011cdaae1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcae893b5b51a9e116274658b0be12f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4079b2612414192a57f6e790914e073464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb026dbddc501f63973156fb6cd08265465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0701ee3ab0448cf3358dd83e5e3055c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45305f3af1f4f893284932a93e5ede4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb227aac2381887471721a3d660306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884140b7b46a7a092396d281efabbb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2803509abc5973ecb22ba42e8d08bde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b2c2c098f0f2af082357943962870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e63bb1f120b79b14e3af9fedf830b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7cadab5b56921df90aa819663c022473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3455f5a40616688ea56f340d664c88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87cfb72bdd106f4b15bb278a3708b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a2b9cf9f61bf276b2663c1eccfb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11382a8965cc8d6946ccc292dfa9e291477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bca16f92df24ad2efce3452ff3d082478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93473c7fa746940734ada441a7eb2c90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcadbdcc8349e49d44a6626926e93b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2928e7950b96f65a6ce071b64f4bed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a162978290704bfc623db247f6b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195456d37541fc3c6ac8105fd3bde05d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493ee31b1ee866f918b4a1bb25568df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740e741a8eefabe1f328f7408546896485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4fdee3837c1fd0ee5d783a7b096a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7c064db01684f645e36017f57d46f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777145137e26fd0f35cb69b6e0407f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf9591d2f49f2d4a77c522f48d025489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8173fcb12ec7d6568267ee7c10a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01acbc97c70051f709e33e006df72d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6571e967b1ccd3b8fe4c668522bd3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83788725b47b97a22044ea95b7f16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe3aafe3118df3f32f03792c7833c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e310d9168e93ef71a011129ced95a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4838deba65c9397fc0c983a4dfd98d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55011e364236a64ab716a4fdd633db88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf79888dc8c7208b8f7611a2c1905a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d09e303f0f5501b4e3191416944fd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673314874592661a43a141bdcd61944b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd08b03d32da1affdb721f3235252501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832dbf51b7694f4463e250af4e75c1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e8c93c3c793f2a0d683832be4585b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab34f420ad406aa3ba1f9ad49c33b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac2569ef47e11422921f11d1fa767d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d490cf1bcb8beac9f1ae4a67b891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67c1026d83ceb0e0ba20fee81374b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e3e722d9e75ba2f6de7d87393c7b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00cf15d2eafa62b699a3c38b0f7f61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73535c1256e7207cc4657d596c33e241510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cee03449a4420e4afebd851681fb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac880e7f9a8b51996afeb6d42ae3038512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1793189ea85dd93338dbed016b156513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454dc67f8da4da71893afb9a472739d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393dc08e208d3104184f503bd6d8217515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916bebbeefb1c717f06d8c00769ec55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d23bb375b180a0bc7014c616398949517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be471b080d171f99d7ae37691f4f1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c3c7915217d3deeb25237182b5b63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd572b67f97d04cbbc494b53bc8104520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82539b9c3941a2bcb01b58f8f0957e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ea77766cfda94413a82001e6ee37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f99993f830b762c95915cdf3199602523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5509430705b977a3925bf7e713ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede89639ed96834860e779205b90df4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7551f61847e2a2920d0d2270cb86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197b5c0d0fb792fddb42c3d14ccbc14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d526a4093dc31237170f9ccc16fd8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49055de654977e9b2b62cfa237afc99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89a775699b1a4a4595d6e39291895530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af275ac892bcedc956515f2a15234531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ad67ca048b28bc0e089f6ac99645532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2089b3bba85947abced8901aadd28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b670f73f5174f8b780205556e387c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84dd41787c9ce3a79d19559e67958535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa13d484da75bb3e05787acf6aaab9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06357ce39d2ef7fb04e6a30e9e4a3b01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf82229c24c8226ab888903448f487538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5788c3be8b0a1cff5ee720cf2bf19c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d36507fbe608ac18a76ffd0f41d64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172d5deb8d4f0a4c9e880d19948294541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57355d834128ee6f10dd7bac261a3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f49cc1d4eb1e487aa17d40092e8a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643091496b0b0d2da8c65d2309188b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14085091ff9c3d82641f6f056e20d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94909437e3674cc7ab9b24c28f9631546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950fbe5cd6e6ec07b4f0959b2f5e7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c5048ba1505c73794e941372d9dfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a572cdd2038d46aed924e9dc222666d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738725c9b87a6c3febafcf1be61ae461550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780357b408755375b155bcf9e967877551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c981281c88156eba3cdca6e197683df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394204e002e53772710727b6d6d103553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f92d5e1b1c74d16e7448d9092c95d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226427a93b803965e7a0c2ec0d727cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffb96628e0abf642a1625e47660163556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4be1172cc7d662743c18c7e50cdf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85594b6825fa4902ea880cf8939c89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cf10bdf6c29dcc9bed5267bc5af02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54210e3fc0e28192d128333208b77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061121a863b82d8224b3cb620238a5db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a11c169e497e25ffb1f9ec6a60ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce945948279dcca78b746bd19f2f2a0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a5f4717b1d6fcf5bc006e9063ff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ccb9e1776051b79f1d9d82550aa9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47c19afab93862ecc7224e584d1dd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d508673a720bac77a4b45533677c96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdebb829bf063c41bb672ad63a6136a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71363940c84cae9261798dc3b7cd2a77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5c33a7c05c11fb1fbac9102c02677570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22759f00761853c914ccce2c1bafc18a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554cbaa4e6f5ed8542f1a72b53717a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587beb74b02a8b00669e68bc527fa57d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff139afe303926f934e134c60de98fa4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9001fd92e8bc914aa7a9fc844d04c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14372da7fea15251ba39d8431f0370576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837afdf133cc1af7413c6b71faaaf91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c7862684c7c9bd58f403b0fae11c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c92681daf5ac5a5836241293e90b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bac9a6d606cf1403cd31ed4e744b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2bbb66fe9d4ae28489fa00cac3538581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f2e3c1311271edc392461fb070285582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8606f7704a1b05739d65f0c8eed3e41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6e267e6b003e2d169fc2e1fd06d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ec82955681a3782b23603f84856a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d81cb6644f46dba9b72931381f368586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9102635b31bcedc1ecf6cb088168587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf55aad86df6dd71c035e89e52e4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724ee938ed33d9b6844f8ee7b7f46c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b8744664e4b5c03e86535f94c022590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab048c19937e1927074da1328bdf6eb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5573b4ee776fbf79857c5bc37c3f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d7b4fbe06979f64da320bf4565cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde38e288bce7bae2ec924722271f83a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c466360f16ae4a38010303a220ab65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47489627473c4e7bae091c6ea47cc04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc763a6454c740c58d587fe1f5404c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d3ea990bc79798f8b7680f034571598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd29efa5abeda42c043a6f5e6c7af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28e0d54ea87c3beb96b923035ae69c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d3be4e54e131e5607a7f58f6ef10d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720df7777368711bfe9639f4d109a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89555c047a8f9d517b0e6b24867da198603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ade60f030d440c294d1c0e9fdaa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4007c4a68071612b640142edb0b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ae8aa62efedbaa47212c94ce7ab7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a6819c8450b6ba8ad4e21a22734c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84f2e63c6c418141077ba2c2d292c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe624adb31d0d34cd64615be465016c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50435ce7e7bb632435046ad514808d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff17aba2b22def23083bcd29e9c2fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850a0c511b4e23dad64482d6dbcc43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3404cb295dc32d29be3ad669492fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640867cc47e150c4c55b30436c8ebb1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271b12a04cd6826fc823d873d65e4a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ef236b1a4adee6adc6dd23c50426616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3fce81654f725e93e4208dffb5954617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f3f50ccabf6ff69a1a362be096ad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f4ef794e4fa2dbebff5bb1c7072b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce34362075c5d9ffb5c6b0070692e77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c43d55cd1b6a5f9f9347c534fe3b9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a7f3237f4502c3d68356d2a46cad5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc73f67e9798f74216d4f2fc3dd655a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e42d97e7fcb00ea29106fc157feb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dcc45efdb52452e1af0e69b6f44c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dcc9d92592a81a74cbdd3b0b07030626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e4f26112a372cb8ff9c8a40f0137627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e40ea228a10532f324af9d8b44839628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e8d93a23f0f9d6504b410fcbe375629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ad23196fffff1b5bf4eef2a99d484630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40799f654fe2458ea6a31ec52ca3fff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f78d54ce3e1b3205e63dae1e1691632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334eb4736ca46d03ab0f6a889b4e363633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece5ad6cfbe571301ebd5764abfa2ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776523d80c18f2dbf6d0fc895b07449b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881334448717329b180a638a8afac43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6b27faaca05b58d467a7059a1cac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6774ac99c4b9d06e7dd8e1ffb7d252638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5640a11f9cb970f32f0c7850e11f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f969895c5fa8c711dbc7948c3f8ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782502847264ec23a98f394df23287ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00755277361106273237c06385621cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b69aa1dafdd3b5f69c3142529f726643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e5abb346081502678499c8300422644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26afabd8b0ff88bff4088e169679308645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761a8eb9d82e94e59b03a5aa2a7ca64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796651881c79b740cabd53f8bd1b5ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea68f6ecd4f448189e7bd792a62028648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d341ac09548d6587ade6b6e621573649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340346c1ff697f7866906d752aa03c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c4544f69eed5e306388b5efa9443651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9acb54330a14bebeb1eb002741606652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6a37ed6a5ea75c314122dd4259bfd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518cc89329c12d7b5d107d26cb916c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f056411e5eba1615879b74c14e94f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a06ac342c11e8d0feb9345eec8ab8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f796d3404efd40858e7ace2fcb02e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e0302df56fc1db814382bc925b8e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566edf1e4ffe6781a7a82bcf32272667659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c37fc775c9345c6035626d6debdd9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a9676b30a36577e541c915316c4fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c56d7dd169680736c3dc18c6ca60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27943657419e21a200432cc68bcb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e68d038d9d5053a716e6aff921d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8a7007da8512453b584d3aa4a7aa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f12392c40ed5f7db30a192db2d49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fedf5ffed45c033996b0b253109f38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a062ecbf2097d2fec1c7e840f3a705668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbcd5d7418c66b23f8393cf163bb60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327370abe0ca11ab2bb8cec0df18ac2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e938e86772c6fc2d67aebbc884938671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b8503f5d97ca9f07ea322459bf10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd23324f6df2bd42e7b47a262d2d50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577439610ebd9ef7a30ef9834a8c1e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa9b1306b8b574ea5c138e8d7b567a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608ed360053ea8e1494f20ac4d396b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de4b5c0c47829dde8ea538ae200e03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2311eae5a76a4a3cc577074137ba0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e9a87491dda2f79a96c6cdf4ae00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d558bb3673b22a001b2893c72bad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1caa4d52158eac26e155819045fc65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8094c584149efb66dec1f7612508682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86121906aa119f54d07ed88f264e4fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454a4fa460cf5a9aaef72405d4838e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92159f5c53f1e3c64a575844b7e9940685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18829b1860a9fa601d666d6dd596ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafac6ad2ce969abe4cf46a00c6f6db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226b55f5ae5bb65c617b6e17bca855688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a77fee39273798495c4441b1fe232689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f43b0f57487b9e719723883842e99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ee7b12dc29dbba8ee2a519162e0fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c863bf9d77e8d23a0f10210a0c48f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c426a5885c126bffe5318aa3ca97109693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542314af06d9039afef27cc7c12e9b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ac1b17f4dabd7bc8af60e8c6e52d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b543ffb7d6c98b92d6256fc03f8a5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195f73479880056f14fedf8f0c9b5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1cd049c230fe45492ce5f1a86ac77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bba3aa47e199611a35b4b2c655cbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb79add797a2dc13089f1f76cfbbc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda41168c9387a93f6f85f1f3066dc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32010ca332438abf8e8e801fa1cab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b45013c9027dec5c9e438024d8d20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0c41339f3953587f4408cb462b853704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d5d7b7ac6668fa39211194c4b868705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7265a0c6088a4130b829ac2c9e67f7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14e57fba170b2d3e72dcb9fa5ea57d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec129c894544e7dee5b4147f3658c81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69daa09ec97f7a8ba08a5dc24be24ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d270859ebc41fb3b793fdf581f632710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda91bda8d1e3dc10e9d75b50498fb26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd083d465d4005d9368d8347845ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ce831af858ee87bbbffa6f9cb72bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06a6910b11076f15d77857cd8b8822714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d47d93730430151795cf0da37dc90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586615f789ee855f2fc196604ec1ea7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb6555c5017b4f376e8c89a2e625e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687810267a320de44f8e566f038ec07b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b445f0625266ae2d1fa1716b3c6f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3948e4acc992695e7e31e98d2fd492720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbfedb14ed6dec063fa95ce3c0040c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f658d530c3a30cf4795a5ec6c73f03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1a2e3d4660faf3c5e4ae219653f25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272521a70fa71e681cdf8e238eafee33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7430bcdc9a519a80c324c5be7f85575725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718943caef800f075906770e2b560963726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd345677bb2baf301d5da44651340f61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681389dd0044c55380eb20859c8ab88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5a370bc211c7abee05759e5b5f13a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8eec6cb3f704f3bac655ba598986c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ec276a6cefdc014c7622a4e13074e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c11ea8fae82d9ca7bb0b2b8cb757732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3272aedb3047b8cdc53ffb65495422733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ac107c3ccc36c093ad101be73c15c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c54631cad3e632e8e664e989f45e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ed0fb3bc2b81247c59a3a294fe82e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ad9e828eb29f0937e2e02d8e950d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f6386daf6238b3c5ce341a9fa8c2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073de02f5397bbdafb4815cb585e61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3442f2c5d5e1388a2f515a0a10a7eeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6990b1b53b9d495e99d8205bf40c5b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b0ffa8dfe43b3cc3e08a76a6bd0c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb5f6076fb7e6a3c294b86a124405a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37410b0793f7521c53223a90f295bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311d3e4006f69e0cb69f555f7c2d1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c848cd35293710588d0c6f92bf16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887de09243a04ad090bc23bd8be3a3747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>