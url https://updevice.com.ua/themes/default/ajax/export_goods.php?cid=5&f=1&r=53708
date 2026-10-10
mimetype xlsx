--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba9485c139a46297b8e3c648df3c171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d20624e9c6e372969a72184cc13642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1316311eef682bf88b8aa5d61da6173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b85e05281ca5eb5cfe97e83e6c48e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ca91a45720a364bf65b0b49da71fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0dd515410a95e1c5d934c7b39013d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc938bc36d157bbf48b9b1d66be92e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b53e9dee74a33a4a00672559f829e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa845cb4894ee78818e068a97e70d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401db5572a3584e21a3c5eb4511df5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef71d5d8ffa84f0861d899974560ce511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda137b4aa31e0ff964c023d5898a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9538345de322e285d7c7d4a3f2de8a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bda7dab7f7a943d626d015db6121414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48373d5d719aa8b2c98c56ef042cba915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910642fee30aa44e6d7522d013744f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c818947861310222f57ce8a0cf383617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea29ce211f7285a9620824c81cf6da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b48cd5480b3f106c38a841d9221c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea00bee6d0c8465ef35eb0fd8813ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d53cd217dd47761a6424638a5e68421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d614411849f7a7a67480f9f9a2245622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621cc5fe023adb75069f1ef69a7d76023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30b40596e21b2a48db3b7e0f278d9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eef99ef446c397601d1baa837874225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ea1e3d6cef5453bde279034af343126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b3109e3a002595447b59740f5956c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0080cd8b2d987f93d20f63a2fbf8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd45c70879e0ed13e1a53293ea039dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817cf2fe05927482d5e0130b8fe256a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa0f7287aac7b5f9e8f5a45b00fe7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5083c45bffa89d7870280aa0e2128732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30042ada494899317fb10c931246f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22ebd093a647728f0826a2fc692d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e60e2c8bb82ec3ed1ccd9479d2bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6830e5c2ddd0fe0469214e866fab5a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a514e6ffaee6aff112ff680be0564e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e87ef2584e3ad5c5c5e66545e482d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3744ebe72710f3d129c0199a38e7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c577ddb6cfe2d6a21216cc250afd7e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a0cd7117390273b65adb174bc106841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6a670928bfc71b62704eb8305bef642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62c8d7cb386ccd7e29f57d13342c0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0933e48f54324b641820b90971726a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893c1e693b99d6f7cc182f84838dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68cb4ac1ef0f264539a1a2d2cefebb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8b228723ce9ab4a13844fff9c0c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ab5c83c152fe17e292ebd9b18c0e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de5625676a849eb4b7c5622bdbb9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac7d4250332c2b5f533fd3ec6ead8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b4e0f14b9a8ce1a1f3c926d9aeea051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7d640eccbb5b48e3461d9fc4fc3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b5bfa0dd5fc9cfb05f0ce70ba027c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bc07a0189dd5ad075c79b6ae610e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87301342a67b5c23e3183075d9110ad655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ae46a29e3cb7e484b7ba0e6afd0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842048971768dfc1016a534bfe0a4c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffdb84a02f2ed57a1ac8df3ffbcf4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fd144d44b86c2fbfb3ce7b96d913459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301bd7b4cf3672a1127c048fccccb8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950fd75bdcf7c7ed351d1b0826c702461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d007a4188bd37b93465cc07ab4bf09162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8455cd7dd9bb76d553b5485358a3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd2f4045f174076ece6e61aca063e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258163ab08994f1558e4765af349b04965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc22ed4bec9155a8d9e043ed5c1b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07417392276dd279c81bfa5fbfbaf8c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d586584c8e46e82b41dd9453a67e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bb121e55d502b24447ba9b6b7d3d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdac27dbb3d7c4115d9d372f962a6a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b71af450b5d8745233859b10ccec771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b509dbf2587058c45668c33449f4a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa3e4b7d95e49c4ed92380f39f838b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a25440d10a8fd80904a54f3af2f00074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc1a03c3f2bd40889062d75ac328675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa2097108ac5b77603799049ceae1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c44e1c754939f7bd65b659c683f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08a0e288267550e1e47cfe29028c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a6dceff5679e82732720628e5a5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad0d6449bdc46b4db4128e8a2716980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f713cf0bbf0c92283dab80178f00181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc28a38b3d7e1313e376fdcc0215382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd861b9604641f4402265785b87788683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018ab178917da5d9cadfbb8f67f2be484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de897236bac940acc7404c3bf3105b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c0a2c33b3a955dd25719e833f9f9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a81e5b243649b6124415c3cbb85c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec4b87616120d2dc0e83927bc14dfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27553a48923e3838e410723feed0db989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6261e4f83f04a9f2282caae9e07032d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2effcdc644628b9cec438e0d3ffd2b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34073b6f23c3005e9fcbcea5fe906f5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b7487dfec9409d10dc7a2d3c0e85893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ba7ac6774e063829a5c41d980f3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b611062700880bf89f3f0f34057e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ef1ebfc042c22cf566b29a0c63cd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49eb45995b3d45f32252ec7e0ced5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa27075c19fa4e9d23bff2d26b2b75598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db023edffcb79b09f2825c3741d92799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddceb2a4407777197bf612671a56ece100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f11f45e29ee13f75630e6fa8477292101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa068dd13420cedc08e9d3c883d443102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee98d3fee433569c78fee4d2d36a2f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6ffaa51486d6ae381f3ea0cae30c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54911d71b941bef7ddc3644fcd421161105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df088f90066f1a9c9339dedd17a2d71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38847b3cfa698749abc56319f2e5ff52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b033b85bc591599cc69fb609dee772b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ea0750075a22ab76eef5cc618975109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af1dc28147dce2dac978fb0d492a3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d077f52a427c3eb7c275a872646fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94942468b61ecbc9fffadd4838077de8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330aa1e73ae561552b696c0fe15802a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a5fec91e75e1cd4f73d38ee48a4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ce7ffffc5a23657f9988ab8e7c0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492c20b9898569a409a1cacb3203153116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b31553bd256158bfff2926c0445a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedcc8ee7e114d4088c8639685bc388118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c0b2f0c7c2736feb34abbb7c8191119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93ba492fa95b8477934b4e6602a2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8b3b75361dd471f4a46a3193732d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d420d6e0247a54c03bc8612a986a68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3a85e33b6cf062080471f273334bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730e52453222312b856cba246c322c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00bce68af07f6396b0975ed224572e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b235240c74d7f761a0d3b7e3a21593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5549cb14bb7859bf7a9e7c1aabcd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ec52181cffabcdbe9ab6392033481128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b026d9d3576172f95232fc22b3f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e9d67491e0e830be2b773244ddd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f4a194f4ee4447ad60de62f7914ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c388dbe957b5bbda82ba72c8343d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bd40ff38aec96da613e44527a7477133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66aba1f39e2ca702d64a062b9d2ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef4256dad28763952e384c3587c63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2a4021e764d9a33c3da4fcfebe9fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab5fccdee344f1eda456acc0d82c87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087929e2b6b9201a1de5644e437d1885138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180653e1414b9252b81d46140d35c90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945278a5823c6ead89007358b1074d6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c61afa0922f739d3c56a57daa545e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f1a842d707ab93873c903755697e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e6511077ff27b831b83e365721b80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e7ab01a2ab535ea56183ad144b3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2295aa6096a9591e4731f1a9a662af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42a43161e2e953da3198cc2d20eef1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86622d875c4d42e11b6e7a90546fac5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12e5af696a81911c0a06cad537c4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2177801a763a1832ad721f111846f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42499919b646a6bb724ad15f4fcdfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6164cff175b04ec91e01669f150eb27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dd2882dbdfc7fcda9725360fe1e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44778413e3ded14f139711f9be8aec76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409c9ff23de0be52c201bb1f30bde91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6430ca35cd14e9f349822c249750155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0da35bd33f672c2cb8f72a8ce5b2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42a13a81a3c57e29542a5a728a6e2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9d8818e1174d08fd4616eb81f42d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e130328f7d602fdac3f1e1a2987d48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74162a521d0ce7f29faeb2bbd10e735160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787666eab6b7c58151651d13fc1251b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c5af64746850918f786df33376ac5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2c50f21eb1fe6f43203992c8c8c8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1dcd5f13dcc248a873845113a161164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919915b0755afa053f01172bc3e50d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f68f7a8301a3a94d6623965a4654d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae766d3c8e70bd8734db716363260806167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5263bfe983e95febae5b51b37ba962e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03b49f39e1075d8d258f922cac9ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378ca64e1ee32707dfdbb30dd648f00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1100f57cd7230f2ccbb5568003b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b3a6f76cc6d9c90a9dd4fb00ddd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775376947c8fef65463339387bb0c9f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e40ade79c2760ef087e259c2f5136174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5b8e5eeea90850bf4deacc05dbcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641fe2a665885bf02d69b01ac0f32c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b06e5f3a7a7aa1a0a55748cad897db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cf087672eb4b7020fa969b80471f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beedb8793ccf8a783c414b4c536eb4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c88b108b7897667fd590889858452180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff14cc2034fa3bc9ac0af37556f82ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2bfac32a98982259db0b69e61168e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15f4a16e777f72f3d7426a5cc9f74d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429897f167e3ec02f9cc3264c20ec3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a5227a986f211141ff6fb807727d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7a7e71fd73483bcbb9622570d0063186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dabfce1b738ac2155578ad7962bc4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c126c12de40ebd910d01f2b1953ac0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a2385466857cc5a850b35ddf79495189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed64d7992b18942f7ef3c46798a9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720660bb0773fc9f2661df0b0b60711191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354483905c5ee2fd3b34ba2c23cb20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd481c917531b04cbdc9195bb84dfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cfa9530e341ec1bae09e7aa8d4294194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd6df4b8b464cc7ce8fcbeaae78b10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f7d58702a76778dd893fa4747ea92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2dbd73acb63a9e6ccef0bbc20712f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df1962a458b34e1d132d3f4f4ed1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f7e08f613a14570fe38aa10cb89a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7df52374706e163832559fb633757f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4064c57b4ca341b70adf513b2c797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031abda8004adbd41dfa52b34553e9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cedb59c60441c69806be48f739a83e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbb3b0973a8f5dc168749025154f5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8453cc5dfa8c38c15826948269a950205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06da2a4b0b6dc650d7609fcd21e36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da97fac5d6ab88de991a5e7d204989207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ccc45222359055f16a32f4a5e78e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b87e544036f80cd7de34651707a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b85873b8d3533c81d80e134f75323210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06565bceb6fb398e996dae7fcd3e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62480504406b31756fee3cdbfbec907212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482570a828d3340d14804c9bc261076213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12406d3ce881e44c2a68835080beda1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d5130e38d9ced86ef37b81a556ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cb551a1e2005e1dbbe14df504ab6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7978547fe091020c07bfb9247611217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f23bea6ef443036b07f529ae7fb9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc2caad25973e4e884a9777a2e7e2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396e45a8317b3381fa487177bc5dfaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96153764ff75392921e7ebaa9bdc8115221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f28255bef89f81b94e688b31bd9dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c63417274cff470495b3a47c9d02c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d747df10edd5d5532e77cb991129f7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107f284b2dffdafa6eaefb6829cde6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184050461c8bb164029c07750803e8ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ced21df46c451dcc4bbf719c1757d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d9416d4e74150d59e96e1ae35002228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c032a291962778870e5db68e7e9c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e821d3458f1f869b657dc6051bb81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c906b3ee3bbbac1678ba99269d7da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ceaad6457c6fdfc8dd15043bb2fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a55c1171a695b2ff7d2144ba39c7b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf407291aa4e7d4b54626a56cf7cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e8b74f6816842476bbb3fed062f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba17bffbf29673c1e605c28f2c5b92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8e952465aff3e040a9c3888508acc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91074ce86aad98fbe37243aec260b804238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce458ada93860f912ce60fba637b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92ee103dd52b5ad83b4401ad52e2b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb87e05bf9be041a5584cf1518d778241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3cdebb826a3bd414f62df220c229b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede3322a3812b23e5c33569a768d666243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9fa5f75ae3da98445e65d48eb3a34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15948008208e7087b25dac47d4ec9043245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec156ba022385b22ed704ab230c80420246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc0e1a47b2126a282bcb49d216f99b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd4a2d48dbd890969f5117d708261248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4514321aafdb63544e7ba844f32c0de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868f0eedc70bc7ec4eee10a16ec33a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a90bc3f3173810fa140059b1599d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f272df85778f72c91edd672b1cc1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048f12dcb656507c317f385724267c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e6e67b7b3dac8cab8ad1fd05d5f3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce20a8107df53c6eaf93143e757ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dbae1057f7b23bca86bb7aa7ada9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e85be8c865bbd0b115bba0d22c62c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366a061d2244be8e44c7c81474ab99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24e79c340bd4447db841ada2b80e26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737aaf0a0faf6807c89bd709e23c859260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50013a2c5da5cd20b722eb41e916dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9b33154157776bd51d090977f519f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975968ab272d3c0d55cbbdf249fedff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e73d775824ba236498588d9a587f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d286525503d78cee4ebf73e5254094c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f71b999b1936a01ec3b047a9b519ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b6eecdfa970e3c74da1d3f33142c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c902c54b5d8d9f254a3c6c7cc1f396268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100042672dab0f5095a9f55e67eed259269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce101d95b0e44576b88b5dba5bbdd84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79316576dfebb61a731f8918ed37a7eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb66f0adcf7caeb60e2ed5d6b4e8779272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b580b19c3ae8a5eec6b581be47399273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0054145a2eb0e536b18488bc56e10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cecaa96aba35a424ec91c496ccf2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbfb25174a3f825b0eefdb5a3dbe11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa47dd432312b8677a3d39c260e3f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff27e4a4112991a7fd4e34f9cb285278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfae1afd9ccdbbe985d6df851a2fc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853833f9249155b26a3fd1b1bed029a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbc974947e072e0ebdee0105880ea3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656cc6f89f5d49dc1bd059f02b593a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a97f3d9b8787f8babe63ac554a2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20086c546e4159957a06eb5381ce540284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f3d58c9b5b0382e40c8369ee8c3dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db1e501208b1018f2d8b833607169b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4a9309a43f24e1f50e31b325d89c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b6ecc431c1ad2f0aeaf5edcea673288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51cc8347543c49e25e31e65ecdecb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08605973345308c9325ae77ac8701ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eec2123e4c4f568530e429ff0adabe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcdc45d8af442528b2b7a624b5a973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a47c27d5e3427e89a3ca1f5961522293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c440d5524be22d2bd94f3f68926a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27f32146276771df8fd95ff7c9607295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b25c2c7a6b07fc18178fc08e62f206296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e8b9b0afc7441bd82fcd540d9edd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45832590471a6c7d572c21b37e1ed3cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37199e2f1934a89c80ea3f0c2127b324299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a14a0022feae3f2806de85e40d133300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e31f71c0388f5bcaaa5c27e67b42c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2d018998c7cec16b05b8eafe2307302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef18b5e58e9eaa9ee21d699b9a87f86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dca6604245dd99bddbf656d25732b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d44f1af415780754ceb446ad7223305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dd20d0ee37f9f2e953f2b2daf9fdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7eb73fe3fa38794b435b30acde25c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6051e6f8f1bf433ac900900a54b01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6dc77f051a09b048933ebafa609b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d454bf13a7630e2e7913f83af4fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1ccb785a2246556143d4515693b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccbf795127a35140c128c47684c04b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b8956c892bba442e1db6cd668fbdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883c80f2dfcf5bc86e8b55d175bc14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87183e63672c16fc06d710f9c43d821315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966dae6d8bf6ff4cc79fd86fddc9e89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0b3d533d70535502748edd0580030317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447b3656bb2ca60a07fa374902506a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cacdf06965ce4d08b0c47619a03226319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692f7c6617373fb0da5ba1657179dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b880f4b67fc9d56d8b0d949d4a26d86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ad2997f2768fbb294d3758c0fbcf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590150a4b71f0b55ed33bcf388160e4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d397cde950f08d14cd2865d2761140e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ce554c3cf355f05d95706a59f5ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca98f74de686983a7ebf94f5bf2f9f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84da4ba1c505d9a2b5e90c5c95f95c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43414b647260a03af1240b46486a970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecd2e1f767e42cf5d172d9275dd0f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31cd5eb63e251f577e54fb0cfb0730330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2e0820941939116554d491ea432a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ffeb73184a7a5c6c4ce4bf2331818332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699dd24126f1fd32fbce6275afe35f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe18fb7159a49e15fc1004dedd8d0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab2e92816320cdaa35335d2e8b2a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464ec33f00b9da3cced2b3e58caad0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720330f2e32cf83476998afd67deb280337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9404fabbf2f4e9ae418f0b9d318e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433986f25989d5a73e06acb5b82d8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880197e03c73a0c77dbbceeb5909eb9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a710fc8b9056ea026b8d91a2dbdfd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96feb810f92dda6fa7fcd36f9422319342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583594086f44569cb9da1eb68f0829ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb1a905b1282adba80276ae6a2fbdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cfeeceeb672a1fc69e5c592145d72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a672858fd9aa1bfcd13b9548894d95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a7f83a6e7926644e10f3c1d84fed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c718357f23e746f729337b2f64e93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a413cf0ae5a9f4006816914084ac3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ad04ee6ea140986b76aa17132f74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdbdf5c0af2f52943b72cdee30a2d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b68bac189c2972b6dd66b8a506221352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50454b1006c6fdaeb3a61b15b244149f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3509f9ebf4ed5f740dad8de5ad878c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4546b58a574de173b638806e0d14f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d75a8e700cdfba4321bd47a6240713356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745462c1712376f2960f4c9829d6d589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d44681e868829aa605610efbc3b987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474544fd54ee2fa09ebb62fa790995b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb894d2c50f9052c523964a6d3c0d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbbeed73a0e25fc1e9f57f50938ae9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f55c14ec0a6d9905676b91f417a8f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dbab1e32b50abd21b8bfe337577a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d39a9e8e02663a8e353ef4a3bf222364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543dbd5d3f565d9400638f571c1e403365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd23665003a8532d2faf3f68eb48bc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f19bdb5210fab3c07f4da9d52b664367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac51076a0b377535671b7127cd2eec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f973f2ef0bc712a1cdc394aa52b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462601025a5a1b4ce6cd0ce9720d724370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ccf12ec94249a4a038580af349eaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e24b660775641286c6096e4959f0de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81febf18e42e4fcc33f8b80d18dd6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6183c4ed2696c0547b4ebe40deafe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ecad14da040fc31753fe450f7113a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fbcdcc80e213d120b822343a891f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c9b4c16869e8c6f5a3a52051a766377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf47ae5f781e305bde5c4149f6da2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60b83d827c3bd65674f5511a7267f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277cde7fc0217952aa0092705d988b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded11c465329305569f8bd0f117a67fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75e62db424b62570802b315e3a2e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d3a9c442d36686f2affcc858d977383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6524084a2285d990d13f8e18b5337384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91512b7bfa2b134b012dc4ae41ee32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad4a9ccaacc8e9bd4e1402eb924f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5633afdbac3a3d2b51e16e26b03ce5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dccf0c43870d001bd586fc9b20e79b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47c5cad909fbf5f305334d55107c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2044027af5baa910d6b5318e9d3203390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3399b80088b184698ad6d0263a08035391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79048beee62fd777e02a3b23a7c67f0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d5683de69f7f5056b21ccddd7a56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce7fc101e8db59c6ff480a373eeee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5accc27b59a6d9ed05c68324ce7310a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4fbfaa9dd53a09ad989748bd85eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f3c2e0b3fe548714ad8d71562076397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c74c5b2ec2d000752978a93d650a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897a597a6d79639d1dd260cf2440a05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb2f4037f5169e4d01161a4453611400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bd0df4259c2f93631350a420c13bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313f33c24855fc7fb5319c49768ed18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c1fc6621dd93f4ee63fe4060c2cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333ba3a21f323c280bf2ed66d52109c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe8ef0e3d037b09e5378cb2fe95663405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07aea3a2b4dcea4138d3f025344a9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d0dd4269dd0a610ba828e1d900fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b763d169e6dd9b14cfe74600d374408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59490d07ae9d9a0f09f2c6d4713bfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cba1dc582d8dc7f4cdc691c627b5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80969c38fb801cecf9338ed1ce148261411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946ab40098d1ddcadd469aac8e56774412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ca4cf3a33e202ebdc171bdbb1a55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f4b12d846c8a468f1efa88db8fe23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8953437eb814b258f71d6882b3b0bd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589b670d358271c22b2e8da8c6cd309416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f52be10af8ac1c21a6150e09e8fe3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48202c1dcabc7d3a46348aca6d1572418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb60b20dbb450828365d94d029d0ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4752f101595406c32c650bbeae0559e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ec71305eb5547cab10309f10067d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f510c2966372a4d3ee6d21cabf162422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371be601b053a7796ffb815e7a15dc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213779d21c9296ea2423acd111dbb3b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021af339e8927258db9a63cf24fa04e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e4d9b6d94854383ffd4e67bb2f207426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91aa2224b8490512b185d45ec24045427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9271dbd7124b79d6389ddfd4783693428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40cba64bfa888404e55da474f00e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daac58affa8be6e3a70173094936b24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1063afd84d8bd926777652a3f32c3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ee4ed2b439c82b8017149894f629432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa00213172726cdb4145a5512aa6bb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c3611ade16b2b87ff7c16ad425b01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdceb21728be97b50a8a926e2327d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146c3c4dfc8adeac504ac6e5d8db92e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928dc1cabb5c9ec6f60f88d9726c00a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aea540c9793a4811fcb109b3e0b28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5afc43b6248845e8de75940b319b78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88333f800987f5bbb8444fbe93721440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511dc3537e46a93136b1dda6d2f0f35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86f84874f985233a025dd8e2b8b26e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e1a891d0a810df1c977b3199eb75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e673e13dd16de991f9320052e1129444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7aeffdb53ee498ea39f7d5acfe06e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c8439ab7870926d01a0e14500a74f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd34f2780f292b6f6635c244504284447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dd5d90ab74d6c641a3aa71078d505448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b053b5d756b484653a16c896928b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b173816f6612a1d94b4bff59c9cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6088343ca98c1cf77bc1cb6ebc583451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c74d4af2bdb84c1b27a0458d8de1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d533e3886983c2e0f85325b55a46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83affbe24768261334fd80b77bb5db34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06167a1bb49a4d042c38a0d3882922455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f777e39c13fd56f1398bc1240504c22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08358856d95f4497a1e269c8726fe53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620fad10e1ae9394e8e460150a42c63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abef1d769628b32ef96ec625bb15a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e35986b6735fd16fb545dfb31252f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab5fbae5ce3d1f2e4ea5164379aa00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e8cb45af2340ebe7581c33e2a2b27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf569a82161c46768c2e3c7b489153d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dcab641067187c44978cb5b9093aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253edc2d685880a0e7e1ed3089d3a0dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725118734908228aa755a550a67e50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042bdf558f29562061f0eb3be4fbed7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1b610396589a0174c162ce829afc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684533ca109d78566f9f2ef93bcd4c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c222fb1cbbd5e6b7f7811cf991e678470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9bbb24f2feda4f173e9b9ac0d75a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af78f50e6679ca663d8011f65e5fbe4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07d8a9a221ebe3d0a024d6cdbaebc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f6f6b6c5328b6c99a3b4d06bad5e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be1b410c03d4e2d2376ef1f45f82c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5875d374ae24a6134dc9071f52b861476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0642a2e8fbbbcf298eca0c8517035d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619dc0ce836d2ffcfc947296c88bdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ebf1895f6893eb4b5c5b2450ac375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78429c08748c824dbfd33181446332b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef29f14ef7354165d278bdb352672bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691bb9747667a0d84f5842eb0325e59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ab8af3efc24b3e1a5dd201b932eb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d099691574fb454a12b0d5092f9ed0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723826b77b2f17b00bb2db8ca5d84544485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c2b2a9f93a8a29671b9f2cb79fe90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b564b12386cd62a29f5edf551b66bca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146051d93f50450ca1c323d04d83f40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475938db692b25d548035b3aa387c74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cda210abf0e9e2f1f60632c2c8d5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c394cd267cb2d1c74c8e19c85d4fea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee3774aef73bfb5585f5b32c6d78eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad30c1cacfaf152f1e00036e4ba8c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c634668d34d174ba2391674f11c11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ee418f9990a6d011d59ae3b1915fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f8f59667cd2fae7911b0d828f74b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac29f614f5513ed1d35ba3e3e57c728497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3641194269f1d4e858b3cdd96395498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3c05baea6d21ef7e03a5a428fba9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ab9f45057ef408c826c3c587a755500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab141c1317a21520997aa5301c8dfdff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09a1492c981fd3b2f20864b674c98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022554afba879529a07bc865420dd08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec911bf3a1ac41b172cf7eca12346504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9ceba24ec8262bccf1d7f87d9a153505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa365783ef72656e4c86135f19a91e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ff503a16ea6beb3634f9314b213c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9cf70b5e2093c1fb2086a642be78a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288865a20292f7ae4a4d89a63997f733509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e30f6b9a5b83164521f311d144c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a558723dbe0f240035cb22baf80fa56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5e31614d3ac2f844d3cc69b159eba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814634cf210793663fd1d29bc7216de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362162d0db35eb171a3693af23715ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88852d92a3388742a175a835a7f05b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d8fa87544bde251044e15c58a9436516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563579ef6ac2680db09789371a276974517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935ec44bad4ca75fafec063b1d05211518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cfba1d314db108f41e2c1e2565483519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1082b14fae5738f6e440d80c44818ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654ac9d7c8db3acc27161dd98157ac9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f5976d4937b4661920a4daa2aa79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e4f011cf1723508509e846e13c87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f328d309d66af49b80c48d468487b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258e3f571ed5ee041467a0f0eeb203525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf97c160f7ad8400f2f0b681bbab5a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4c30ced23949e1e8ebd0fbb60ec20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1dcf53e2185f30fc7992e40412f8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a42b149f367665ef96085ab42e12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871873c9aa8ad106e05b72324ced4ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27cab7b7c3dd3cd991ace948a57069531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e08da1d735e121c962a249e7462d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e848a4f4bd5aff1e0315fdeb09d30f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff69beffd6a56a3e7f5ae3f146afd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128cfc0b801a7428cfb42622720a303535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c61e2b4c16b8fad9ffc680c3dcf057536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295b01adf9f992c0f18b976b2eb4d3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b7cfb699b1c0c45cbfd8af75bd2c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bf72e2bed6c4aaab6ec9b798b07fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01848315b62d48318e822b2aace74e43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad40edb2be97b8f90131a271d6c5cb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d7fb31e481216e9fcb31d591dd58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ea80330c52fce47d98d153d3dbde9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9750adaa860883bab67b5edd98fc57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f0b3df6a556601832cd8c49c3c8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec23632d7de836d2487de41be9357c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529a8b0a515d1cd987dd31e121ed518547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89601b2f60b2ae81eaa7a7fc9f5e6b61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8155b23eb889676acf84df6bb29eca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7477db23e81b8bb3968ae81fd097550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3aa0e3f8b7d1a84c3e443586eb907551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d86a81fe00f97331ecdc411be6f8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7419a150e9acb4b3d0481ef82a0d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45ba5e07be089f42e58a600bfdf8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435b46c39d14d4c063e3164da234e2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bca4bb3e0a1dbb23b1a43d94b26fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037079605fd5d911485b4a0c4d9b39f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8bc542d741e222d7c0ae39238055b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaedb37211b810d50ff74ab98b66ad2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba5a872c2d0e9a15dcb39b62c8289560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5fc86348d77021defbeb116853baa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc82f066819573d6d1ab06ca71cfea3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dd7569587d98e3f3a0b356ebca86a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93f3fc99153432325bec432b5ed09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5967e350ef76fd20c93ef61e5f70e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfed4841b3b6105122c134c4a3571e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef553ade745aa3a38eeb104c625695567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a348b7e997898796947ba863f4aeb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c08ee68ee7f6bea32d8edb1a6ae49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c7b69b58ea8a72dd694842c733ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60855315ddbf3c4b4fe3b969282ef81c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e208878b28e75282233b4836667d3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc455a48c1cbcf5e4a73c814b2bf2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e5b5e8166c054de19bb0032390b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb22f5416230b2036f360ee1096258575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f9c50baaaf4d88482303d9ad487e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68350014248e1c1c464f97b943c5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660d6871da3d5570e432b884ba73464578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3fdb071cd8219bbf49e066d667aec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882138c09b690a2929de9d4b37f4a05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb200589bf154e66bc6762b79239c5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce436702ec6c24c19d9d3c1f75d2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8727bc968c2f7990c19734f0bd466a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c6001a2348fe83e37c44ba5af57c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7059e446a3cd6de4f499226046a41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d41a23e86085f5760764105bef3678586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65182d84c715c2ca2d2ed14ea10f979587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc87d2f52d9990dadfb749ca949a845588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992be4335fef91ac2e1fc874b193e71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a808b2b02c7fe498f61f4b1dc938223590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b524a12947307366805dfc4560ba2a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f293cc2593e63279bbb357c7109e50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eec94c490cd601c5975f77ecae485593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b915a7fbece8b1c4e433959f52dbb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43271691f01dfa9277668a5ad305374595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d03e0ee9ff92a6c19668b9668544596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993da0e0fb37bb6d3571751bb7be7c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68627f7317e14e620bfc23b5990defb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00703b068327fa1dc2f043e7c814d5ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e00bd8e68af768c3adaa6da2fa95fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913e1f452d02c86f7c9818b354281a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc36f4e52fc7c5c3b9c34c7638b874602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162e82e388fe644439e5e18498afa78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f4d4a2ec0953b96e51e08a62b0d5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78faaff25f38230cdd2f4bde142d92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949df0a9c63affd2dcab08437aab740606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827282768215f36539a2baa52fe6d9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a873bc0da21ddb6f44b005865e70b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a9785d6beec1e5d68162f8642a1d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59704cb1dfa29931126126af3447a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df9a750f10363cb166ca651b2b38ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557c0c88fc61cc5cb30df4c5254b5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c44274528ffdbf8d79c64c1b99b6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22250651605244bd75291167e6880cf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b4b2bf637e253e080bb38f660fb4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd2eb506a86d50f23bb0160cf6c13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0958610147208e5e1fd3f0dddac07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142e0b5b3ce26bc6247f744594c4ee1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24e55418bf66b5ec84616682fb9ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12cedd5e6ca4e0253478ea6b48cf5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33d3b9efd6e14af1169de15c283f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d9d18199c034d6d0b1cfe6c040c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce31e4e6870a5ec485eae35ceeb99e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0b68e70872103312ec82b96b1f4d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f61ca6786ab8bd48e9888150c52ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fb627bf5743a14f71401093cfbd41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aeda1a913f82f0a2913c6811b92f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214e30c42315b3f826fcc8ddd83bd53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29687ecbc18d81d8cc8ef2a924db2bfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea130f18240be2776d8e518dbc350a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db74adde34e8d43a7539825545b2d3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9a9ad78b057ac78011cb3d35375b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fc1a48a40363a33016cd6a926add0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9206f66e1f5d30b8c4ff7f79c6445a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c0b240ee263f4e5d816ed7f9d4feb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecb96c0cc6190ded4cc5300d051cb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66ebfb5c733164d434108cb92841d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d5a85ca7441fc04497a5b37e15b14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13fd17b59d9b4eb4f026bbe5074918639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4babfd87ead388e2cd1e42765b443640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76488f7799e785d1c6a480348b91bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5010e38b5b24b354cf59b947ceb260642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871d30359613bd7fe4267395403e94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116124caf5aa28739af1fc713d3dfc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cc1669ec3ad0694b9fed1e6de228f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3e8db034303975483bdf33a913dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8c5220592c565159284e6776839c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba1bf8ddb50675fe54d9b6aae87820648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c610072b2988c76542a93b19fde3cd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b364d3fa0a7d7a02f7ef5003839b15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fae8f524d9b0e7eb2ef8d527172a1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c76878c06303662afd70378505123652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ea0f668c56ba439fa36dcb2f8699653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f465715255f5f731729880a63932fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b500b97ab1124300077799e583c929655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c706160da32b98a9fe6277dff3bae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f177ab543f1256fdb39dc44ba5e676657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64adb369238ba6172e9eccab7d47a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda622a692bfbff2d3ff0b47bc5b348f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29564e6c17a3a3afcf307c26105cf610660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719842f9fd17a7e19d7d519a92e1648661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbcda26c94c57a95b6ec2ca70199cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0b23f5dbbfde1bce59074d3ccdef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267eddfa197f101a36dde885defc3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f6ea7ad00a6ba2ffc4687fe221816665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11c8bda2322db27e505726ec10d488666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d952c492f0ea8de8b2fc03f55764f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b379f6138a7004d3e328cf35aec7a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2ffc65fd45b3de93543ebd8ddf99f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1aea43ffdb62af4c3c6a4bd99679b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b033dbdd5cb2b78855c0701d13a5e21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1917ddd7c8d4f81da1162ff43217672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b22d8ab5d9edfe1ae123184f2cbcde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9044e74780a12813bfa223a51f4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5a2096c40bae9ac2ee4ca4aaff6f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7537c51627cb99e4a2cd5e3410a78d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29fa7b68fdac9e2ee8429c650e0d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e38658f5c87ff30f7113bce1249709678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ffaf41b1ce1a2329aa5b563062a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46aabd67977df0e12f918d6a612857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1387af3e8e12dc814f7c3a1d8308818681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2abe9de4876c55dd9e801d68285d06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e082d945f84296b75873938d4205683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53c63eb550e20fde6842f74a054b7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c8a1efc5a31730dd60debceec423685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52319c095f7a2d0a36982183ebaa8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b37309d2cdd69122df9495f46aba6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3477e2b16f8493c816969f57c5e2ce9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed229f1099421306c3752ce5d6ad0962689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d4f60eccbf7ecffeadc3784cbfffc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d592b87084f53b528c8c7bf7d3d0af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36150cab116895b75294d3d7ee92df09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfc40dd70ccb2b421e759683ae0b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065014ed9c9b111019ad60bb5953787694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd0428eff2cfda9cd1b9d1adc56f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417178be44bdd2dfa884bfb27ec5d357696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2dc092816034ec637f5555bcead1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e5df5f814f3d37dea57bd06029f9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc964e0ec7ba9a6f950b29cb286e7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66990915478f94d1b21de3afba097700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ab672b7c056ed3b2515cac0b427d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337216fa801df673b31528148a414aca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a5d0d52d9fe33339dd792386e0f03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eda3c502f06787e0b5ca85794ba9ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8cd44e8ed449a7f0cc2318091e2b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94149be4c730e15bb6f7bc3cbc2aa40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80846530763370fe01f8dc2008aab2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d801036a608160505bc27550052db6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebee64839bfb985580808abdf4ef2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29fc48eb0c0458fb57ab5581031157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572551ad7d7d0a5432f2402a780e608e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611beffc0a89a597109b8978e9d8430712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d56bf877f076da4ceaae26574af80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314ee2eb9a46f419666fb8eec33ff36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d2d29681638223d810f668c0fa382715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf04f39a5b038ca185dbfa861938b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9155b4ee2426829d72beb429313f3f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb223d9d18022ce5200d0c4433618c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e2fed3be8424d9c969c83176a1e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eaa30cb9b27a0abea248dd801c12c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898eff0910a3b1eb4bfed5e55c2b0df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30fac0b3d4492751024bbe377e0fda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7857e5258861c650dff78a9c11443723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450ccc16180aeb4bf5b5148c2cf16d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c012842bdb9310aa4add7f9406a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4d9451d3ec4cc2b60f71dd7e3abc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea01e0e40add1145fd832172fdca55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8747e017fe8c7f9c706bb40fc7c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769e8c85778b23ee84a0e06bfa0f2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaebe823b5a4108538ad6cc43fea323730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c4e549628405bcff5f2fbe943cfe2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548af179b33f6ca688c76459fb64ce6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c41a4e523d6146cd21dd55ae065f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df6c2b6655815087317c2700ee296d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696014ced4689a77cdd99638c2808a9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65f432ae4d34bb39b94c4393a80db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6530b2deea4081672a035888ae60426737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd80aaf9ee44da9b3ba55739006327f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f72717d8bc60f2c2b3a5227a7e5882739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368cd2148f226fc660a81b68f0a86fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f980a2a08d05fa7cd0553ed08c954c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027601aca42b11d12e491ff884294e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af54cc29034f1efe6cfa36c598eca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5baf3e8addc56b1e8f41ef7a4d4ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7583f4c7bb18da2cfa2225626548b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ea15ba7213184ba04e0e59234a2fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49251d280434162cb943bfc9033ea1d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51683ba22aaf378eecc42a9293b8a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acdbb00acb9d42419f344afd07186c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9553f8787079579a6e9b976e76732750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0093bfe6b59421c4fa92ad670f3ed9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6d7095e24df4b0cb8fa985ae2d7c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28f1c83ede2b6d24741a61f125a49b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb735a3722a553ae142c4ce57fc52a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674076a4e495049201b25527f929283755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d5e9e47b3c4c89f6c3c666e880fe3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c904396fef81f3f75153ab9455773757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e88bbad1a0d1f80b44910ee32f201758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9515aea758ebf0546000f4c26d9f9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e31a8e65b84b4af779db72326c65ad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a071c4a85620b1d03e04400d687e92b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baed0281edac554d9e1bfa4855ce302762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58eb7de2c10177a5bcb49a3c131377763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53b3337b62650a584432d5307d150764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6f74e918675a2ad59a2691506dc9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012b21ed68b3e9cccb5fd063f02231766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8782263732a71e75ebadfe6b1168850767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe44ebe72925f5327427afb39e6da52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d25274807dea822a23e9220d92f5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b8c0720ab2648a9d1e32fcb589d0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54fd4168869c68793711f161f0634a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dee46fba38784f3ae702f556dbe39772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9c3b7d80d849aa84bdbd2486be37c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd5d256e3dff3dd10e9d9abcde6309774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b7beb4c4b4fd787aea4c4a9caee5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503b39eee56cd7c82cfa2cd0215f03776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7ecddc1a7b0a7b66132ee66cd364777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b37eb69a5e98a97d713476fed2dc03778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f800ab5e7b235675e80242d15959050779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41da99ba8a48606863a22761fee352780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe1d9a07524955411b061feebb808781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1d625ca5366fc5f8bbf5f2a221bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a98204938497effa84294f36d350783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50aab6d7585de6dfb6ba9c97703d22784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c691855c3e5198a85d6a3d10748df6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa6dde20c762a67b409f946996b3e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f763bc7a896090036e8c1b6df73b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ad2435e368b8e4ede22d17765ab8f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bfa494f3f1ccc0ea5f2bbb34f9a39789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553c53e84d776021d143a3423d6aee5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d7861ee5e936bf69bbff59824d01791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee21b2515189e80a85408eb50b970ed792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcd8e9d2af1571a5795e054514009a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aa34dde590e6aa2948ce3880ba59c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb36e9e16340ef81e78dda4d4399c8795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb54817d7091d668a60286b0262a3ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd52f9065669d3f0a78a0ed4900b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf83e06da14f1e81052e3092163d56c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d24f902629ee4cb03033ec6c74e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d93fa8c9e0d28e8e28e98fc1ea1105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f86bba0dc1987eeb191cc064be2e8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7c584633404a046fcf3f475af1a7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5827709c5797cc81ab647007cf008b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d7a61b5dd1cd92245f903ea461e0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229159b23017556661654b3a52066310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b342d3dd2d8e9c994c331eb0dd98e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0738274b1167dc6ce17c7e1c93cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4851f572ba132e0f605ed010239c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd1f83848ff0dcb1ebf298ea1c52114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f9b379263780d70997d392d3766b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6b1149cd9b990934a9ac49cf818116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedfb50d4d957d35095597f1f09505117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f448e5b4aee5f9daef298b3e844ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d5fc4440d6e5b0d5e37dd4db493219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d22a50ab64a0306dbe9e4b86f67e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036492d32e656c40ca4d5b01c72f26cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7cdab8a8ffc656c390a5f6b45b4dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3005be47f3326c923f3fc564dc31823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baabe3e5a98c71ace3eda1bea17e1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83341a002b8b6945306eab6a29725c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50441921c09dc71f40bcfdc83a722f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba6b8373d7f3be18168d408b5db9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8448434540721c976d11e44375c5c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42018fc3e8a64baca70bd938e1debd0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df30732034909e43fbe8f98d797c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82f0fdf3865708152be21dfa9bca3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d634645d8ac1f8314f5f5f0d3d8bc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c12041d88439d5a6e434c850e1f6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ae9478d09886135eabdc90f8ca9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107f720c8c013aa2d6cca2e3c366d0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595dbcc0d65083681f97762cf6e06a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4f6c791d90d4d7397627aae421a8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11c621f7aa3d7e188f1dfacca9b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a50f9e66a090f318caffe65ed51b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58f2497f2ff6d228358b325891309f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6bed6c662827e1aac763b59ce860041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01883567bd8a0bc08341492b2ba5a7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf5f61fbb0367993769e28c9a2af743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed15b7a8d22bd80529c2b7979af968544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff611d559367f4c990dd9297f680566f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3e3ca7ac200d1441c852dfe36410e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998033fd86b9eebc9c0675c9826d2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8301b7bca5ca16ec6881f48344867d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffbfffca70215fa56baeafe1e65b8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e15885d31ace4734b941aaad91400150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139db07c01624136755f350b860c13251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da4f5e47f6f8bbf41f5df7c02df8e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b165f88e187260e5a9d321bf5cefac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c5b535ce1cc122363cad2309e10f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7160d59bc3d4abfbfd1b0d5498b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0bb26527560e06381aff48c99ed256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95228ee3dd242e6978741c3ad062a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4cd0a20277acdbff4a1ceb112c0a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac0915a353468e0eebe71d5f3cd25259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7363ceab1b8986228e4231be581935960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ebce8bb7244799512bc6a9c20fe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fb02640055be12a95695454efc2f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9b0458d8e9ce1159775ac2999952c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35987fdc13d8bd934e99f8964d859b3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cb1e457194977d9bba9f40b27db0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1108954a251a3e75c1ce6f41d92f1df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf544c0cd373cb2ebd707b8bd937ff667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2981f0ab41688dc8c3a0e001279a8c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1bf48261ed8d0094e65e5887fc0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5968374dfcb08dbf229541fffbb2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc5306d6b059e80197888e5fa56a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deee8220199e4c5e07c4c802f86646472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0cdd2955b2670e676619f48a6650673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1edd3c0fd57a90c46d86befcf39274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c87e5fd0253dc1d33e4ddef77ed575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d85eb809e51a032aab8311581dc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6fef9421672bac2bdffa38f642be077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f3ce458625a60be4c9b29b0bd6f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05688099e2594959f81118034f54c9a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5055f5788c102b2314717d37798255980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb94b2a8d0aaa94b473e0f878dd6b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe14fad69a2865e9dceb35e9e54af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7d32cb874c1f42e80828b795f7e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ac4db16d682e64bdb97004222fd8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cbb8592d5a8d8afa1c6f9096ec98a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bad50ab1c0317adbcef09915af00b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee38b9063783bcd0bb441bbae723a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97bf2aecec14fe1d5a16e3af0460188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f4d3ba50fc746fd73bfef2ba87ef189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d5513dbd07bd6f34140a2adb404690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37361bd43a485cfd9b79af16d082291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ea6fd672cb0efdeda50e2c2df6dce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687fb8a809de340b29f7a305892edc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c85fe2cff11654b5f7726e45d199e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18961636490502b0ccb120ea767e3a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a624788bb152668261fc5df1ca27f6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d289d19bb2d7cd142fe2c8091168197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e84f297326aa60bd0ba431880e9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf464d629643f8fa810711df459f4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835efedc22d5796b201eacb33c80aff5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a42537b7f1b298b104181e8dcd3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0960fb035f74fd109e8f68ef056de1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d856ebf01f05f9bd3b7afa17084af9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da29951ad19fcb29875a7284882f81a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a8afab1b232b7d9ebb473486e3ecb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa816b8729cef6c7fefdf0661f7dbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab62080d821d63eff95451d5a0a4893107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd76a60d6d6b6e42a16e97416134bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785889b95a85936b69f713a06c13c64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2350f0f570f55c1ef1fda64404a72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef48564a036722f54fff48cb92e93d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfa86a089ccfff17f1ce74d0f59eec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c59f074668cc6f552bd011c4cf5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee66707c277598c6df0c7b761b847c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a752db4acbb9ee86af4a2af7f468115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941cd5765d0dc11f9da58ca5e16aeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e2ecdf05edac88569f78d8998df5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b6fe0b85249aafeafb2cbe36d6137118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dec823ce0d86cf118ffc9230a37d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda5c3c0e02217b7d1c845cb66cbf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2933f0542a4b166931e693943cf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f70b6a748fe615f85867a8dacf99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a0f416b3ad931a377bf0430dd028123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf0ec162324e1d8263d217e58681e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d4535850674ea04683ebadef4ff4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b284f2fdaa465a4836a5be22e0912126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d35bac640bcffa339acf7bef44fef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5380875b22ed7d0f1692493d76ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a0325acdc31922c7ea45c6420c36d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffddbcad1068abd21f4dc03620d62a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5174654c11c4652260543c391afb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9626c0e14013674d66b13d51156099132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea1e7b62d218dff8abb38323ee34b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a7ec48b88c2962e6caf00a559d322134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a224de4d43d9eb75249d00307010135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd3666aa9929b4527d2e1b97bc45b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74e22e61d1748dc7976d5ad9e3c13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11231265cd222b3be4f46ce2d47394138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64b59de8dda5586ff7e48541653886139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22613dbb2f9d4d90cbef0deb3443326f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3488389c297dd87f53908f288f95ea4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef61e1c15c7a700ce22177a5da72c4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb59e8b92530ab9aa3f94b77498251c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f12800565feb1558b8c4e327b0294144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1165e34dea11f7c514f563b128afaed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879340354691e53621b8d9ba19ff7884146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020cad4aa001b8407add4b152c1057147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc073fcc42770e7f66d669bfe0076b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57e3a9ef8b455d1740cb155095f9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a845c5de93c087342cb2217a3eb7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08110d951a24333434aa0ce43e6c0b1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9235647b522a658b56653c1e40cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284999bf9d04437cdd42454187e5c32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5240b028007eb0284805597213988a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ec01d00bf80a0983bf15fc4ca30d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f97a02dd7605c429c93cfbf9912df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e83f123bb88b4a446d7b44cd970a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda293ab9cff7a816937b8f5b140a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7517ef46506d036d787e06b85a6733159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055e5e5ea5d6559fce984720f623c7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2001644dc177caf9390a5de18ec867161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2e8bdfee8743fea78d4484ee7b54c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec9abf2dc21be280cc40599258477163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b4ca04f246913847acebc5ed00a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ec50535aa7691864db86cf657245165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568002c39bd3f469afa342736ec09f98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585f83bae62ea4df69db6e2854a1baf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef441f5492dd9983c516e5835912e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b3fe87d94e4c1ee0591acc6bc514169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b86fb9c9af4d6f0df3d11745d52b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1929e6771647892eb5b5726fee49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f3a6e0f09654184462cf3d314362172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758cd8da15cc7a60049dbbab25f4fb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77b58a04e4a3b79508df031078fe7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3706c1b0e4f8a05dbf3c59f9c5ecc22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df424441e59b66e4e5e1e57a6bb4f4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b39c85739fedec54593b37a0dcf37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e02363c4a4ad0961486fdf847e42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466ab951522669d604f591bbe09f29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75669ebb1c99d448b24b1db72057f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4ea4af411fb4f7c0d0fd3dcb5c23f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45b8f334e7ed988cc18aa578576d90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b0d0f69f02c800d5ec7a5f0d5440f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da1b52d49001dd153a90f45456f933184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547818c5d5bae6536d6a85f3b108194c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81573725f87a556455e2b27b14a218186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ac87ff3c6d08a2bffffd41cbe2b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b29acf31cf6628d3aceced528e38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004df7b332e1b6395e35f333fe8d89c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc628cee6e311d964f307fbb3da54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76efe42295abb4555a07da956f26fcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef2f017754e1c7d8a5ec8b58136840192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960cde3046dde88bbdc45c47f57c9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92002aedb132906bd318ba008a08ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ceb4f03758f5b874b1f7c94ef6310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95687ee27393c0a0eb5bc7a5b3b89885196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6efba54e06a891cf526ed7d0bbe6c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba29a35dee5e14639964be8d4d1ec1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6f26b86418bb8d5ce13042d2a44a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f051be2635d225f373014ff0ab4cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3675423eaaade519ecbde2c037e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824b1ed976ae5ec607ff8850fa38c79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8042cc0ba9c86ca4873eca5e0489203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb566a10b714750b56ade8d040575204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27442aba0fc0bad264db3a891b8aa4e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499663828a07372440110d47b9c163a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed4d570ccf77120c9297e92486fa8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c148ebe35b862d6de132bf26d7bac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10c03b68371fed686680771629ac6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0175124f2e93b60377b2d314e8b6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65078fd8c3787eb8a31931bdd5ed7e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27452d0c66415d3a0a7ea5089a93e9ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be8377a4a0e1b2407dc6eb2388ff81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c08e8420c03b58c26dac97a540b3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63fe8e0749d55989d90880d44ddd0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e8b2c16f3577b6bb03bc4a91c3890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10996b4905cee39542f2daba7b4553a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eaa27151ada89f49cfaaaa70fbe2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d117447a5e875fc5d92d4e70893e9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c410fa28e4221876d114f5e7578ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ea39ea8a67c5e398c99361acd959221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbec9ad589c70627cc0a22e3792af1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f67af32a2a61d7f618158c176d19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d5acc02046872a75dd4c884fca141224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978c62e2ab983aac1325c3bc9a85307225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61aa62796b4bbd2db35366d927236e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cc84fc0c1a2b99a547015cbabb015227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c30ee481adac65ffe233758eea0da3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af4d80caba8a274c6a5f64f9756efb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62096ff6ddc6d0d08dba5b247f9d99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a45096bdaf82a78d90f69b288d13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2a4992f7e2ec31b6c8d3bb3d9ac24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d041b6ac2394b4f18187a2e03df5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075124b953efe761797e811a3d625d46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45960e164014da54891516dc32f1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e5bd57b0de739fcd152cfbbf62924236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62683038cccf36d4a18387ddc515eb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f69f771adb9669035a51902aa1e2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f74b2c0babd87a6e1c1dc0598fc48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722e3bfea0702b04062103a09cdecd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a74f1d751e5ce061d2079d87c72721241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4d3bff5cdc2b10acea8f9ad65f0d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6e83b8a5ca8a56b88a38d54b25bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe246cdf3384674ab8981fdabe2e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f07c1226daeee7c02c618c6d7bfd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cebc2115cbefb4128ff0ed89c01446246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9701271b68147955d5b3f4dc301f06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fa96070865a7dc6f2a4d064777a5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7261c3306c08c4a598864e651dcf04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29260f1a91361f637ed8bf2932d150250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbde038a8150afce090057df270d67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc07f7fb3eab5227c31c7c47cbefc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475344293bba83895db098e1e24868d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c203228cb27533238cc15653b1fe9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78897e17120755f74ad97fd069023931255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b65926ee528f564da3574f431352a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5791200c3e0f404c92b1cd7105c35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d408e8ce1a418a59df14ed982549a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39521e3dab0e4fa7e289e96db601d7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d899022ab5b30555d1594f98db264d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72885a0da45e839c30482aee4febaafc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0719fbd7f4a55efcf182f417e269c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf59668100398ce70c3961af8bf26e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864af147e9d823109fea637906961035264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5c90fd6ef425f0a05b98802c93cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7093f5c29bb884a34994af98aae557266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b308c5cf3d4a48f78edb09afd227467267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ece823616e150b385afc5abbdfc88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b953c38811fa05768b58ed7e0b051f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c387a0c3cd312d04181d1154b368270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638572e07643420e3fa0b53fadb189a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d499671602882d09d314a3f2a433f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b55f7acd1744a4c684575d263294d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce565935835fca27163b012fda9d921274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141b3b7fb6b4ef1555fa401bafc6be2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb254d63e3a91cb3229c1be86ae140276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d2eaf3c8947782ab5b16e39a27445277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ac0e6897e1b5e01f3c9e768658a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ec8f1cafc22033115f461e8aa95b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bc5b74daae090d4b859053bf5c006280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b672c25826aa0ef2a1e05d38db3c3fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c093853d3b621cb867838d2215eb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0988064aeb48d1ba385879fe5636c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cdfe92e5c63fbc8d76efa5b432be2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1ad7c984542211afcc1f44b89dfb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96caf84a7454d1804b751183247cbbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2e92b22e5227a7cca0d161a831d3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d0e825887a10d7cd1dab8a597b330288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab9eecdbfe8e93975474c60926a2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa2b5e6c71e683c1f748c616def9b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c4a10ef0123465f0de5995d5c2c40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe2de7efc6244388f2ec2eb9b8ae47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357de5fbac7f957b1e5bdeaa1e272a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d661e2b963c162be24e48885737178c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db334f8d0a41227d6bc2442d1f82f079295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b9a0db834be15b65f398fa0175205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483b25a030ab7e7a4c2e079d7bca3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a9060aecc3d6379dee2ea62154bf2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618861808a10e8dacde301d9c4433fbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84788fd60a51dd728d3641ace3f7a39e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21bffe081687549a4f594162604788301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f36f785f9260605fcf304682b7b3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac770e630aa694a38b647900bd89de7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0955f180cdc7da729ec822fa3326a98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff751a95aa5e4f5eb106da78eb285930305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989455bbc4bdfa8243ec25d099a2c4c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acbe77ef563eb88b73bcd2cc1c353f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cee249624210c485573fa580663943308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187d5f868fd6e4cc66e26d8144e132309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2fa2a2210fc6e1803e516e131a657310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b0173fb697046a6b020d30ccb8951311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0715bd49099c0d596eb97e38c808312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ff6fcca1a8c9b6074be2c8b83fd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e05621399d461630690a391bb63f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18900aebf4c64ccbc3c3ab3b7f69b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f3e64883e6179c57226215c16f5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db47b2a1220cd25f8b7884e70a89199317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a43784f3a012fcccea137acc71b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819839ee51a20f3f34e7a68e5126afe7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797434eb7e5ba73c85b22ff8079381b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080634062e3e2e120916b8433d8caef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5174eaecdc6489fba5c866e24c55867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815951bf407f18d8aaa25fd883cbdd7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11047d3d11156d6a79ca85d34a4b6895324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e3f684dd27bf45cc08666145c07d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ce99e4c3d384565199d78d862e82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63d18010e6dc1f440ea720d9a6114b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49df2c3ce6eeb36c71ebaa9ea42f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dffb3943acc01340b6cdf8af831363329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d470acafeb170aaef6da59f01121f95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf279f2aab3ec1798279caaee71655331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fabadefa8b57e70b4d690409575036332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7cc35b97822aa3e392a9cb1f41ada333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a9b92f40e6d47032eadab9961947e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221748b840ff68b508451dea5e0bb78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c561a985953ca82764c6b40bf0b564336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c8b29e9c97b32ce2be5d218ece79c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf181e477a416bf4aaff5fa78dcf3df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98d502e3f5ca42112b37508eda792f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdb4efddc999d77f817c177d74b918340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890af9e35a15738d36e02cd8517c8a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3aee5eb378fad10f86d30401f9733342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f45a932f957650270ec567b7cb220f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74cce0cbd869fd18a788f8ceaa46e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50d135569f377030fcd92f18d52d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f41731adb0f7f70354244ba859a52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba3f16f614bb3e6c24425f827024e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334914abd79e706bbc79183423cde2b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f95ce2bbe94e7283ad13bb6633c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c92317b9aa85fd4698ba978f44d225350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867c0985f92e003668ef83a348394d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7541d4ee098e08d4d2b746dfc8295b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfba7f0881044293ecaa1a659449f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42965f645b432f6be626640af3a28b88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c87df45db6f7625c22c22fbe2fc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da886b84d2786f553a28bf8cd54bed9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703159345ca132f3143007e2d4dee1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf3b94682ec0bb18df8b06468b92a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb755847d28cebf8b589aeec9046770359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa297dd05c32353e0e0e3cb56f5ed083360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2ea19b1b79b98cb614c80ce8f362a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304ea7e4db6338e8e5673cc53346cd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7f33ba577620a04e1ca4700d6731363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb4fa0abdff43485933a13c7743c67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c229fd5b8f6334f8ac49df6d2bf94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aedec3e417be19579049023569cf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42286a99da167b9cdeef9d490ee92c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141284eef01934a3acc351103686bb23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ab6b6972d66223b7936217180609369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ba57a288ee7d1ee90864d7943def370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a94c4cb44a5c8c27b058ed612df7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26681f8fb3380e5e9cac3b77fd44f0d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e37a03b15211666f3a7d6e639751b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9403937ab09f289a5076968d84aa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3bd3cdd8936ebcfa5945f51b2902375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00363c5667b63c9d3ac476031c81e564376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a83c90fdde4c4ab9fe3181c9c98b50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a83c12b297f9ceb6fa608d8d3bc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318cc738ecdb7849d32e8f70485f27c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508b2b9c53895d64baf78b964faf2df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf09cddcff0dcd95ee9f3cb672df83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d947157bb32b22ccf7980560d109719382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc78c0733d2835eb5d406dae9c4363a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d0045fca14198aed37db56abcb977384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedbce1fe54f2fb13ad36c139286584385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1ad393eeacb326e98301a7ed88bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f8d793780a9650e7c6f386bd4fc63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415b244d47cc02b4a0c3753c51fb32a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46be78ed5f0e0e5d9f607faf42051389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da45b4f7f8e291ae93bec1e6d8a0988390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33f89bc804ef6e420999653b21d2c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d2ac5ac0733f0587fd7fdd1d4c4a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a50704cbb46da026f14e13952d66e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e974ac1c3876cd4923777fb65d68b9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e9cc1e14c7a73950f281853670562395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f605cc6729a0d24027e5ff0b52251ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1453ddbde32879f1f27afdb87570d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8cc25941111038378f1f737bfd7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a6e298dbaa7befccb36ef3ad8a6bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a4b438c7a92d43594c839093be2af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d79fc68151d10f88db01ebc27aba9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d83351c363bd5e3e348d3ed8958ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d0b191402f6ad3ef22633f6ceb1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aed819aeb61febd2d944625d73d724404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9814d17b009b41ab996252688575889405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cc69282a1c0669211b9db87e431f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34a566dbafe276271c1ad699b18a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f4340afe5ff3213fc84abbe885c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff6c4178d3bc288eb545a898bf28a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302533fece38c1586df7a41d22d344410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2c6bbd345bb2caaf7431b8d03890a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b793182cb8cc34ff8766f1b6f80236b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57788a0191a34ce96d88ed9cf7f65648413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953dc0d20fbab5bfc618f1bc5781931414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888ddc5c83c27cddcc7a7b5b150c33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35d2a5d1acd3fd6def4b47c87a37dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e02d17076fd283f356f0248ee68fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab8a4dec981bbeae8d2d6dddb4f0ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d2bffd01a7ff92831e2834be392e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f8ed99c59637e9cd5fdf85031820e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972491c55dfded18dd8712351244d92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd140b6ccda224e409927704f9bd8b24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39cbdb6035ad262aa3d3118da6dc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a530e4a3fc96c76edf169ca033f10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9fa2215d1ef1c2ec405a7fa829c2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbda7a544540ccee0a921331d862e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c2318c44ff1836b1e2186923cfa1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491723134cc1e25061a408d40f9b8b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a742607ad135c450341914db32a97e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930471a93ba9a6b989496f6ea22067e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e558a97947e9041b6c480542b7033431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a631db505b435cba5e34689a3808e4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1775995e8131505e28370c7459ab7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d09161558c65a389bb966e06c1dec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f031263f5aa64e8ba67031a9a3562435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c5849a9117c27861663c53a550c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f5aea6618f51aafeee900bac400a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83277664c97e155b5c03a54640b4ced8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb60c95d9e5b1892adb5a1b040a9f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d43dc8e3d3b0f605c362c619413c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557bc0f9f980c2eca9cf825d074092441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf499696d0b20f04c8306e5242dde8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf653c966652002ea33c8fd37a69c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c125c8ddc6127b5cf793fbfec63fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da422938689ffd76c2632b3bb66223a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd03281e767b9f2b51ebc5265d6ebc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f246ef0a0fe7d51cabe35635ec5d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53d9e0caca859cb11f8df67016578d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc768c2a85e1533970eb4021d254ae1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186272be226fc80499c720de64bfb5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d1114ac9cfb0b4b612a7a30e96df9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a486d35fcbe0e5ef41f77ea77cc45ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07692af93aa78c634c834932e3fdc8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca729f6eb5a28ab06a52fc86be5b178454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d6891a1b376633d9c9c3a7be06f79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ada2147c7ffd6936e049a1941e672456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e2e4c5c890b63eb4da0afc6a60205457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aae241bb385a66d505f3e822ab57e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a93a58bdc9fca48587f068f409973459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca39481c78e7de24ec7d1b77229dcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3c0986aaff13e153559a1ab4ff795461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541feade59580315ef1cc8b0c0771dbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb289505a2eea2100739cd8fb2223e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd862f6ee79411967af4c32b4cb72da0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca920ea002867c2734308002aef8905465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7e8dab592c16eab6a8c6c7cc3496e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800d5832b7f4888f5351deaf0c8c7b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c46b880bdc8db3f0ea43bbd3d46ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb57a6f155478a416dc9eb8b5eae0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf2b0b980f26dd0d3bb762b11e931470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e69984d4315c80c0a7ddc7628135e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e06044f82d3c855e7eff21d358df0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97770105f06ed1c22420c5adb04ef7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4151729a255adc940fb65becc59b7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d6a14e1a5b5c5e50d2af601a701c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a494a800fe19c3dbf959b2f963757476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174910297113172acd071880802eb23e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0baeebf5ade11af06875f67faf008478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c3f30b466c3f66cb8fca6c76cd6d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd3b69747dd081875510330bd90836480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a027ef00e6948d10055801ca90cb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dca64da478879baf78cd23b28e219482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662c9b718ef115d1fb375b644b80283483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cce27911d2517fceed12f988f0215484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81599fe5e3d6a7f10dec1e961a1bebd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf7acad675890b42fa5ce9b4848a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3387da7a9e2eafaa1703b5c9144b21c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46d43def25379e61d6bfada34989f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c8b165cc7b5c102f8ecf6dde6988489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e3ee6834c2040addc81c127e1aaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985f9ac4816f113c44f620b3011f3fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7e052506b436e023ed07525c6ddf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407f32f1eaade64800d775e37c424e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af162e9287f47fe08d3e567a09d87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc0b17993993d6213b8b3e928e1b99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271380d562facfed1b6b81465826c0f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6e7e22521223ea87888d183a56016497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e80bcc4e00e9acb214a947535980ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91a42dd159df31ed8f67b70d4fc458499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b4f21f46a6e8d5e3f6856f2577126500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975e1d86c7e04f756c87720764ac38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8317af90913db67cdff024add968bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b28cd3b0f70f8c74fe5207f9fce9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594137eea8367df0cbdb55e35eb5fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a3d367a267da7012d68ede1fe2bda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7995aa123512fe96015956884d7763506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470e88b9cb22539b6738aae5775de18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c80522a74efe6a32c9980e82bc70ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac076c37e1fb64c332fbfd08e0403509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26260b367d56477a5b2bc2badfc56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaeffe83c4c27b5a324045022a9aaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137585a10cd6d695ff071bb02771a149512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc714a07ebc1b46291cf4723483ae011513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b6baaa866fe0703f962d8c77378d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6da2281626c0f0e58bbc5b8c2350e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc280e65b31edb9386cfc1b3ccaa1fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adf6a7291c9e74271c2a8a9da1e742517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ed508d747615fc4a359262f1310de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5200fbb79c1ca9cac10f4d450a733519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912d705aa3a90ed532fe28d61d4cc6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009e06f7f8fc00c6032098a1481679c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222e9fca7441391473bd4644df8716522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0335dacef7724d3c1b95c7be2ac00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef345118a235239fa75f8817eae17b69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd4a635f8bedf7d20783552ca59352525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77fe45988d01b8c2575e446b584a43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb99ff99f8a769f69079cfac90b40c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ce7843b31d72550cc6fd0ac2f3fb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ce0f6b7536bad96a8ab47cf79b26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0cac3b69c85ae417d5ec39b28367d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9464f468b07e0b1da31e77691c8479531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f50acaad05df74e38bbbd4f3fa2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212fcaa8d42274fbd21b5a78496492533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb141287d23a588f755a264098a505534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7589798732abb06eedb0912aa4a2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7363742e8a7ccea8bb6d30c0c4aef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3b594df8eeeba4a8d6aa9567c3c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d6056ed25a1e97584d1b7e7a5b28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7cee376b3196dd734eb5933edbe3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0623828335c0fc5e5b42d7108acdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b47658794f7ccb8ec9cbd5339bf77c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecdb9a83e12fc256a84c92f9f17983542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39b9cea0a012064474f41b2117fa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb5df4605cd3d13b922fb5b3630d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca1f5bfaaddee10d3ca237640495fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470afd8648be2a428c374cce1ae2165546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b187cb15dfa209132a4947eb8258507547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054cbec3d1a5b17c84821fe0cbd921d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d5e8f919d3b1560faa0277d032017549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dfe969c8d874e94f423250f8c85ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d16018b3c8307f1be4e6490655933551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb715c59f4cb54d639e8054c2904f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a976c76e3962d49b95baba7e9999c29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237156e5ad8da66568d01668657194f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc131c1d1c1a9e19e374f60dbf3c6b04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73206c4ea34255a0a2ecae1bd950d69a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6b8ef92a3de3e354552f327bb9a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad4ce7948cfc656d4737da73e1e2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34851519eeaab124f465994717bfdb6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436037088c67e1b688144edcbabfacd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6251cdb1594a2e7536431f063a390561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a4c512f45edf7a430bf9c19d541f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce0ec3e9de6a71882dc9183c63af8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ec7ab53b2cc88e07a942663eff19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699483c4014f0a01658e291b5efadd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12072d0277174634e4a9108303ad942566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f876e13ba1a43205be1f1d443e0bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae0288a18710186abd838c3539521568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0834c8e9939909b0bdea44beee6be2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86e52f090701f64147f37347879ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340d63bc92069c999dee946104b6a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c199c9240b34caff6d168ee1885f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9c37da274f08253f423a33d02859573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c87471b59d7f1d3f302d938053d27c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293294a0ac3eedba8eb9c0490c814b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244231fee59bfcf648d1965af4f39f74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8b597704201e138a88d71fa3efdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb280dcd4be6277ab93730a6d83a6cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7e4fa054c79460c66ddc624831ea9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebe087abc29259ba5597fa9cd05a25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d22b84f04898dd46c12f42278aca47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1de0612582be09e1208352d36b90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff6b50eae7e75e11bf15486d4e49e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2001a183b20ae7e49afc82fa2c0fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5a818ffe7fa9ef8f928bd96301fe7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513d0f9beae51d64f371de212b47626586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad59218af9b26714554327888eb24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f4d13dddbedcc25241c67ce020924588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e6460d5f0436a69922c848d07d5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ffc8d90d2afa743d5fe79b74fc5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9367dd809354a097f213d879b8e50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca988a387daf5c597faa1e74ca0cf1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b42c87b773485089668123fd3bd66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e04e0823e0ebea3269cff94a92570594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627c4ba7e900efd4a28ea8086be6673595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31379cbff46ca7cb1514c60a58d9d987596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af887121058542578613f3a6860f742e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09727343d4c50c81ccdadb79b5f763598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baa56f168d01a01701c2da39763f2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af0c8417b55006a67765689d4d39c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d322bc4cf30aed5b34b255ee84782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b606622ccd63a62ae9871737639e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dff39fda41cd9add866f059ba2b32b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fd9ffb161b2364cff02d7c6f873fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281689bef6cd274a694c82cd85d8ba7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c0afa04e2781b647279a598333df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac8b31e40c6f07be8e3e55f10cb7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28107e0664a2a16a686c2f2764a2977e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10dd9a34c8dbbdb92fd7074e74e0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d289448fb11484b574e47411b106ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac820a582f8311c5bc5e046be0bd14f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c470706323b345aeb0e336ec3a60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c52c7d6596fc3d8457840e565122613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45c2ff54706202c2e7d3f5f42e740614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f583a3eac11af8dad788c1545ad8c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f48f27b00c4116e4f829ee2e8841fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbbcbb877e497cdd1b5ad9acd034a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c5b8226e34511f198f1a63009f94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7655a6e76c2651c5c9a6e0c7ae0ab9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c2afc1dc8d1fd14068d21c329b10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8960f47b14c4e0990aaf373b5f411621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a2f09c39799d329d4db8204250a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69814a383c0ce67372f5fd8b9adc2274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48dbce90ae5a730ce5310564ec7452624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd81422c238bf0f6e80f7b2e54e966d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5d82ff900c84f1e68f77d74fb181626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7388bc5a3571506f650c3921e1ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f886952377bcce45b1e4f4c2a4ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6701283240c992f3107272789d074629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e2fe3ba02cfee731375f718218c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d491cdd1fb7a074db5abc1ad76fd4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d440a6894ceffb27c902f88d9fcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1160159e12c2b284c3bc1ca456a8bf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82257c6ab2abfd06da769eca31e450634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9a8d039c1f61641fdfa10f229309a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1f46bf97767cc64d89824345523c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e1ac26477414203f0ff778ac5606637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a3067649426b3880ab7e2d6cb612638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023be3de05166c37c2ea6e86b449b4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099f3822358d2aecb13275699e2fdb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eaf7a7857069c305cd860041009ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c253905f0a6bd3bcab75de7ebdba683642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfae6f92b72ee5dfd7becfab570a22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c3c497d1c185f86d6720e615ed9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd023105dd68401f821e6dcea10fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5cbb28c1da65ec57dae5c6a4f7b6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d57848a9a9a066bcb04f6ff978f38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ec7c0af2efe38842686447043242d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d713d52d9adf5fdfa42ff916c9b1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd564a9e381a5809c1c0c3bd798b043650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082f97b4b308c98dafdc15d6d08b7df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aebc3be7afc5bddd6e89d78ecded2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e5103cb51b30fcf0b011dd6bc2567653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8c73bab51fdc2be30a700e9178f19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed432a1b1efb30c019577b99ccf27cfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bc8002bf9b7f565ee0508bc60e495656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13d8d13a8607dc1d912e86cd429ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33863497b82c7be788050075d507a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f9b943b3abe46b6fb2012ba4eb1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9950f5bd0ad6e7fad3ab5acee103e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5878051d8785e993e83f3a2ca991661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d4d4facdaf805e5de990aee25c18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f340dcd15570237195fc105d4fe30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844769f553e7f924c9e60fd79e354d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1a53555ac7af74a740a5f1eeaf0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460960393ab15acf2110857601dff57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b3d9bd98d99e0d1fd99fbb992a9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0669a6dd92dd7f45c4587c0188f2ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b34941d24250c293c46721d240df1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d160ce8858ee8df8b4d832d450de46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7bd5092634eb5b82dd3ca7fcc24f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e748132f08741e8c4a944d9b235c705672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4654c8aae7ad3555e3abbbbb84534e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad49f424e0139d41a77d3dd6025d97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b17231d87f7ced0f7e6eac66bdefa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfdf1c42569b5387628fcad4157305676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e517cdac7641a145c4e3a313513b31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d4b5b4b929b702ab6fc5e3299aac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71104bb0786dcea92c8351abf28e2a94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1ffa819c5bf4231b10c9fabcaeba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53112ee12641c5e919345b42121e2dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b175153a429734da594d50ee2832682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec78cdb44d2e114de60804ab8472c41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a6d3f35c9c82862fc0de57535dc35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a157084459ef7b9edccc8b561ba7a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18deed9cca32a883649042cfb58a0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa32225d2d3fff77b6cbb17f061602687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becba269661273071c2594f290c5c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380af0f0269b91bfa5dd16f71df9375689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609143886cdaa32351353d103026f4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a2226595ec2409c710f32b9e67f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a549fd1975b9096b6585b11e76d55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76921f0fc71a6ffe446f9b61019b40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e54c46b3054e99c51f8440ede2e269694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67eb2eb2e51b0a569286bfd4cfbff9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13616ce946207ffd002999b2e29e48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef03f0225a423c43273e92f8d5c53e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a8d28224c5b4880cf4f284e00fda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f64b49025ff491829b72d2bcf4b395699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c3d2ac0e120bfaa88a6d5ec7d3a1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c84480740ac315e6b7be3bf2d78a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78547437a0e66b4112be757a7f194c12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7f90e707caf156efcb0789482c7c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910fb6928792cf85bc7703e3e6827c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fa0d7412dc76592f7634792b5b207705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda76ff7312b73e35f9156f9a85abbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf72f2b75d319a6fb1d4136f8bef72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f80864a7537fe986dd336d6177de3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebfd9da9d8c0b7b5a77d74b786ed1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab410179f39a1f2753bc07349be7a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61216ae31dea70821bd931609e56bdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0913670e5292336c360a48d85b0c64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f271ca4a2c7293d634a2f4f4ecf892713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea8363b72b503edd1ffc772055734714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9aa79667fd88f66ac579844b8512b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefda1f8aa128c7471b8f4e71c19d1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad0a295dd4fc434062697973069916717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69100d090215f9383ce7d57b7c99312718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bb8e36a9ab1e3b2d21d5705219c09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028cd21f55c5f5fa51bc5849b0be45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610d8574230eaaedc221378d54fd89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c800fee8a106725f7f35df7ee2236722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612aebbd9efe3fb4ec4beb7b2ad818723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a689e365ba2a398e512ccbb50631724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a40616988cf32b7ebed852637f0b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194ce3f07f9b811b9ded84d6bd7a1ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb39c4e41093f5b59bccbce8ddf7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c6898172fbb33c3f3058b7904b33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53cf3d38e7ad91989a8af97a347dfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada924c66eb8fef1d7cc8a3bd7ddab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a17d5402bd868e134162fc06753b40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d41394266ea92514a952da535dc6da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e6a67260b82e705564e5378363655733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04227eb8b928088f5693227986f4b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a025eff4ba8ceb1d63eb79da7a5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaf9a4a795a8f4ae49070e3d758441736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a83e1ef7ad9f96ab7acc2988a0818737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f1009295d7cc14ead49964738b07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6239da91850c14dfc2ce792f13998739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949d365aa390a64818e5b3b70b4b8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67143d41ae13cb316e010d1e3bfd25ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83045bf927c9ef13951b9b97140120742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc816e4d8ec813c1b15cc7ab48f2f64743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>