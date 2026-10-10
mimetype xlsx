--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb1bf644bb55e243a369ea88cae85d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be809642b341228a7fe0bb7054b2c562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7193cd21ce9b80c958acab203cc4ae83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e36c59b9cf53312d90a5bfab1049c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8dec7ca3c14044d888885958f99375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72f63ddeef1fa10b590d91c88481aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcfaaeacab1a28d2e08e3f7962d5627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0577ad4cb59d500c6c0a18833c8818e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc6a0981128c2c1d4a67e9b9e55eec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c260be4f2b51acf004c321466877010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747720056624a48ba9f4ad3f41006bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f47849dc2dd48a17c154a071a52112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842702f671d3a5b437c42a44742820a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05578e5e9f8f8b792a677766d9e8914214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c45d5194f5eaeaa12d55e0e36b1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6df60c660ff6e8cbd03dc24d2cc96f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d47177fa588596d1f0479422f48917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116dd6bafb9a2316aec6e9695c24d9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57905f8df4f270905e1da3684c621ecd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bdaeca282a493bfc86b302268b6cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c5b8d4ab908e018a8c627e305fb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd53ab9d9f56b906e0658b36eb095a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819248ada303d1b17c87790b45237d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a03222dac5141b7627cb36e1d159b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23b6915993c65e6c22f083a5fd1a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cbf22f74a04877bca081c40be391226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b935376b14b14921b8d3f33f3193c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a317760b1f49acb0abbd92379e0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934db9fe01d0638282d6d40c24674529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25c78be5d5739c48a534c985a1f53530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a023d49a26854631c552478c829f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54871e272f8e3f95431c67d4633f23f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce9531e92955bbc7331d1456a768f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d1973162607ff746b64afe73c7d9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1d5c54c02e7f7ab759684361ab2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d870a1da394f4b0f7073bb4c0c3a7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23a5bc7a3bde8931d5b6ecabbd44637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab577105f0f76c6ee6106006f615a4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7825872218cb164cc5d24e31258094939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04699efd5cb1ae9bb883636b2d17955840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65a3cbf4826a24f8045ae5064cf8ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e5a89cbe7d0398464fa73eca03bdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848cfeef818d13edb2c14e4d0fdb81b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5da305bdf50350981b9b52ccbd16344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34c73b8bc68699f55f04095b2028745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163582b4ce7d266079b6a565e256bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a04a7884e5fde8f685f724d74be5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc82e656841a0ec5d8f431c782138f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0960e9f367fd172d3a1254d82742da149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27bddb804f837b08b56a4b73c5958550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a50ebfef302c63d23b4996b7a3d2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfa0fd8545df956787d2002a9b79d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad388d2ff94f7643381b797e6733d38453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cc3edcd548e04046d32d9f35278d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e72849ae78b11778f2cbbf50f57e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211592828235cda1c0ab54f1f232d8fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e90cf09152ac3804e8c5636720c0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a571c81cc2d0827d36f86ff809cf00258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b6ecb959e2b74c5aa254c63991ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c39a4546073731a0960ee55b05d8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ca94e1e8867fa7f41d7cffc8d764461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e69efeff377cfb41f8ce1f9db411ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce84e82d3f508f26617dcf0e46b961763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c83eca2f8d97b66d9e0624dece3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1837ae9df8d188ab19a8926e13cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac623f0fd9df84f49cd5c842b0a1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c944a077e2a19e162a21b19e4c49a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263ae3bbfa7c433d17dafbe8888ccbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b148b87441369527e10fa83c57bb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb365389956475fa35b018886ed94be970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb077ee67642a8f43d1782e275ccd49771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a79dd0abb0c593e7174749f0a59d4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e768d9c615d95b2023dad7e4b6011e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2e67c9102ca4b2ad96d6b7a71303a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918dfab0ab926cd8aa6d75ad4e4a6c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248712ad16b19121ae42fc830c2b0f4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6137b1a344e247abda35cacb661a14477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8bb3a3bf7bd0fe6ada93930021ba678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5db231c9514e5768a38fa8e7a3e3d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbceaa4b4737f9fdfa681436455a5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb985f58199a82137942e9127bbddd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba303f9262c3b10c64eb701315924182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0df6b5104df9c9e885861cd8b0c6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd02f17d8c3df938b914a61e7837d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f00b801ce6786041b55e2068ddf51485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f3cd0e55ebd3c6b8858e8973cd9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40a750ce60573048605cbf06b80cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f71e8678b408da477a5637c698ee788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bcdec4f697ffe1d657ec9548a7bbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5bc632a854a74b7dc894a22c8a13790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11606b3d7c2352d95e0978cdc79b3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4c911711412cfeb25d246ca4069592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad193a35fb3f02f46dc6488fc9d03093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7aa48a2fe3401705dd1c148ba4d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf69c1480e7242eef85afbca0b1a9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98458ca204e89eb9f96d95c8184bfdfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c01c6852932e4d719093715eab01597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc6959c1852fd85d0a1998f719adec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437751fe8b045c6c17b96d3d3d3fcd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f059001cae2ded5845378f7f88e411100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03ce77171215b2b549006875cd73c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb1f52d11163e0dca5d64e6a7df7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dee9497617afcebc545e35afdadf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a15d1967c119bb5addad864600ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832331d43b7d33fb61c984bd1ec61d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5318a4b57b22ad79559cc75b64b686f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29adb180de7a3ba8816e4342b3b9c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efdae84104a9aa8587df930519eebd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c78fad90aef745caac48b9ffe5a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3eb1b64c44c05d5c3059ff709c194110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9175608439d8052ab4a1626785976111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a326399daa1a5dd6e433e264d8a3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822214f6264be2b97befefca61121c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7813d06f1fd31b3f2f474a3efc443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ba64c2f85e79c778b4f99e5f7423c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939c99bc617c7f57cf2f5102df50ae9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d635fbbb2387cf4429a53b67918a053117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f0598ef68c351e2c97713d15e6cb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950322a2508f3f57d16bf4a7f0479344119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820acc726436a09f4f961dda04552348120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291beabc26017c5ab483a3cb763857b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8edb41adbe163a9c684c0364e7315122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da35f687d630b3544a16f30dc6c6b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642b0c0f36dcf04f915085d0294b9cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548275732b8998768154d15c7a7991e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae01d364584772278d0b73983113ea9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a4874c6278b2b4765fc0e891d80a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca02f6326be27dc2e65a157c90e58a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee175f2d5c677da874567fa5a5dbc61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a88c70b6d45dae1ac4e9bbb90e215c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5a746224decad683c8688f00b58b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb915ef3fab425c459f5cdcb1c6841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146bfe3963c4dce73773a6c6c274342133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4251aa8b90abc2abe03e11e2e632134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050305a5baebad9926738b4ea3b7be50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc5ca5bec016ece263209f33cd2117136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e63b7dd3b3c51ce157f640ab4f3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3bff22c28154374fad7f501267882138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9ff421bbf467437e036ca51dcf08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a1e150cbbe9eeb14b5a3f1068406140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ded4137422f9d6466595a05d662aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c541632ea33cc69c9eda347db4db2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da88aae4893db699ce1a3f91d4ba3ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538c05f0c051ab75c7596744b50e64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31730240bc1bbcf0920f0c30f264748145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88032ba1fab496c2d0791d3035c4ae50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43ad301c936a987694696846b3296147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b4204f6cb0573c68a5a030152fe71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a28b56bcc21cb27428873404478ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea331c8195492a79915f1b3f7d06cb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfae7f67afe5f571fac26296f280503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cbb76a9f670047bcd384f6d7b9f66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eead501970250e3115724227b101ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86756f180f5ed854373d88443963368154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c4ebf2f74bb38b72779ccca264d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670887334c55c22559661317272b034e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af04a2917b9567918b1a2852570969157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fdeed5f40229de66a6077918bf3f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87918fb6bafde9a0a7f38df039aedbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb3a442d7db40280f82be8e5b78c40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2226147f3cef6d9807d6709fc2aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea46ea9fabc9caf9c00a1db4feba09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d19f6ba33d2aec2da07a47b33d660163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47766d286650fd8ac113cbfa9a81ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0d6115c7e3f50578616c7fe0bb711165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345e0c7137a528d80812cf5a9060b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5651e249e9b9b1705cf51e50ca754167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30debb68582c3db39226410a95faec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bacb5b7afb045dd5b15d3f81e47692169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f81f5e7142e268dee63a06c7dce2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f3d33f9276a61852de7cf06a101d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d170e7db369286aa26bfa0f375a48dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c624a53df2de2885204e90f4a53439173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381b4bccb038a717621a913dfe5b9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b090f82a6d131f1d5fc476248e14a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922c5bfec9cbf688fbcb03b78b96b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ba42b901938ea2b526b4a069a0c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583ae01dca8a6f9bd92ac766a589249178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98c40456252a75f8f359fb4a70b914179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d7060afc9219a3f5598f0d844ec9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979bb61b651726b5a103b0a7f4f69cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab2c022ff213e455ecdda3072a777182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c609d2bb6164202b62d43f5d87157183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82fd46dc5053c7730ca7e85967a248184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a79ced91829370af5960352f091a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232ef242044392869da34581d9fd015186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030fe9247273bb4a63045399e127fb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df598463dfe77cd566b6af51cf1384188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d83187bd515517f6877e67176a04fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf2dc8fc31f59f7b19a346c5a658c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e09a1d0770189ae89c5551c58adfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cd897e2f3358ab85413d635d57ffb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294dba8de49dbd034ce594d2e90757f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd54fd44d49aa89e836f233d5b0f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2646bd4aca76e7365940683fe4c3d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464bbfbc28bf5d5944170f22291fea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c85e858b8704b16f65c75e6c4e699197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec3d8eaa934fe03d5f1f52d4cbe726198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169714ef2b45841c3e9307c6dae070199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab9a1c6f31994d623e43b1464a8484200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d03e0cdb67a46480d6a75087aeaaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877045bd4a3ff7b43922af63728815202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a0c54e782c5bbdaf4b47f198eadd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3e3263e887968467299b74f789304204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f11685a56badaebc7c3d444f498705205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da86184fdbca1b3f7a766acb685fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a3b557453a54f8f5cf5aa576b40c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90aaf988302a0088499b4004d4cda7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6ea244eb9ce810d48d2a02a49f40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08d0750cec2a1372ef91dec9521dfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95068927361e9300f377729c4eabcabf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e34aef72087ceda9a1ccaf310e33d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbce69d3e7c2beeb311923f9ccb0af9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485e9c6ad0acfbf7544f9d9ed298e15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169735f39dab61691c93149fd5e1270215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d886d2fb577a1f5106e2d8951a0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84da69aac66e9fa886651ea0cebe57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521941a6835a4074655291fe9498c9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7b98cd7b3da7a18fdd9fbfd19f31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fdd5aa9a71a44bdea3abe19807108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869c0a774db29eaed6334d26162f48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f622da1f8b4b680a6f716d7eedc89d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13589fa5fc812e50ff5af38ab054fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9169804c90b740cb4b0ae3ddd524224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a692912e0c457fd0601b409edd1144225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3039c374b72ddee00507072bb06a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f131b4991535173694122942de9aa6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb911fa2788388daaf2e279c0d01bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7c4503e74421ef10f9a1c77552e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea558362082dfc6e5eb21f07998c328230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7828b8b83f5571eeee26b6bbae3cce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069c77da6149d2e4f384007ec915f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5be0bf394ca75d6b21556c8fb0af9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0e4b85f660412ee78e78a487225b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e1536ce31a3739b6bf83b5010b4eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36148feba4c7e26c68aacfe82506c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a71bba39a5ec5b44a70e7ba8ef040237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e39f27b4a405e69641cf4f81904b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff72df795c5c896fdbf8117ee76880239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf7ab34eabfdae880c6f60fcd2b0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53f68e63e2dc59c9ea19fe6e999298241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f3f6844a8d4aaa87e6bf9682b996242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12abc7c8c2ae36bf40f63b8a3d6fad8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6588f35679dd3818566bb233d170db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b678c22b890637d5151f4ac16c2397245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91802251c086f5a44b93ba80bed414246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a42c0eec4029adcd081c4ae8258456247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfbf8b136ae9bc8fb72646034c2dce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c762c0a3fdd311657735de33af72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec28e8f66d15e35c972e09f03e7589f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6492f87f07c90868bc8f66b3330057251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5bb84d86aa138f8b491ceee613d63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d0149c35689529bede4979c05105f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00c98e9a34a3c319d3c7380cc8832254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41385f0c866d7f8ec2f56b11c08e11b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d124d05fc35567208fe8d627699633256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be45857a52afc1115d519ec892ad7c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b17a9984a3059cceb0a6fb33bbf71a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69f055d99c9850154ed82f1966508d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcac08a0ce8f5349bb74ea95834bb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ed256d4aa3cbda1edfa810b6ee879261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9dd082774d3230768466babd111e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ff4a5eae9df4465f21a9edf7ae607263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e318a0b35da13ecbaf5de09a3e4cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b455fb41408bab5e9bede67a7d2cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ba729b8070f9fabfb5cb1df635811266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e05bf14a3b0458aef9d18a628bff33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0454e3e4b0414b7d39ad3fe1ba0b28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a59833856d66c5065aa05476dad7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a688483e9bcec3dca7667b139604a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5c071a405c06b39c4e346564bb44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c78976a1e9275b3d8124ca44ae4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b6ea7e25667c6f76ccb757f1aeee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889fbaade4b60adc4aa1a3d0d3a91ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db2519c1d7d6eb767391f7f3df93d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fc5168fd19c0f02c57fc24607ddd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea5e5ff4b4acaf422cde6fac787edc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9a87b7b63e67cf21d141bf6cb8f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7828c3a4692ac9008179cf7660aea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fb2b8ab9dc8ba8f888546645b8111280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc671b6aa15c7f4aaf687e4377f2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c998d7c5d1c4d5ed1adf6066400d442282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef93e30774f2462ca2a15e5de99fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e99622952b52e39d01b5a8fe715ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f28dd51153bbd2f2a4f12f7458e86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c416b5ff2a5d666e56cd1679ae163286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a18899e8666ef96f51433034b938f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbff57157e580150e0afd366ba0284288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b83e9ab552c06b5e027d62030767b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecdb271d3bcee7613f989e07c25e31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0e8cd6bd40c5fc857fff4a656d031291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f517fb96597d13e79a5d3fffa861e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff811ca66a24733d9c60746bc87b35e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3b1ac91d86a05a825ae371f42ce9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d82f313a96c7ed4a5cdf3449b3eb75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c56e70cd05715926bbb56ef5db95a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd33ca265180225e56f9b93b1ae119297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd735bb873e457e3ca69623a0f97a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca8ba57bd99de2b3a6fe77cc368aaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142ed0e38d6351993835ff16d3b7f90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc799b73a1ea2c8841c3593452907301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5e5b69d66a90d47b7024b3295b592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0087899171ffa3c02977ff3a862eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fd585d6f7ddb39a9d8b54f4fa53a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485b44f456342fd48b1c231e2c28f80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c35dd12806c2c8a508a04d213464306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c27fabfa45a852dcdf7d396788851307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a9276e542e88c02e9cc03465d42ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462d82b17c2c92405e51a5f4e5bac76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cf5900625fcfe39c610bd1c3749c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5552d97cfb279db1d1769536ef4c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4442951d3c049c0c4f9ff904ebca047312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d30c941b0f870e6034898572d0db95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85f7680ff414ea41acf3a585ad514a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacae5e13da6a8ad5e1ba50bd217d0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc354b3e6f1a10333b471264efbcc73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44934d309a1213fbc41548854c7a03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e74bdba3a12877bb1e01cf1a5c94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f489665b18ef548c77ec596dab331e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c8df388c42ea8af5258eecfc64dbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c0f630979677729237fbbf7dc664f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182d93dc60b49b9a281f4ff13a9aa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8da5db9dcd3c7380ddc433a3a8769323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a603d02016cf8067515ef2c89b142d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22ff6daee992054702ad51e781c65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af2d0ee8446427924c078586b6c919326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e6733cf22e473a275da456a7ac86c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6412133f26082c5c6212b21b9d122f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc515d016de6912d7ba9b1b5653530b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534cb6bf41c3499635753de29be3261330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922dbda5bd1e56af1c961f9107b63ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844759b7dfd092910f1cc753825eb7b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac2da99b8b70cf3a5b8595f803e1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf9f7b666de098ccee0e7da9cd0d55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629896bcd5fc53dbd1075cb08d1b8100335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f369ca3cc511de92ceb02c56c0271336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8089ef1a835fcd98ff61cacbd3c445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c545bc4172b5b789e17891ee7dec60a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f353e609eacad53009d9286be8d48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b2074e1385c80a610708554ec3b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e847f733e4a043587abbf20af8ee96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39791b8109460159432eeccdbc8278ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e68f6b0a349e30171710dc61d926e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfcaf5f498a20927af03481662b991344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f02e9acc14285dc88fa1e261b1df7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2058f1aa14f4e6e356a4bba80b1df66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155464126d33301a9eb9b5b60f9458b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f51ec79910f27f6e37c23ec1f6ec5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca877445c45106b59e6df4286840e9d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a7d3c594fe651a964185ff2ee2212350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eabf90b186fed66aae765abf8a6cde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c82d03af2842260e3d7383e4cc90a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68b5bc253f92750700d60a30e3e31f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffb4c9fb9e25e8d63fdb18f687a041354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da4d03a73c134a98b1df959323cd97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56429d059bc6f06a8ff739f8a2766200356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d663b7028657716b32a28b269d7a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6265df8b2f116f8c0ced099eddc4240358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d104d4c4628459bdc4e14f53b117661359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589aeefaa6c11ced123fa6c432e6e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e3483dc8c32b7da488ca3f4d373e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db7c94cc7a7a55901c877114a6e9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d1f6488263940ade522c497bece4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3962a09687c630622a9488f4d0986364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e5a2ef741716310b547a6f005abd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da92b5fde4044784776fceec0cd9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e3bb6c42b8405b05a4808117af96a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e869aa81cd4c9cce5cd187160c3073368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b7149c44895fb410ce5b33d140c4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a504942402b8d394da53f8e78b204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ad2bd35767ec2e9c67371b3602a0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42c9401a16a4f670c13de54e3d068372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7053aa543ff73c3528d90d29b9aba3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025fd55a797c2f64836d726f3d988cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7be8ba02155c45c02cf501065520bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4983aa02b6f93f2b4f1dbdcc7ba7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42159dafe878a3f52d9e903ef0b32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b13ae612b04d733550cb3a2b4e11e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5448787c50d5419a70bc422f90cc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e6337ebc7d777bf5e2409b0b703a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b944892609b80344f799c022e646f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41445a95580e49979aa058fbef2b5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1081852a5679c08ffcc85df6dbaa0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73daa7e5e72213e1a6d711657be675b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa014a171fcf520e9bfbf803a7fd6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b89cbc58be0c3b04c1ad199007ba1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a722d541265625b1aac8eca82ee25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd029ec35a8f31977c985b9decc34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4509c0df7a2ee20a12ea37966fc677389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63577575179076467b054a62087807390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a4919c01a19b66800c5b3f5248b61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3212a48b1b6468c65488c6dde14765392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7cd6ea5ee17797fe144a93885617b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec6a879f38e473bcb6a560e2b95248394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609febc261cc446bf3256c94bd524af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60343dbd1fbb0da2de44528ea3bceb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b799c48f667583119fa7890b5b8649397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10673a12fa920878402a289e6abb8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062156fbd8bf1652f27161ea32a2523399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d31e6e5d1c93a5baebdcf69909fa54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e418bd07a4b08cf3c437bfb22ca3be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159e1d861eea9f2f403ca625a1d49c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58d2880bf5abd7fadfca5158283f25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178befe575cf4f9b04de8f8840df41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae1c888d8b2d2bdd1082300513693405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780717870904ef6762621893460ae8b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade1c2e68076900c18bc4a803c6e312407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a27358bb25ef7b88a8c15fcd72274c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd5cfa5dc39752388854beaf8f7271409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed64dd2f16cf962e52d54cf368db8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633349534e959544026f2b04855f290411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae6a7a6b4d1b0d7628ffec03a8385412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6547cba8edac26e5763f01a7543d6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40d11d406c2482049314c8b477a25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de496d17740d7738a5703512c1e91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45da545d72bdff81e049221765f19c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b6cb7427c58dc55dec906f389466417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f6c96b0e8dc200e5c7d3fad1b73f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d58b1bd970eafd24874e826b55aaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dee67be36afb90af410daa6723106d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d77867d82ae3437f27fcd3d368b989421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424edb4b29b752c90865220cd6f88ac3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a190bea8583a58f95c27faa3ef31ef7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afabf246e67bafed5e650e8edc7fdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680349269e8e9f4698850967194a557a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda6401286c4256d8b379a5602f1922426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf372aa89ac8460d2ab2fc79f9abb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd7c74c2ba4d5166a117d679c0ec30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eb5d66e5d3017750263c58ab401b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3d675010a78db7f9b003cb2e9290c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77d915d8a5d3b6b0d8b9344eebaaec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2cd91c3988d01097e18b154cba52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa304b6164d9049982ccb507078f0b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168d593c84474179d6f478f2249239434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206277c092fd20cad2fa1414d8e47fd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd75c31af23eb78afa77de32104616436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddace0c8273c09b18881c08cee507ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f07c75b29afed5c8f1a7b49115de0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3fd86fc613f8eb2a5a52dc7d55358439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f404c5bcd97255a312c0854848daa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88c78c9d1d7fec5b72d04d2fc496fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ce5a2e192fdd9eab5303620b3091442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f39cb371cb3c76784fd607bb9e687443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60718f471a78438e5e7dcc7f8b227f06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de18e698e01952590289e364f4f9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de129fa4cc4a52f923e1f9236cec3a7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ebe8a401a1ad17e977027128fa49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0331b3495807645dac92ff09d0b2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa9e592dda59f27242fbd23b5c99c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f244a4f35f2fcdeca34f7300439a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116710ddc33893611c2aa8ec44b7896451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a096ea2387e2ae13f0af2486216bf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc5f4586d1e2b7e29a721356ff3aa4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd723992bda4a12db540bf47cad44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4276ccf6c10c40dccb32d6b395f22d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78370b4f919bc28ee185930ae8fb19cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26b99048c45a4c3b5de3a715380c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d07bcb9bc9b6cd610bc3735cdf2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883856b5a6bdfbd660943b95990cb960459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce134fd29ad6f2dc6d9e491859fcb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a0b4c32b1df6edf0364cc6587bb76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a41f0e957c973f4e6f2105de9ff4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7401de2b56ca752516c9b162c0d2288463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2274de20cc19da03f53562417de0451464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be2515150e033947eb415680d25c37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e10bf2d7cd2e78ceee9319498dff6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed885a34e5107e48ce13c81ce8b4b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455179e7598a66944223b4e6aa2a01c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628d84b4af91f0d393f0787fc1f67e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ada4e48647e50bf75008d0bea53a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dabe9399ddeb67c470b5f8d9c96c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfcf1ca18659e14fa435390dcb9c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dfa0ecc3fa7548314ead3767c6838473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc1ed5b620883702b9c27753877aba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3389483ccc905bae2697d56911f49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c4cccc886dc8a76efb842cda7237e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386f6aba0ba9110988d64dca3d0c080477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017af798634146f1fa22cfae3f35f645478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2be8e205e0166eba163c2293c18522479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb29d4326f5ca4d53830732e1c3f97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3795ba98fe4f9b3c0e8e4169dca01fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef58a7118b5ca30211cef97c897821482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd2df356a62b5412290bfbe130c828483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987598abb188ee5c8ec578f6bf0a8087484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c3b3b8b859f7bc0e16178441d9c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84fd7a7ad43ca554a0577c95c878a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a8e6b1d4fdde59ef5c983ece5880487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df63bb1c14766120bf02ff2b0c0e4ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588173b9ddda036297931477348336489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d50b0592da3cd5f013f2ce9d35166490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380b1a36a55a147e319786b0f12ed6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a58da6f9e9a939e358b6b2d09f78f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d68f5a035c215652f4723a08f05a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c0b86e2b35a4c68a50b62c2cc3ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dca0968ef4c58b7312b77aeaed9be7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48019764d8f737406c830657a75d3f4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc52080bbb92e59897e908b96993b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0224346ca0ee1d6e28a4467aa1814c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed7a43aa85c77123552e202fba96f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f706bfdacb012117a3aa0571ce49bae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c12896e60a3d25010babea5d4990ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2099ed58bbddbe3e240253d72f27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0ab5049af1811b8849bac10bdccce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493e6cce9a6b1ed20caad64d2712b27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bcf1f9fb24bea4c88a794eb69bbbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802dca6fcc593bc12dbdf7f0a17890506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2acc42b7c56bc6aa76d07056ec2ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ea831c7f7c4e8e270a3b4d6a7a21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ccd645553f3b7e595ff4cf23c2936509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d22ac4d554436634a59008222e14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9874132bc4c591bddbd5c24ec9e13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb90fcfa788ae84309c95b3499ae33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991fde1a14d24c612c6bf6e0eb7c13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceda22deaacc3d72e0146118c13563514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb9787fb9765b523e1a7cb738d1d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a38ffb121e27a5c95ed836efde8ff5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd44a72747d6d88b3367d42e69d4883517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d1ea6f5b78df11cffc81d5ce3d5e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae485e9888252570606dbfa880eb7ba3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad24b08dee44aa7d81a6495baee334520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5cc9688fd589d27368aa634fb537521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1fd82ccd1c6ab64d7845266fd848522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83577ac896439e2b32b45ec29f9d83e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df680de989b157422f88155ce4d17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ecce9c92a9f569434d7adfe7e0cce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e37f5a82135cd1d6248b3caa21e31d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef508d5788ef63d7f05af39b30f13b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa311aed5b3592900dab16b0dba6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e936767042eb62594aee185df38bc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f404ea3b70c3ec4715323c87aa0d412530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dfffd47f4b0223e0f6ac06dd491c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416b574ea27981b258318494129e116532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bb75f650468874e14c64d0bc939bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2cfb62cf53bafebae1e0862514d65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758494fdac7fbbceec590c4c2f5e8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c347d97d5663fa549511b51a43a0a3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd43b700b6585dce4a73bd439cfb8ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591f89f6aebf350a4aeacc14cc5f3aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483019b590904f343573f446aa89d91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fa023dbd1927227f0843a3b71513e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29cbe08e0de6f44018074c42bb601541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6362eef537ab3aa8a5292aa600b43cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933344ea46f88df585e0b66ced5b4343543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2568a0dcf2ca58cbac66749f15f15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28607fb9b061f58e452ee6f09aa57e5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8c32f236a659dc134a39e4afb4c6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f15eeb1e68ccff1d9a71be1f39148547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285870317c40ad80523a1a5ae2dd62e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9754c50d0bd69b1107c198712a80074549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672bd90134a9a061f0fea3bdbcc0a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0524cc8c0a657de41a0311469a3755551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77fe0fa1cbf13244f13bf72d0a8a6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d32a9f03916db4afca07afc94efb8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54756087c80b5440f658d0131462ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df88ddecfcc9fbd330351a6b54e67f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687ebd7a4c5716a80fe0519f1d98262556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a272eda122e3c52e6dd9bbe8e9b09a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05838ac48e502303e9d88776a06860558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a893f14a8f694bdba02832e4a0c97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6dfc9529f0c7eef4212086206630c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c0e7b7ce2288d7a83c7605c2f94dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6476499df0b67b6b6aa5583de2edf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a92af7bff26a49a6993ece07e77558563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83c845171c7985087272936d5f2a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d14787fdcdbdd24dab00c041ce870565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f903e3fce2d51ac47951c00b4a94bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa563e230cca71a84af6523f784c4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a486633ae3ed4ffaf4331066ae643568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc010f244894841ad1c41dccf534595569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ea64a37df1bb7a902a4225bf70fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cfad0e604030ea18a8df39f1c9907571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b389167c8bc66ae3a0234844ce66de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29cf8846ad7f730d6b45eac563080573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4aaabc2204a1ae1878f2a0a0377b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a737a8dcea892d69d0564913b5a374575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4445c05d704b7e7ae7c93abec6fd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7595c8778df17d5e72376bc6897d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8347a85cd2d842326a6f3edea4ffe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170cf8fce4eea33bcf423c1a62dd169579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b712e5388fb2c31b1e7c11c30fe4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6c8a5f141d8e04510d754ea0619f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5d8a002f8320d2e56f1980f1deb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad806d089b0c95f2f0cc5d071b1f3ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c18be2208abb2f8213e99a49e8c2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b9f704f7ee15d7be22959119d4cea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e3496b5d7f9ea7663082ab6216a7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e619fc2ffab89c087fbf868104ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a41436cdef458c58a36474866739e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c3da0c5e46a37120063231d745e6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bde71de9815eb96ec94c11b44dc1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d95787fdfa1730eb201f40d2eff16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d05cb8443b031e2eea91f474e53c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ba35f2326e8f3ff34faa8bfc892d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb177ec31e3f8531cbeccad106dd576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915887a35089957e0422e751f89f6107595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80816526e489ab5e0b732b9ec0ac63c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36393f487eda558d88e8eba997335c9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ccacd95bd3f2deaae2729f94a0b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd049c4fe0552615f7f1a946e829b88a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd175d2591e828c86ae06b918e585600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9adde36ad3dd3fc8e182f7d7fb5f73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e38be41e3ba81cc981672b73b49b23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221fa0216706381259f85c8534870a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0876188222c42bd42e63ec1e19fdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f539d708b129f1b891dc570193daf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11af0b0188cef91c10d477287a2cc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d7378cb8edf9ec241ca6e9a6b384607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cccd538dfcf39d35457a5140690d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd037646744dbe4585fae9254dbc5db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e948bc49849fc4830329e5c2754958b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839988d0cfdd8d422493c7b92a7bb64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2431678ba02f8ebe5aae743c2df9cb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2382b3542120b9c4c5da66bd87f7629613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a22dc06214052ca49c2762330fde8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c55dbacaeccc98a453df9890018dc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac4f72cf5a466e5a14e5038818257616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ac5daf90050d2303f69e66c24ea80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea921f2e9c7aa53de7cb733d6f39e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38795ac718c493c8dfe7caf5e97128619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827fdd8ef507b7aa89ad6d5ea1cf26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf47e6d941bbcade965d8da1f07b7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f40e98f50eba4515dc61b9b266ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa2509ba6bb515ada9a22be136a2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093459d3542660b6334ba5acb1b3c84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195225bc5abb68098150f5ca7c9a493a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240fd930681e3070f91c1643c805aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa3da2e6d711bc84c8a9e453dff3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfa60c16df16561170905268366667628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03099fef9140c7a4e8aea7fc92a6fa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43506d935b200c1faff1486de2bd92dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091542d670ec6554945657a8564e545e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9368bf10df93562ebd36334ff0891632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98bbcd69179d92f77dc8e7545cb88e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096065c60b4543e4ff7090a25e9b7a5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8c06e593f759b68dd1958f2e521d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26239ad77d7abb19973ae4010a38b14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719b6eec4359584e2a45592b77a0cd5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac31c51fe1e78f949991dc866bd3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d3ab355365b3d838eb2ff725c5ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50399dd7a533b804ddadf024461ae1be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec64117ad29e834907335e30126036d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b048ece924fadd525a21380e8777f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8321f0b83cf4f2428e033ca7460a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76103fbf0568f7369b7bd9cd3a3e6678644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864449a51e4789404e572c644043079645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb925365afeefb46dd4c24ae5bc6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68820adec5b4deb0fbe34e68930b30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3143651f6f46211364e10a2d91044648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e24a1919c5f068ccbe55aa8e0fd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f6a0cab4582297d91829e67e8d58d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0c7ec3750dfbd4e09c7000075e4e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e300a6ec8ade2160c383a972304a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861df42d37c12281be9a849dce8faaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4317748a0d7f118ba6566345a7163654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715710fca60f2acbbc7c80d0fa2e6721655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e9fc3e984d407e7ab0f54df298cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448eb7f8175bcc0bdb52ca657d546ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d61318c34da891069d541019dd425658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6983d15055b8f4bbaeca8ed701df4ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b977ed2275add17ed8daf8c9360bd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398c8a1e1aee6d4ed566be09f0d62b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee163481d3a76d8c1542bd2dcd6d4a0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3699b7bc9064638d482331da90d908663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480487758696025fef1e4196ff95fa6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49472b2715e1b1d2b3dab3d761cffe0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482928a96594e331c2cbc3e524cdbb7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd356638a21b63982db4ad94c259635667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497caeadf087a9638afcaf93d6efc029668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f3c22951d6e6bb23a242e5f5ede7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42372f6db6b2bf07a98a566cb7255525670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f782119ac912c4f222bed3261b4e0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7f8cbf8bb7ca68e78291209e54d8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f6d8aec0315a59fe615f2e2c5695673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f8b3e962c171ff37e5cfc168cd874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a441ee6d29e2af346c0f693e77c7ff1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716b2f7eb3814bbe7faedd93fbe08f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3000777d187a5bdc7b05e61663f98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1757e05a4dc075b24577991a8548f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3c0eac337237bba2b4b080e076da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969500fa682b83c33487ddc1ca0d8d6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23a1b473f047da0f1719340e4151f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49235f1e77e6c4117ced541ec3471682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b48c741cbdb9420a9701d155141e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940361d16c0b79bb3f5cfe8ae48dd929684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f587a78fd4bf6c5105c8b56542ff599685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb566937c8bce77720fb53e2d8142663686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369f8ae904805eddd45fbdc8f39a62b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9cba88660059316c9d60b7550025688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c9e15e912e16c97a262a5ad3d1d0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e752bd1c09a4f60fd497fc5f259cad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9224920cc435c325535b9ab319a283691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250efd87808d483c1496c9cf3dcd61d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb9d28cbe223dfcbb7e5bb4f712cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19204f1b4b3cbe7def1c31a1311ed9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cf745063c3712f2a1b79143e11be4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f383a872321ea2832eac4543f721c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dcabedd863b026d4a5bb412c9f106697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb6d0c54a1cc740ca8d7b61cb85e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548a68b30e538d3b1650c53d95f1418699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865496260dc3b81ee953e20377b139fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e1cdc234c3b8d48034a50bff95f09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb416a944e52f2912a5dc44a9a7a47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d568ef08bff1c9446fbd24362d648a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd74a047d17bee79224f7b1a3375b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125b26c328ff3a3190f3b47744feaf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643334203dd2714a7abcde7198f7927d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c8b0968dc7ce8beab6b5b24229791707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a5bd05669036330e9225a8acb1ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b53bf2ded963059d27baade8529b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c0868499c71ac2f91db8167a850f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7e61348442c490f400fae572a1a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87712ee0f7ec97e709dc58a88c6907dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a581eab5e898b5a7226b19be91096713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2a9cfda618a8d4ab6c4b089f043a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a31f08d43c9af7aaff8b390b0ae1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f81f06a574e563fd44391178c155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaaffbe01e58b3ae7769dc0384ab7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebd802695af239581792a6e67e25e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683990cf45056a36041825085fe6c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0a438d901ed3d1b8dc774810c8b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb363f6f6d8255985ac416e52d7508721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd78cb4560b4c8d6375c76eb67d10f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80aa67b80485fa74951565b7b8d7b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4177e7ad6f723b6df3d03bf18e665724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c130cbe8c7e1c147c17cc5b292522725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3c21de096332a0175dfa9f912785726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4a598ac851c5a2267266a3f57863727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb9a3c62f83e4ed980179794bed7b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b101039b4a3b90dca48500d35d46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f3abb682e5e416e37678570ae839730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348aa996bf2661c278407627e0d1967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d2b5128b8f69f93464542cd18cdb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be775921a6da5ef8631ec7a1a02b3da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618a0e2818b38a099115749ced00c2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c75535bc8b5cc988271681ff6355735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772cff2fa0e27ee48858e94673d9d1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe46be2be4b2e8039c29966a32ddb65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed8d2b35c1f84a2d3b744130277a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f57b40120d493d2c76b9553003130739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d795ad3470362812cf321a51c5da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ff76e776c04bb943c29c8032d8c7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f919f1a3bfb7ce197e88cb25b0459c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74fc1c1e7ce7632934cb20a5ccd37d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7d253fa49680d3dd6ae3725054c16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de72531de79a5dd2f7c6966e9b08b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52239e9b778f433e8cfdfcefaf071b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b9cb83c0112a7e8f4057a26d1edc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcae48b6a93f19b0dd2b611a56cb67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c3c289f65af494f5385e801ee72ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d8d3bc6dd3bcb7932ea03f14e640750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a996b3d8da1e23fedd07b637dcb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933696752ad506b8048b08e4b75ca77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c578bd834508e35cf5d2dd8b2aec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe7bbdcd8c691644ec3dddd946ccf9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92875ff3b3bd245892ec8368e408eb12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e4dd7bb537920bb3c2fdac3a23b15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e415b2d8cedd197a199bebb27eb8c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97537b60f4a32b57119cce06a5a0e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533360bf927265240335938df0ea61759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1fbda9af79a6a647e3445b8dabb9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718f6125e407a8cfc73b22b768cdeb7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2d388f3391f3d75efe85ee0fa76ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6aeb5fd1c6113e1f22758b364341e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcfcf5d6b733cf2ef169e18c065828764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26160169c2bbce65642dde17aa540717765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df4837fddef7d5ee614e1566a1fe50766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27be6f821b528ad9e21fc2392bc8fa0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778eed103cb93168c630e9114c2bae1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4154971cb44653eeab98df54653ce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2660c2f2534a6f1145d92e7f47c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daff53c807819adacad96d132e5be3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506ba7553aceba31b48225860f4a15772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89387dceaaf9d58faf7a007fe9654902773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd371354936f7e0f1ec0814dedbb0c8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3494137619344f49c3038f5236ecc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34473b587209d3b9de4f773876b4ac776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39fa34b8038c0a94aae7ec10e1353c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe7b5fff7c1ead282823316016dfdf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf49ff33694bb49300123ac24393a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63296977fec733ae56d13053819d2906780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929068ef3412d1a13c998bed2cb955781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb313480a3572f0e2035b617e59c01782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ac237e544c6ff1e8a9c8ebbd5d3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d1490d534f84efd796e0ab02ff0b1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff67dc2d8789bbe42d8406239c629f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d08c725fa7e39cd18ec84bf22cb38786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b35666680a2760d87fd25445001a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604b84e8dbe2f46a572c20d86f9078f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95732f1318eddd2686f470a8bef08789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b04ba7e9a8278314cd4cbd0290c87790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84292d62cf8fa7af987a3ca602651920791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca0d2862b95a3f051dde41a376227792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e99b128f9ab91779e06f4aa7496f8a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc7d9f106661231fba2a565e8d3f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ea8cdae655170c4b5dcd096395fbc795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537026cf7ffd6926f90cabeb9a2f9bbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fa5303cc653acf13b249a6434f2ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf7fa75c4798d38e1bd21d98fe9b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46578ead42f7a799934ad6c92f5dfbe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1d77ae9f839d83ac6f1f9db0ddd8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386a7f92526c854a9a53f180e5512866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68a9b1d048174ca344ed2f55ed81b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc995af821d58e72fcf1d971decb20b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c926f18acd4d51a01f9b53c784b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0debc0ba6161659b917ec6d61d787310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ed79fe97ba8b16c8fa3929b3c3cae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da846691c78d3edcafc99f309daa0b8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae9105a239c33e7c503f6422bf873713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0660156939d1ea3ceb42144b687914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974aa659fa6e9f9de6c17896e25787815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb4be4f62facc72eecc30daf5987116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cbd7c2417412ff900cee05053b29317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3642c4a3a63580f59dedef7b879618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b174bf09af9c2ffdb276ec2f700f49619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9651094df84ebc9598337b947e9b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ffcace3ba88377d734787022cf81621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6328e850c150e379c282fdce2ee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd8c1981e4888f74ce7b6370e83e4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b03562e5160ed4865e2adb74c7cc9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07555159e19ba492b97b63c47e1e02625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556e3c2e0dad3bc5c5a1d7fc557e90526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd27ff3fdb2ae274c226639a4af6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1648792cb32b92b3205b7e84f42d0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612be83fb37e5dec0cf7f170d38efb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795618f89b7bf122cec12e27da3f7ce730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a2b06b9b48528fc41e2968263198531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b641f9a26f061dbefe4c4b78f8962c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74ff00ff246f4f2d9bc2e50cb217e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9159182c7aca4758f3be983eeb650c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edb36f40dcba6105d885c0c040549835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd608a9a2bad57f9eaac8de8a6192536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6c5a6f07ec2d79ff753fef4f60c9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679fe65e0caf5508b23288fea6aa65b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ba486946b342a5f9fd61f12bed15739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0e294fac78706e0293a6685c919b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d5c9bc63e165caef956d0f6ebd04b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfab82eb40bd9536a998f68775006642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543756727947335dbf57f45c110580b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec565b861b148ef1185d520789f04bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a15a66073162d2c3bd2b87f0ff641d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c80614a8ebda27278e1d7e05178eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf111e2ca76e1c9df1845fac88e4c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1343cd4f56e8114ddae562d4507e7d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7037df0c387d48d052cedf64297f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e79b792b1de8fd035bc6e3860fef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b1077ac818f6482ee415c2c3e2d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2137e73f230ac456407bdae7291cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54a550909b15168d4498fb8afbe8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53721b21756190174de07ee6e6194654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef36c21d6bae93b909a8327c6078455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9ddd4cc1f4cbff505517d6261e6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754030de7f6c91f48bbc26282df4805057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d0df0c33edd3b156105013b47664b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb1119cba1da757e2e164643fdad559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648386c1f669f5bae677d7d9a1a2077160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eba5f00de41acc39ba5d25cb9e034e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f763b2195a7943ffc2ddf7eef7470f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f539ffcb9e1572712ae98b51034045163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542dd88b50d1c11260310656a74813764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5af4a92e3dc07c4136ed7a461251565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b491bfcf727cc76b3b22798fa341b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a20c0057c7a988cce58c24409aaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2133fcb6a2d1778673dc9f69fd5cf3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278dd610eaa1d566aa3a977d9c0c1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbb5da6a5a2d81282d7b0a0929cef670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f2a4f01c18ffe35024e58579e2b4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930411269998b69c691206894dcbe3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34330e1eb7b2e21ae9960f53ab59e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24866fe3233673487eba86634a3944074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c97a44abd54aa4e0321f5a97be90975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630270bb73f3b7755efdf0fa9e01c7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e11f52a558b98d90bd859e7f703177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb46af9532d2b4e371cb911c983e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31849def1e6b849257102798c02eb4a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57879666b5046593c6722495351f4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f19a3e5a4b7ab24cd3103caa3856b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a282d50adeee170b7f339cebac1c0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab3799821693e697afe5ce48576ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6b21683639c5d794c43b375664be084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1a41150f13dd8924352cde686752d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6ef96885c55eab9f9a53fa1c308fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3923053858aa278886a9bbd221c07287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf46e5cff13a1d0d521dbe20200ed888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb607c8810e9c0da49b1a6bc32f7eea189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de50b8040f3928789957a8041cb7bfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504f7009c754412318ae2d9d8d805991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cac887148590f33e52de0d934ea4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279349f71018c31ae60637259b98104493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce537d58a156e38e3d6ce09993becc0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82635ee75b220e208cc70b937fdfcdbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a77711f4462b2cfdaffd40beb046fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50322c874a44a54589bcb28d9c28597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b0b56979c80f99d9f214b7981290d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c111f2dcdae3ab5453d0bbe4b6c1ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9722e91c7ece7f2038650d8722d3bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f90c53c0da88920a74ed4daef42996101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038787c19a3bfdea7039aaa41c2ec9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7107c06ed8c210c6417ba177cec4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69284a02af698681129394902845fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa719a50b44fc8738e788f8e7813bb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0dacd5450c96f84e30f49530f2b25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15d6a0878c8e07bf65bfb646908aa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d633bdc8d30ff0bcf3a7a1b749174108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19067241bdab3010218b5e9912517a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6278a823532b321ad322755353773a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ca7191727c0e43270b410e9db4de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d3d6c25f27156605ff8861d2b7b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a723cb1450fd4844a3974169b52f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a692827a0fe0b88ad424bbe5dae38f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfcd286f1bf54a65fa8778c59017db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2b952be35ce26bbb6502ade41d7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847f051d074cacb5951b2f47b70328117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e19a49b93c18420b5887012707def118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028a3abb356e2d9e3e815f2ee24c1a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2541840effdf08b459e7d128425db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344eca77f0cc0c7a92f0318fed60e97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6083955b949801490ad6ac6e3920d18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b832a142667c0c53a0e037811afc153123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aebfbf99567b4cdb7b23ac04c134e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a28afadabdb9d517c9cce821d8cb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7792e86a176c26aeeccf0859d16a5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd5ee40fec5e6f94f94086a26c0bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea340b06ae15682907f64d22adab70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfc52bb7f22618cc23a6fe464f52c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cae04960183e6006469dfc7b9fc7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd36289d703b24f9c11d44951e684131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c98a1144b0871443538fb7722c70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644e0d55a9fce53756c76aab4f7c27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f10b99022fba292ea970507e897e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb62a5414672a1c7e0e66982e7f17e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceda83c74c7073d47efcb34bf4e54c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2de45a7a856ea9b7c8556f1462eb83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3721720d46297ed7b140a22c61231138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9b3d0f9872d13a5bbd3da13b7579139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0b57aa2d6227a94e9ee8eeb94c045140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19c4cf02cc45ee826e86aa5a26b545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad1dd9db6659ca68eefe251bbd43bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174241e37309f6ea539e022cc95c1bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0653a9d56362cda2891a97dda5a96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e781c8aba66018f483c87a1f0b33e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8c51ea43ca8872187c62674ee518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feba5223164b5180163733331d8ae4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bca614a033cdf2bfc35da416dfe37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda70947ba7f9f11a16c9a2408c127149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069ed2b8b01ca3786aabfa8988fa794150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921352db321afc05dd0e33ee413f881151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d0ffb147bd1a3fe3e008b2f23599152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5deeaef739ce7b405186176600aa68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5005f1cb55d1fd607546a54e651e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2fe2ca6e6e1d8be1f104ec054a47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a3495b932eb64d41207e56e0ddeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c9905376e25f917162224c96ffdf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa703e85563ecfe5c3caa5cc90b0a49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae9393a595edb33cf55cf359d6fe82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a452fd1d4f13a129f4b7df7dc2734a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fdf878c06185f02239293386ac44c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e9cac140362fff7ba2bfb57253597162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a65887eed913444825df6a59575a71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbdd374fd4452fc73622e3669e65b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27777e98eba4df9ce989d2db6d4cc451165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d552992c9488552bb218773bab9841166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74672862d1cca3a40702bb09fd29bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2407c943dd6508fe46514e04c2b36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350565dae0d2c101580a2037c8f5dd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4ca4a8e272618f4e49f0f74da2dba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e183202e41edffd0db2f99b532494b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865b5bba624a0c79ee557d280d089d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eea1b9082b17bad8754e890c6eea34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de2e295ec712a5c80547903eb528f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69868895a00c8d3ea28b67ed72f4329a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e88af25a233744691e67aa0114429176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebf14d39276cf2337a52b103b168f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834216ad34a5fd81c96fad121ee09692178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5696f7f1d13c2405945f731423096aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2655a604963467f3591ed1a895815180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72bdc697d49b33ec920b9fac970d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769381f6829e1975a12d4b7362e4815182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca400b1bec80aa947dd004ebcd5e68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a7eba3861e1581deb2565f7ca1a24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9eee6f2daf70d25aed11e68ccf7b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a57ceecab9f9092a54d9353a1c373186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3120b1544cfc422cf5c064044d92883187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254ff6e6a20510b3f3ee7744bb80994188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eeb14466846d3be3a7004de557bcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6dd812b496bb017b68fabb228ed97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f85715862929989d0262bf2c460f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd68525363f11ce70799499e1bbeaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949fe2d4f6e80eac1c871c55d8eb25f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca70ba2e06a6c630b2ea922839126194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca55471686db735e03eb7b9ec0e32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80936d604228f0ebe600704fa0abf59d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19f6480c24aab14ef5a6a1193035ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27033562259fc40cd78c38cde71bf757198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b20ee28e578295a4d445dd3bf9a19c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248a5792eaa342916cfb00cb0e3e22d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4315f37dcc98bb37d3e310436db229d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26492fb8a32a43d9dbd3f4a5b0ba266202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51177f04802d43d18d16e26f39c1cd2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7510ae627fe2cf43e48c543b45d499204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f38c1a7a5788c5aad2f19057b7dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d277716e294b47b2a23967a4698b5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae56be02a9faeb64b21b73eceade734207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fcf92681d7379b1d34ceee40fed77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3a365d00717e706b854a60a8e3e5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c3a499504b3050905670f28e9304d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac2c3e79d07c222441104d7046944211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66b35ed3d4e9b53152011d743901ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2069a9a54c2805399adb538d8169230213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a475e0ad61f51bc3590db7c1b109ee9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7181db041b5c9ba5a51f2a005625a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5207fe7a2fd83571217d7627ca25f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3859f9bbc3f8d0aabb51abf3b78053217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738f613a2b15b0e8ac7989a60244073218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5d407b835862ec5e27afe444041a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b88a03ba6df1192f9337ed70407d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c034e6ad818e3523a71427b7d4e66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b6f93618152e964e2b17587945926222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314de9b88210861f75eaf1eef406aa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a921396888f4040b4601bce73fb7d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2d5547e3742d26ff3eb133ee287e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b41b7d0f722813177fb008bf77ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16032d3af29d8d6f664ce93462901a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fa8e8f81c66fa829111a724553c01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea423c7ff0c85010160fb0b9ca88be2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36586693a9f7afd3c0dd0d18919fb254230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3367b5c383b0ad704a55b7de11e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ea0dea9ce95896effb5e8e5992a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e64bb46d1481197f266078de7d102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84174c40c3727343170123bb1ae3674234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f554e99d4ffee97a09f4cf02305e594235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d005da05206abec191b257e2244bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e3245bd2a69d37588fb8848ada3f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa46aa4df54ec3476969e0c7ad160238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af576259886b492dbdeec16d07d35c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee9e8b39f0498d367cb3424737cffb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac8da24f5ab6f066a827260459904241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad46b6e1080deb8e7f0c8ba4b1a4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b7b38b1465362ab9688a6a5a1e3c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ad2263db9b3f13497812720ddaf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb336a218d0c98cf175aee33b36c397245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438eaabf3a4cbd2b6db86e4dd11c73f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d2c90b61d0d119a66b03b70101e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217d7576868e547e5d92d9001397c3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f223db1c76b2cecdefd8189336702249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c1578d9cd4ded779f9c6d505e297250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9963d22e6348f676d2e13e133f794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a29d1f9f9fb04f8b5099a24a01d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a967b628d56e234d27818e7029d1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868cdd6657c5de6c601dd063704b448254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a23c6a7eb5b69743dc553c34afd26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266841c501019c7a9adcb7ceab5930f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291c596c690d7610745fe22c68d6dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc515d13b57e63aee6483559914509e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554419e1467cb682f56a2d0d757d99fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e41496e83b564fad92fb2d8c81e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b6146738ce80f5a327776564dd44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603df39da40c26c351a7f9edd7a2ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b855072723d5d5206c5c5825b9930263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb778904dc5f09f0a015dda85ceb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add638905eb57bbf3d4afb895c805045265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243faa983497a100cfdae13cfc68b48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685b8a121ddede17175bee75a62e2e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8033a20039fc242892cc49f9e440268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505678d82d8a7e5c4b1a974a3ad0493269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385812c991882cfc6f76483edbbca22f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d9b3792e87f2bc33a2c45a05dde0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aed3ad90638c6117ef6fb123b3454272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad39e19b469843de87066a44244771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5189f36dfbe22e985e9e7cb81d87e4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712a5d9824aa0ee0dde59d14cb3a112275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5196d7a31c63263c6395cac91071276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb161689cf2490d09fb06d1c9c59b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09da6b6bc9f57c8d586ebb87e3df8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26c90bbed3a329057cc0278af6e70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4b50e32eac6ff53377b4e3d402cc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3755709d48615733cd5417aa1e4c23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4450357d6698883e140ec747f9643f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aefce97e1551d719ebf8920f226c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb75187a2b361522ae6a93209cc80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941aa74234f3cd7db0493bccef48232285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f70a2b141f44a9b4ed460cbc6396b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c850c27d9d244c0f2c588387ffbb2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d03d7ed87db235964d5bc6fd30ee3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e43204834aa8e8c96c3aad2093d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2cebd1951bad12bfb39d7f796a4cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8409a1ad45b1396094472baf0f200c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4fdf8c1f256834876d2c729f55ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3f61c60be16588def63c4d11009c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d31093d1ecfb39ea0859d34aeef6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2996b0d614cd2707e80a512fdf217295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f117ce10de5885a672154f3e669f7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199699abad541dff55f2dd246bdf0b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec5f9e3976335b96936bce7faca81c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e74557fecb9946a73639a03f0812299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9a04b5dea70da0e30edc84b62f26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607d482d153ee0eb307e6f9e74e2386301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ef4bd4f2359d2b9cb671af2f64ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc36e694a3714bdce5199ddc8d3a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b68f1db6f7426880a498c5677d6ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eaaf6bace8bfe0b3145282161ab62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba17cecf3ac2daf2f9e417d63b8da5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fda66473ec7af3ea84cc7c23a9667307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bfcf3b39467b4f255e11309c85d88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ceff177ffcd332622bb5c05ee8389309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b97818e8e32bd931fbc90fee32c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258acfae853df2d2dae943b7f7ce249f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0e094e838eab4e036203b692af405312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa6834e5fd541371771bdf458ca827313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86fe42241ce0ffc081ed69f69a595b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9d08461f5879e4dc27b9cb95a18d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba4fad3cb91a781c941c7f4a427d48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcddb9f571934b0dbcebf7cfc35a25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9576a1a35513e7a5af74e3b6ecd810f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390e4725725d6f64ce1b750953d073319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f2c724145291bbdee62d33c142ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318451539f8914f7cc24a324f7fb807f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f8262b403bfbbf44dd15715e3ea8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b6a6f85b3ac2f30e6b3cb2594acb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965e3cf9d9556186479f98a63d4dfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f7c0a1c996050e2b1c923baf4a29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15890deba7218490a84c57e830bf3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77672ebec71b4853b271e33fb71303d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8791b42c397bbeb5bb115928c17deb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f456fea624afb2f1700d9f9290617329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd572f69c877f08f72b180418a5056330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289de1c7ee23707ef5b360f3428b95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22916533409ad6319398f0075c41d511332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfdf2681e9beee7fc5b8ff475069b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241acb2f8e4ed178aaf93023b773d39a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a04032f21a2da39426a5f620555a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e3b56b6bc92210ba1a7c24037dadb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699ff3f943475b4ce4cc9e1fe64adbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c7ceae813410b08bfc102583aa071338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322098bbe6e15cead3313b1a3050a070339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f144ef0175fa5c40ceff61670a1c69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017105326d83bc527abac38bb6a22331341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc2563747e30fa0139836565c22509342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82875509d89fac15f0ed3c8238abce08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2cea880589a8436a76c308ccdce4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e5d1a4cedae81c4afd5a2e763c4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bfa864318b25934007e9c80c5b162346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dadcdaee7689db3b23c90eee2bbb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f51dc1a1130ef80e7be2c86b03c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25b1aa8222ad1f79b7f76384ae0102349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48f8d0e8408c46a736a789b9dbddae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96eecdecfd20744ebfb42b3656e05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9ae851d28431e3c80a4d15c63e50a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a9d5b4ff2b74e49d1125ac8dc7aa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6794804b6c8566b166af9af8ba40a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ae113d4b371da5ef416986d7f785355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d6b7508e514d1c7135a1a2848213356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dac99f9492d42798d7413a8066fd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f985d3a8862f8174516e85c20c5f431358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9401b7532d1ca818e0192e1cd236359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cfef37448168dbc59488c5524e1c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1d71d138db938531dc79d92d32286361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa444e1da753c23761d04df4255560fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57325a98f16716662799745f670342a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279480e70ab4cfe3c8dc878c1e27ed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2f0f66ab6efecbf606de15c239f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1d5ff145e5e9e3c01e4a18fd2116a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f169362f54569c80c3285c79eee822367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff218a7f5c4764e844d0e941da69732368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc9df9884a1e73b5e8bf59e2131869369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5394e853302f18fcdd3dca5428acc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8473e9f96aa331f79b087ec5b268287371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ef102abb2e0df182b5fe8e4dd5d8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8c2fefdd3d6c2fd921501a9e41d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc319c9962d36b1717f91f3c8c385a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e379e382ec28fccc9a744fdb515f31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b544ee6130731b8bc8ef5951de3080376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf1396ac6784b99ea2d3f825d1511b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375fd6d1967df65d6e3e5e235206aa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f281df706fdafd33be3bf4ef17f712379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fca35f3d00e2d2b57b66fd7527ed4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb17404fbd2436881a6ca6c5327ebdf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27b1190d68e4677d6b259301d7cfbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f59936452cd34355359124c884724383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52225da6a21cc9ebe0faccf8f2326384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b6de5c96db49ebad92275e88e8ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35786afc406708de568084599f1db33e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970b637396dbf66403e0833e18a353387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f1677bd68c2fb947793174e4cf1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ddd3cc98db903d464ad5b0551f2c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e8e827ebac9723f806195d123f4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359a1a978e25221035f7b8f4fdbbb39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea77a916d8186c8deabcc0156d579392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64d69ffb08b18eee33f90e7750d6ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ca98f281874a31dbff56362383a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e760910ff591684f316595f762d0dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa799788a6c20e54dca87930b8677c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fffe2ac5542d77ed2fcc1a5752bcbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b1ed56ff7d2d3efe95e1f7b0bae9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3ab0cf690ed7db2d1db932dd053b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1d23f7ff17283c3c5a7b0dc1f08b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b2ed427c6657bd9050d2a52efcbfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc381ac1eddadacaf804edc904f70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f0351af7983734d3e13106960391403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3233692db820196312eeb17c90cac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f06167c25f656588c7454c8045a89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43574c1805381dd12e7f73da6ab7e648406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe426069935eca079f4fa19bd094f483407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181a03036c9e4f257cdce9188c20f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdfca3fe71663086bcbf5f67fd4881409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47797edc273abe222cc21458aeb35691410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68680cbcfb9ef4035bf46656d88f76c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c945de3c8e76180d2a3793d199812c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917013dc76dfaac69c90f88e96502a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a36c189de775535d2519e253509612414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdb828200809cb5d736d2ca9cac82b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3a316c4f2f0e576f4721b8eed5de3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc463b566e50ab07deab98f64ff737f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aef55bd013df48bdf48cf855fbabd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4f49c60182954227e58b076a3eb41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24b691141d2b0a3df15befbabc8da8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de8a067afdd9ec6e8f1d9c7baa4c5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc5d8ec10a24d06cfb515a8ba7385422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b76ccaea2957843dd3a587656dd0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74370f6d71cfce249e61f166dbd24aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614f3138a7fe1da13cfce93e799c9df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa7c50f5b710341a8a9cac9d7bb84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0375158e4a1eeb744f07ed8c7ec33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd9efd22bdd3ce900897720df5fd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9189d3f514cfb84b20753adb6c94914429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cbf63306fc69fe125bfe5219a1e88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9c3243cd8dda7c33d70e41f2e8816431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be40a464562b60b23cd5fad1effc402432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe769a1abc6f5ad935d74157b6c177433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43307241d6f17cbd7637257a63b8aabf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c4c472f8ff226b4e9d7bcfe77567435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac98e24c2c0edc9c3033a65ac5955b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0403c01224d3dee75c7eddb82f66c84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144df63f08a739424bda4cabbbcc38c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a969995c8af3c3790161a49315ed9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04653e91160c6aca57b384eb6bf5c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190257b3c9535ebaad2751ebbbff40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6145056dac28ce7d26736f9f598c3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b588a7d58ba3d2af723a49c449fd03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aab84dd2b5cd59fa395031a3538ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582feedf3666d65f7f40cf51e66029e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c237cf116f37a37a1178b1eb43bcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d11fce1c4290df24fa34cd9385dc16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29aab1d0e3b3860848e415e884297a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e6b488f95ea27c85d7f3cfa1d19cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf18771dd56b3e8dde7b1409df42e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9330587d9d2a71bda279f6ed265bdd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757c7349aaabcdb8f654266639a6567452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2f2373893bec09d9154e0721d3416453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c826a63f6391c62d939a93cb1d22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565d485570cac98c55a7ea342c3871c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c130884e78a33d6112fe26f1af32b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec49b999bf118c4eef831b65c19808457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eebc3add4ae5449a7fb35f5d4089e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7dfb741ce2b37c8e330e85c45a81d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed57093742fd5b0fea4c366a469341460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae323bbd0b1046afcc6f3935821e480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6039d26c8c2c91bc29db7bdfe1af5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf416335be173e8e6771bdcabdb7b6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516deb51bfd8d1bb7afff87e8f2c6988464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60320106011915780853d814382e6cb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f289b5a4de024782ff0607827234466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48e00e7bb29463bca0e7d0a11e29ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aa30e8a844f8ca969404e1c3cd2d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861dc78db7a0771e9188bd1a4de8e59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc91e7961ddd4ed5e6d7adfd0efc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9d1b2a77703093b92c89e23679f7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5db19d8c13de6c34d0c77f1ca9bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfdea5046bd32da17026341b886cce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b98c8c4f0ba7d6919bb12d516da9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a31de10069f7d776890a53ce0c8f36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc20a636cabd9b672c016d159bedde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad708737e6f836025abd36c7304aec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8981cfb185eebac39109b656503df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac13bdae88714d612c56e632fcf745479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5803780fd6f0a0f1bb6b77f4829a47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec912df4fa7429b5e4b125175c65c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb1a7f9e5e3330bbaa906ce8dbb31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c62be952cfd1d6077658a08a975ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528175a639ad8215f68d0daa308c51a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78efa761eb4c4d021f81829c2bd64c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ec274582c926b80b35e5fd2bdce9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9c5957fa0e4a07bafa363fd2330b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c58e4658ae61586e8fbca932ac97f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5bd16cc88cfa1fa5f407d685a9a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816aa8d5c777469bf35bc5bfac55b7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73511cb99f75f799aaa69197a9d72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288acba90fbc5a5be47e7674f9f0cb46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bedcf4c649d784e13f2a53f118444493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1086eb37225f829c82670dabafe7a7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d860e336750f0cc7a175acba2f6c15e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c17b3564db0c04c6f5042ad8e8ead496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d52760e0dd8b8748a5bab539a353f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c3fc328a3c7bf628a93039059261498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1cb67306fd6f2cad5333d5947c6da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e4c23096f94b1cc7574fb36eb64b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2f55e196d8de3699328736aa76ed7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d3436f9f8f218698a17b56c9f1f0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84442fecb8f9d0db2a9b3db668200641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ff5114af614fb21eef439880a247c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7546cc1daa7f8080015d07f51d4ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940c218572ac517ae57a2df72d50e8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c9500cb9b94640a244275607311c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebfc6c82df9a1800783cd06dff5e35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf3ea00d100dce7089580af41e27a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60789f5b1888a78730bde5ff333a8029510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d48f285d9a004d1e5624e20adac7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52972655914a4f951bc7f5477544167512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d426e0a3cfcaf66667e29acff565e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adc963ff36897d30c7a0656f28793e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f67f1ea8894d70f615cfa0717512a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d9af46b05d94c97fb642c3f2bf84d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1d78f5176364bd34ab04b01257afe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3bbb558db95fa1512e2e8f99f48d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40bf37ba446ae9ece38956b5e2de97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a740b6072c65d55189a91423170e53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570ebd999e29c2e715795aafb5ca815521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbafbbad6036a7ea3825d4ead1d592522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421412f685f3ab2b3dd3d956836bc767523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633546320be121bf2e0debd84b7ef52e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da88128a3eeccb5f347e3a2a789310525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165e7cf01e7a9f08bc53559e090ad11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d3c6a0b1624703d0221684315b2f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9735ac41da269d9e744d9cf88d8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f88ab81ffb88921885007e3ef0a3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d51a28db62c37710a4a2c56194846530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5977bfcf59a9447522ae8b43a467b44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2803f88184b68c1b9dc085a496581532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df3ca3f94fb2780c60e39fc636f26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b502c12e78667d94f346b95515200b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585943bbaa1963ae0428d9f4475982aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccecd9808fa175fdb68f3cb813f5cad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f048ceee4bfbd2d711c4492ed03ff6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e603ec0c1f81ef5bc82e9bdde2f6af1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fbbf305ad6b83d74e423eeb996a97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d7c5e1858d05036816ceb62c13ce1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212570a79f113d555a483b16a2c66035541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb76f6feaf667f0f0dd0c1a1f3f708542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69058554546acfe841dbffc078990543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57118a33fae5b070f83afa9d82d79583544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c61f5f69943020beac19365cb8b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a522f1424068fac8f56325b0f6ab8b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555ddaca09dc98d02efa8966e2ed66f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2455ecb1992962d81b8f80d42602f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ab21df9a2450a1b571ff6fcd7617549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160337dd9d87cbe8b1f6dc9389a536550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b595903198bd0b7981a2476d214d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c302d39c576443570cff47a95f6d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a842ca9bf34930763e6c872feb39926553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4468c8003e992816f771d535e020554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621df73a308519ab13eba6b295c9066c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d08d04e6940e25ac93f985ea44d40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c51992d837fde3867cdb42eff541557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46bbacf08e53eb6accc3160f9af0ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6e13d51a2053cd060b22392216e04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539eaa9fd5e18a1e8abdc7c361c878e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4b890227363c6af7eab864adf1fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc8fbd765ca711fc29e02ac1633ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40259a337d2492f3b41beaea71b0d90b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7636e42651c300f3f456de5f9b07d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580fd0bd66cb01b64f97e3f11be597565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37eb6a042de86ca7ba52c98321f283566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791df57fdd2d341c287d5c98260bcdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c486d0e974c590d4df50e1df68d332568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ce93e3c7d939681140ae8378587c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d14149eab7464f6f19f9c89161bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700f2c32a13689ae387d745e2214a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d045abef2d29952fe07b56751206572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4aedcc569a05af00a7079cb5ac10fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1dee8b82e3388e0f85c474d479f18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ca91ad2a862d044d80c3dee61f3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda7273c5b76a7244391926da3ed66b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea565c688ab2b19ab9cf91187118ef6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee058992aa2d864570f71e813af10566578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d4f8985949b159b08666b188edbaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67ed5c993035bfe3d014df4f16c3ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b72f0dee2bb328a5f119d88f0d3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e260879d2f5f7566f25886ff9d4c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff1230603b0cd4b0a4469d3129bc85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f2a52bdad71123f20f1db019254e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3b43296f7d063aae5cffb3c9d565585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987286ea2cbd7f4cfee0de788c600b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd2797d2551681c0737b4cb868ee06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186671d9a97cddb498420edf96ae36b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b0ab689164d816863e3d969586216589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f824a6190593dbf2984b0738ff537b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fd7037c8c81b10137e09e9e6b641f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec72f3c24f7589594cc20dd66ae488592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdabe38390ff772791c57ac6dfd567593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee8c5bcc7fb159bb8bdc8252d30ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc14cda8165640c7df99d496597e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7afa25be9400b33542eb1fea2e78a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8238dd2a3ef4ad64d00cd25237d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e724431ccbcd4e5daa8fc23c97bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f04c7afb83c099c127aff87317a6e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e749f5b5ef59ee8635dc6c12f110b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2178c4046667d9b6960c745a645b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34806a9289ff7d8e1dc5a038dc02f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc91e0367228e9bd76dbd94d69d55c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08580737f8d848d9e52559d19ea0ccf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de0270b9122ad693351fc0d36584f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5902cce875688846a4dfbbfa9a42c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474476b440d6073a00b9f3af92e6a67d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cffe169273e02096743f56198da3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a970089ecebcc90999ea650aed210609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c10b845f04708b270880511414fbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56875b9eba93ccd45d5fa52dc15bfdf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4b59b2475a89d46499ee127f2e1ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724f0fd981bb2b3c29168fdf021327613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef83af3b3c0da286c90157084413c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033afba7ec78ceb1410b3b96dd8905e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8f98c2f2035506d5e44fd4d3f3b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d78cc22c12603bcce758c8f7503af4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c864c5901925746a2a4b16c3c06236618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c59557853ee04894288ab43cb6fda3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c356d03d8cd5241933ae606fdcd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344782a2e0da4bf0e33698e7bf474eb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e15c544467fce0724f246e18ee41e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b481ad9b0eaef548fc42269a557e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988fd1cf9795edb91cb4f9e3a18d4db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30db73b2801571f02ce6aef517ceb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94691dcc430e039f276193f555550626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419302468ce656ef996a55267e3b15b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fe1322fea82a6f7f35d1d6decda74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f905355e86661ec285246f35c6e00c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120ff812232bea4c62c28d7bbaad6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17404125cfa0d1f7f0964e9d5fa76115631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac4ef5b0cce821bde03f428d2564d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04f46877b7b541d9761465bd74103d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0467842f8616d83a1e072363c9473634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d26e2e65e7f8978f9a14b1edf7381f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8b46325631c003a67c638977f4329636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d079cd930483de922c2a9ff433181de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad208e3e2b9a3a9ef85368f323eab0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd986c6a96cf65b8edc744032e019639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef996afc284a9276d106606ee630f50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74dec70a937189b207b36514ec9f9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71b7cf81f6b8b29d7b3bad292e3416642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd33b957410f150fe248b060cfee82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c6062e120fc64d05e2c7d5af36c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb0580a751ba8e92141e528bb21b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f9fcec266cc85e38d11f3deda2eca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93358ebf1193ca11468a85db9229b625647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66675637ba8df95d84fdb1399e0ef3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f34cfdf5836dd4dee062784d44b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23053a35de5db9824acc102fca806650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497b697a7a6df258330eb740a8aaae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459eb85e81597fca46c592e80eb424a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6670dc85cc7e65b68b4fbb417e6985653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a94bfb44586ee95bfba1b46ef3a965654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb31a41562a8f2943e98d277322b6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2b7d16657ed69a483cb82b0aac20d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc59fd6dbeb26362ee15c87799f2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c167860b66a797685cc59a1e4dc749658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827d6cb1cb9696fdbd65b628674ca2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893f16a8027bb3255c9c63a8dcfd69e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a544ab74c6f64bf3cff2089bcaac0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d382aa991fb1ac8b7f7aa213b6e3f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a6bef8b549a214fc4654c9dc3f66e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6822900e3edae2c6e0ee0ecab529d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f2df5f432cd5e5b0afb932706b41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70efe830e67da443f2a3eb7c3378e63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdfb3de43f17785a29760485415381667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3afcb685dd6d2490bcbb6a410a3b89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc040ae9f97561a17112eb3043e5d1dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211d02e52b5d37762ff422e64b0bcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5e13b177d1b3c10159fbf8e36c27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2dc332760358c85f8055fbb69d35e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef8b75f09864789fe5cd58801db8b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b360cdd56c10b537c407e7c882f4da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa868c067cca40ef641dbcbf344bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646d71ad9887c8d33e5ff945920e7d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0c76020c1f4abff1eedd836ac4ce3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c368279bf58d6e8f9075ff70d92c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7819bae97862cbc39ea37c414486ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae532f0dd3e00ab0072699be976be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73836371b06f3c95dac78a3afd7e3121681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032573c1327033a67e8be1fcaab9aa3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad919e98e078759b4e34f12e5f808c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e10c842fe39781bbef18afd06a52b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c9fc41f3c1f2909cad57b93d5804a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ffa5ca3fb7cf83e8f6e53bb6b56c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd8aa37716a58aa60dc743253a0fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1059c6c5d149c5d61dd790b59125c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61565c225821064f7e8c0d86a09d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419215bbbd4abca8cd7f5d9f78bc19e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f1266b9ab89c0107a2e072081fb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42117a05f70235093b7ddbfb5e4a7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f405e2a5ee7ad6cb9b66c45ff2a88e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf9ae5db39545cf350a9722bfc019f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a8467193715027dac420d918b8a65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41819e66b89aee8be37aad922ec1b290696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72f60a28d9c378fb4517f83310a502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7585c5e048dcfc8a4a38478e7a7168698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c382d05a1ec14398ec62d026e6d6d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00059a2a87ffe3480887fd90373fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf652769dce376be3040cdb2e3ff48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caf3ce8ea41f32dad8bcaa6e44ff12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070933b2cbefc5016c289a0cbe08884703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c513d798a3ddc2a4d3b9ab80f8bf6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a10b25cdc2365dc56d525635673d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f5a515afa90bfbefcfc217bbd0630706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d61675ec5c613f4bbb95ec0a3ae52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3c8e30c047b4c5aae06149d3055eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c107aa13cd4f0aafb97446b8a6ece81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaeb2031f088507d4ac05213973b9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262dcf0882172262605fd6c106761e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b30b2ae5b0c472148ef50fd65902dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411513fb2b35361a5dc5e42aa612467713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad875f4c083a5619364a2c9b5c55d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea94b148a3f2365d535923a68317d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c558da571d37c641c4147e314a95c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a3f3b7ddf21dc89bee95ca24b163e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c6ad76ab03c8d7f19edd981762463718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54c2a7b92ab66480640613709e57a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa2fe45c3d59f57ba9fde213eb8e55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7e224afe929c1ce4af43c55aa0388721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab02346b591b8438e77b758196ba85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a96bd51c5a2173e0b65be15fb6c70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa47a9612053179474b99aff808a015724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb217f74203730e154eb0daa51c583725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4524bc7f8f936d858799fa183bb448726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c7e48c59becab04bca65d178abfd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f415e8c703fb0ea2b2d0089a950c07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f35abd09baa14bf7e1d22f5964c4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bfaca08b76c4d2cb9597d75dc6653730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06121f274815961cd187d88c07bfdd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d06cd983c8995ee65bfa0ebe67ffe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c89421ae4579599e0409e23a2116e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d537635dd840d5595368cb04f6b087c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cbdadc95c5ee41c358b2e8b695e14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb23dc121a6fab5680c56641ee6167736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85d2b4b519a55eec4d400e9e78c7cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9230d5e4fd4b0569b184e28f127ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653dd0e2f3fceb4ad871411a3cd2224739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27c22616fd495e8f47004cb3913130740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ea91204937b5cf645026493ff8d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62c2204af4c867b6488663d612818742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d929bc7dee55d54f189e4a219e2cfd743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>