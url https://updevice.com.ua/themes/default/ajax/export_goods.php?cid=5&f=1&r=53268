--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aade97fd9d6db7ad2c716e82de68451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1054fb254eac29d50d21099d4c0322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459624ec99454f273222202b36e135093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf01269b8a8d96c205738cb35d4f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139a8cc2cf84bcf2253895d684d23875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdeb3292228a57029414ba287ff7646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782befdec883dc8bffdcaa4311cd713d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffdaec49a530dcfc8d34e5b2c834da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef63ed9eda6ee5119b0b913c55a3ee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4000ec07a382b33dd47140d089a8af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42984cc1cbdcb9deb23e4c7faacc00b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531cd094535cd36e6f1a366c2e20b6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87398eb9aab773271b20eea1a286fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75237c8468047b141d5e0fd5ac5d036b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc5cd029c74d9ad5cbff4318f0c80a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4676bcae38c1f65436e487a6369f9c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc39fa2a4c873b95534fc51d2d962517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8689f71ed49591f571672b384094c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabbc9d66482ed5f11c344ba3718ab119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d2352b0a9aefc3459215248f4c60d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b523fefd01f21db82cea9b5e952f6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbfbd083054187141c7a5d40c8538222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317daad4b09c457e9d0461a09e29624e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98035edcc122e7cd5fb4623b3710f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf9b91416ea94056be970817b8518525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dfa175a1049a104cfada5a0e1ff7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3964b2cddfa5a4b70b1014947212a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3427ad52daf81669d9d2ace8ac1aa6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d2b570751363d4de4dcd108b88b8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cabab8d01cec7379a0eaf1b9a93d1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af29aaef42dace0e12962047d532bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512fad6210d9fb7d89b25e5b383fbb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21b02353bf3a255131fb64bccdabb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52306b414c352b1303e8ec68bceb4cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9810d844f8985778c99df10800fd6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26572d2de11ec1aa86481abe9827f38d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6adc05cd2bf2ded5823d54d24515337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ccef2977ea730a19b3c8a4f995a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc8a1626bffc3fe81dfdb547d81e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394736d32454b06e4a6483d053966d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd23f72da807b863fcd3c6756e239b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329fd4831c976327097c80154d022bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e037d7891452bf5d163e37714a03a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b0e9abc276784e3fa4a432307d1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ffa72a17e6ece58cdbb8f173395ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03ea81be3c25b50890c499e1db9c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f483f7a176c68f2890b3c4ac4e0dcab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6e596fa07d174c0324e390cc1cecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4395336a9ed043a7ad93c0a7ed9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd6a848dd1b7febf1650b55ebb8cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8fa5301f18658d593a0c978dd5ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b026d0d819e0dc23c86f6b06b9ec2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca8ffee4b897b7760b04cf3e49bea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d918ded9d6ae66b4a79192f1e287a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178caf83a654a4c713602ba3e62a50b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a61efee6bbc3628b766405546bbbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f206a87ae43abc8a2d49127782c157e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787619af51f5635261aa6e2c56e9f3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b57400d9f0f12067104e30b66fba2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3855b30a567e0f43f984fe0ddeec77560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead127757d22c7048ed64588899a60961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3abd7b89acc435aa6f67422aeb063962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85419e2e8bdda5613add17d0c39c38e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e43cbee70c33274ca76180be076864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ea836f7d04241437137739683a27065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3b630a82ade105a6a98b2562df99566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828619c762d7ca6369467d38d2062ffb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eba248d9202ec6fd81b69dc22d26968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d2d95d6a82f289d64895b036a3ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5829a88affc46d7260cb405e07db64370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8091810376ddaf9e18af434c361909971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c29547e99eab0063bb1ac76b32e1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c37b4ba462fbdc655cb1d3ff697fef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81e2455e2675082e91e6cf83fb9d8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b2e6823149330d31e6d9d8b3375c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade3a678a9cdd7d078cf489d374268e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323913c0593c5b689ee2f0403e80c1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc065025338688af67d04b27171a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4aecf5ddabd7a976395ad762fd06e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac3fdbc8053e104b73ff87028a8c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b87420a2b2353cc88b861b0e273cb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b8096519e988ab3ea8141770c8bc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a4f4f187d1c5c3d3c2b4c0f8a7ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc88775f972496d89ecb1152129e09d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d7e9b002416dc1ef61298b8fdff485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca51052e7447e2258afe2882c9ed02b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97504a972a74e47c7fc3d00f199fd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324521522d98fc01478ca7b966ca4e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1471eb6e89218a2d1043285248c7d4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937347101051851fceb2d7c42e74cd2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d3b6863d326fd75d4c9da4b8be1d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd1363a8eb5ee59e5c886acfbd0a0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6217ad25ed13fd25f69f1e7b54ef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afd63e6d391f6dbfdf38e19a7a0da994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f0de96edbde64299984af1fe1ef695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d8c32d35f7b1c431f17ac69d3286196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74dad7c3b937a4d2880359d61cc52197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c95d5d7c71e6944733b3ede8e5c7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a02f574aaec010b6b98dff65a91199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6d8661c059bab11e7b1b70e0b7c33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8295db4f3ec1fd0a762bac7ddc9bbd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9d05d93d414bcc21753ae66a2ef99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e39a6a3a743dcf431c927aeaf3346103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b74df14fda0ebccbdddb7203eb1d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc92d55fac44c462bf3e11c1e6620b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493fa66f28937ba19661e065aeb8c92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd5bc585b61c59c77c04688f01a88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1267886291f1f03a89b08e531ac9c0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a76ec4eb3aa31e47b6f1961f2c69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c7d7081e76d7794064aeefecc49a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad19d959c5dfd0c8473a60a860445a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10304db0f0324f4902846f385346e35d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3baf856ee4e7d24521bfb2b221b21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112bf8f3366c450384cfedc46fd7ebb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aecacc5e6f81e02d839ccd3c7b219115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab929a293dd1abb6ccb817e6973a30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e78db0e35ee2371299b02fcb3eca86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6882789e9494c8c11e13fd0c3021cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35758520aae9e695678268b16feb3e5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b878513e067f005cba421e8eb1f37f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab52fb384a2dd36eef17bc4334324b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a20cc87744a75f4f768c9b24cd4e77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4d19666e3ac9773c9c3246ec5e32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be245fc5ad0baf6a40cc5001da2818124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b50583c42b8a9634053fad4a3461af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd67fbe1a8b143ede72d1bf30bcce22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34121e752d5b124982e153b7bb6e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d42d1af60facf0a0f0c37c95ef72d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1d650b5fc4bb2bfdf83f250eda7d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358776bfc1f5e7a9841324defb212d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37958a37a2bc1c8dd12fdf40b59526131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3eb83a8fc5e80be55e90d133dfbe8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4703d4bee049e653180a824f22cf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042714d4c03416eaaa2d9cae585c4e0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d3200d0d640af64fa8c65abb031a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b7f52b2d47d1400b5a71c25db911136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563964d1845c410fddb6604c3b9c34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea354ebee264988708d96e011cc734138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192608a538af7b9f5c98e285402ea4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec6ffede941c429a71dfcf2e48c1a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e29563f2a96f8d16b7626f5e49baa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f17281d5798d79bab9b2ca9f469ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad78395cf677b29606561692ead906c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df37c7a24dd8470ad74fa809de9826144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd743ecc3194b4a4bad841c6d2a7357d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2652603b637afc520b9635d3c1ac83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0f405e5d488f280a48b1216663fa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524a30adf9cfed1cb7675ac4e6a0c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b26580bf442b57c6aeaf6b70ccd33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa51a2849faee77ba31d1d4400ec563150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56433152702913776223d9995ad32168151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc693fc6f04f2b0c2c8d26753bf690b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9ed45f2784de42ef0b5f8df146e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fe61e6bcb58ca7fc1665daad97d12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403fa69a544043dc6a57936198281f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96ecb43972d5c4ec7573171acc8dec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b6c47ab3886c1f6bfccc601994c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995aa6f35bb4c53215fd07cb8a19e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aca384fa6dbf1da8e60d6893ff3c8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ecfba158c8fa28057f78b4d5c62f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292947e1f30d8dd1c863e0b4d6d9cc93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415fb415d29e605516d65d8d758843f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6898c2ac3f8e530a50639d62147603163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7650aa1226c71cec7b4ed843e01c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed9de09046589aac088be2d41b68bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23be764388110dc2854214aa403507f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462756c6480e9d57b4746fd29f4e72ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d0924517754a33dff9df9b56b93fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead918b9b743ab9fa8983ced3e33e03b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7228a7dea559c89405bbafa32994c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4ee1123f804719a9ca917207371b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60539c9439d6a2247b0aaaf6a45c60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258bfa27f33937b0535fe7e72fb78e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045ebfe49f2c1bb905fce81ee4147cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5209ecb076eb0a253f5357e51870f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd8e800bb41dd21a95dc5293d519ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8d7d41d75e6e821e81bcd47aacd45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef05fa622df1d79a2bd9d90ae0af8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7933f058c019145a10a2ffe0cad6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea4dae49f147f73ed8c98d5d58001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a2b737ebbb9ce5ad55562ce998eaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3f227911ada15e3a0f93191c8f2d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a20a2dfc5ef1a77c9e6e4a1082708183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbd25d7f2cc660637eaaeacfef6f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7861165aa97fb907b0320de286f6f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ae364081185bba4dc48390b32511186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b09711747c26349d9e82296506d1b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d75ca37713080379ae4525ee1f9140188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470333e913b2be574746e8529aa398e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d55a067d8b9e3001ef74e97e40ee0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61190e14e982a3646145f1030414cc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297c12099488d3121c6dcadf7695ca8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a03fc6b0267900278811d357e7fe3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a786ffccb38f99d1955c73e3f3f43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9aa31ac472c8c2cbd9d6e5e5b632c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8599df1e05c2692eec482aa38ade3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1182a7661fd051372c13071931a3aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016e1a5e4103b0278c0df6bc15f4699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dabd3a186eed47cf6aa26c57129742199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76f33f242900e54efb7b713bc38832200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b18964b37c07fecdb375b56e1e553201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5870545f5b91ae602547d47fffe699202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3ff28a64e3d86c0f3afd84ccd01f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50214b1cba7a4a898cba8df793eb9e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39ec793a76bc41191f292d025323ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99841d9a135007e2a6e80200ff12ac6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548812fe17dd094cdf99fed0ae8916a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c1471e5725770c46e69ddb657b7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b323690b86ab51453e9b74bb446e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124dcf9cde748da2b13f3fe55b0033210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653eef2649d312e1215253e115bba18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3aaef54fb844dfc10c645b81f67f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fcb87f897ef5ad628f6b201d4b440213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50b92236af9f67a89a8d73344fef23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91fc55a590cc4ec493f90fffa9d74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f29483b8ee50598fdfc715b52c848216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c12044ce2ce161f3dd8903d73a15b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e282966531265acabaab9152040e89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcad6a23d3dbd2a3576b8590ef4d92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7eabe3dff75abd7b569d8adc9b3d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236842d980c1ae60eb90f4755cb931221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33418f29bdb94d885494c4886f7f01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6c588a2ad04877fd94d02e93a85b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d2882e556a0ee29156b98cbf3c88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ab87eb1bc8860cb460975d65c9f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6b44b972a82ca3fecbe6f5951d32b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60a960b54baa1e39435ea50b0de5ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914845a02181f2a8cd829aadd5ec3993228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122098233842cc0e981d107c13126bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc003b2c767433890cee1101b44552d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243820cae6919db0793e46320d27ecbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe6567c41c812004cb7802bf99095232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a983586ccdcd7276fccabe89ff4cea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ae36459e7eac87cdf0669297a10f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6233d7e17288bb0434fc472150b61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39f3dca4aa56efd7b13657d9fab19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b678305144585cba4e41ba586708237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff90fad7f95b9f984b9752af339429d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20ebb8d6c0fe06f5610f7883dcab64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e55c5861762e742c3a1eebc0373b92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805c89a5cfd430ace869d1ca658cb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb50f1e53d4bc36c410bbac890e762242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba51d5d9e948e633c8488fc1cdd5fd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a9d244625df8480fd495c2a9c7a17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc530bcd2c3f8855ecde419ee7a358245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca471b1ee962b59f0b010e4607e9112246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05147fc2f347fe188060ccf4fe647190247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63f163488d546941be073cf87c21e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03c4930d440df571f9a033b74c67f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca43317fd8a92930c2e1dd0e1f8c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109927ae66a6258a09e1d4d18550280251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e34946ccb1f624b4c6e5b955ba4f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba012a3783134d11e3fac334fac89576253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c520554c6aff916dfcd9a8b8c081ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459bf384af9ef7a06baaf517dee0886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c824aa25c9705e8bb1fab6945c0a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a0da42ffc07ffebc2df55aa5ed8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92114bb86f485746b6e61d247d9f377258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cfd16cb0f234d79df1d021a20d29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e9359c170e51a9225a2b1c7b84ffd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed973b1a07fe70aaf3f4a0a8a4f7e07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af9aa27bd3b6c94b07c3c42c45e5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78a3298a749d73bd4492ce93ed764263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716a137bd0515f3ab81282b565cfd23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729fe7b592a1593dd72cfaecbd1ffc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c97bf070a792be13c9fa4bc4d618e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512bc8f8675a16cc2409232b22e46ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92847600e06e427e435107e34b9f8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b03979f990d03226a21a710b3ff875269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbb90d851a9d0ef8acca3f9ba717c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad2e00fe5e8ce8ed75ae8a6f31a3a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f8702bd88bb083174c28cab333cf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803b683459a69deaf7d4c8672dd0ba4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f777dabc3623cf26fad2feb31ea242274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a646c90a98160ff6d37267910eb0c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258a2bf04776e96d9173ae02e77ee20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef629fd490318d8df69f7e5cd66a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69278f6f55068fcd6ab8b22ea188347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030df36b2007ee75f20e1d056c8fc4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72dd52385a2d337eacc0953e6d8eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26357a211ec21b6011fb17197f1e3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e83c02c289d3312483f5390d85629b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee038cf8bdecc2076ca497764d3451b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e50ee3409666d5d1ba598cd4fe20e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40338f4620bde03907aa53aa71b4aac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dbd118a8671e86bbe4d006fac7e2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732087c81d64d1a017463dd52b8713b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d246762a5c18bd78dab1afdc563a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ee4fcfd232350f66d6ecd8825d89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597cfdf7c22ce4d57e576db575aed43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dfef5bf6272921ac59778f6a2dcb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52786abb4111700923314f943387b0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2120fa84d0c0c744031e84773e0ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86293714a8511a866131b7664c98319294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380531e4da91b4bd6a0679169a9776a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76601988031da2980b9a6ab5728fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db07413fd797ae708c7a21222edf669297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0373c8505b6e2a412baa82d0df27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaff0e76114d02b326cf087f527d16c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370c86d31daf3c38bbde1d97423090a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec0aec12aba1a7f0dcf8a4743006a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6362bcc15877df56cfc733864836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3b49a35ba8792e19255dd83dd2cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae75ed4cb4b3a5894c7fc27a26d06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a21989dc00f5e6db4cba785a939873305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c373ad0cd26cdfec3acf6da01144306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b368ea4677bcd7c5722c18288a1c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e1dd55d34ae9052bea8733aa9da3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3db44953885253fcd7b76f55d5442309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051850599f6299694bffdb3ea94c89d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0046e9d3d2d18252bdd65ac937b48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab488335203514f0e82c09e3cf691312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8204206ea81e0bea77c58dff2a602313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d478679a7f9e761b22ec8f3011b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc36c314ecd3e3c071b8d1a358945c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba5cc3fe7cf23736aaa8d3fea70c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981c22ad1960ad235bda9d7a4e41f91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136509a4ac9c770d6a886c187bf4a002318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f309383d7a9ee6ae815afbeb283a26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51686c5bb54d1d28d0987754c09a015320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a780a0e1af16b7697572369d782be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316cf72a83f297ddc39a4d591641a42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01612cf8937d7d8c517d9c6d7b99bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c009f69061b811d45ee87069f6f60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1603cd3bda9cc3dd945d846f1a0cbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfe2d342074e45f36b50ad8e7be50e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de923fda2a82add559b26b8994590327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e41e71b61e82d762d1d81e651aff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ea9493e861251e5633e27cfe59cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216af7b18b24a77dba060fc783f12f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac77f7c1e247e6d769964843fe84651331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a9d6c7afbc838b063d6851483837332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b5cba813ba0de543aac7555455825333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101c5011f302e9164d87e7e222cee3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948d5737c6e418d5c10db7a2c69427d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a46f21dc0461978b1c17df2fcd82c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665e38fedbcbedbc805b374fed7780a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f6af7de94fd8f1dacf02c36fdf1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ddb2256199c4bde561aabacf633fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c823b1c3e4121c54df577d70217b91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb11c246f3906059211ec77e8476b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705df8a953648dc5c2abbc2d97f9ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae94999d275528aa6c1c8e1c8e87e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664135aa6bbad10ad2de4af6158ffea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3785d5344b6b8950dbbe6cc36ae8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc37bba5e855b930be27e4a9a5d7654346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd78a3bbf4ed23c3cca47f58cd4b64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca1bfe25fb6fdb757cb2ed1f93bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfe744f21055bdbf149e1365e86a97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76d0150bf5a4dc5604cef346fa783350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ca0b485861c99d2ec43b447f6804e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b902b7a012e23e40977c13d2dfcc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458a6fef043c9f2732dd6f02754d91a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfb64c892f07cbb95d40b687513fff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96548ca391162b44da8a2c371cf756e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c8900202efde385a65f9c43035cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55486a1644fd3753a770a2decef53a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac7504dc3b3e75bc9c46a631023837358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4f4fd9d9fccac2931490318f8d455359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4043c5c014e8a6425e5227550c0e32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71daebeef1f88c032ff16b93ec398b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227add13a393d08d75bfb2d8fe731e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adcd7a770ca1ff439097052ef2ba78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87bc4f675927420c9eab754d2185e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3509f43bae90b0d7009ef2f2174ac3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8e97a95c8bed617630a15e432e85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ad329f17c90fcd23ca5884eca427d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad7444f547b73284119a6d043ac27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1dd8d84b932366322af5fd16db3ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a8a5cbf7d99e2e58867d22401b84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca7cecde7423029c06f55ec7eb3f03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a1e4e19c8a958a5b6a7e1fb705353372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da78eac6ce26efc4caffa25fe90375373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b53ac4101f7fd963f912af82b878cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68d29bfd576204bab6b12cb955f062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b762c28dff978d0107972bb6061fb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8573f7808450ae2892315ebee7c67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdccbf80e51cbfa2a775ebeacf956b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3406308441746e313094222de19478379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2744c73d079aa0de894eabe42ed1411380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc86e33c5904ba58e8cfd95f5ba939381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2a2a93f5dc0131a698555764630e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538dcb2a648f6eb14e58b407e922a22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46091cece93a877617f9d0870dbead7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06037b85cd8c3fbe25f60a74371da595385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cee7a93cb6518eb4bc0ba135bfbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cb9e1e9596c37418f2e43ae21aa2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea6b56510c40a40bc7af22a3e6c3c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d985073a33985f4cbe44fc4a81ca805389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952657e0dea1d1264939ddd73c2bcf9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a64f409761ab1f43714ba6283b6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d4e8241c252a7032338d8184ca3d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7e475c73c8842d100902c99b98b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d8d9193551e66d3a2f4d79de0d409394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d5924d3c1f1d5e0ed3e3d3bcdee73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a9f48642e41cc034c277e5aca5646396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ffe9f5e19a5fcd2f80c2099b24f1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77beca33338d9930e1738e09ace3152398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10c4354b9dbc0e789c517e907e170d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf3dfaa173f4e7db04b0a30815f4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff0547cead8ca675015553dee1ee8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd2ab9c1631aa60f820ba6d94cd83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9b8cafabc84bbd26b604d9d71d93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4233729bf148d5d02c27dde4d8f7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b324870488395d09cea96e53ce012f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c79760387b554e221f1e4e41c5fcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26225706b40b5f426f7a60c616076a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec96d7b9af29da6bcf9de5a3182bef0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681517504f1edf07be07a41dd1d0855409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b5ddaa6cb0d21e8d72a27d39f407410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9cfc77307db489cd173b3004b8ce4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c3f22b7af1a43936989a6c8483c34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bedd145b6486f2e551ca83463a907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b6335552b6696c90d15266d5c4a99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1deb65d74d23d32c8dc469433a841415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa172ca1b2da4c4af3980e1eb9ca02cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f3ebf8d025fd8ad9f2e66d1abfd4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b7f703b00205c61579f94970962b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1c525a89ac39db4bd9bb912fe4f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32b15963dad1af21ea34f5a58a3def420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc085f03fd3584fe8c67fc68a55b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8ed92288bce4f3b9a920c1f38961422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba5d2b98030f97eb95aec3f47d11c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8a3c36a2c876b57cbab1f59d80d30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71349fa78bf3d5e185b644208104623425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702990c7c5f00289b322bd40c4274ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fba83e6e6687720ea99b196e3a152427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c9e76d24b13465f76469ebc68a6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0d23a799b8ee13a12df26bf76df61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867d608d76d3da345ee1fcf741c635b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e1ce997fbe7a0d4c7d036f2943e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1efb83206d0205bc24df663e77ff3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98b7e08087be12d7d6a13f3f48cda6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f506be4adce7d0d739977288301f6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef1457cc7280694aa7d047e4ac7f1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c3dc2e66cb00410849256691032a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65dd17e183bf8b6d0eb3e80521874437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901b03a3b8a1cd5950e9f0422092faa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d5367e1386175f179d224e6c230d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507116c366b1db29b904756c951bf16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bbf504468df6c5a14f508cdaeb22c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3420771d860a164df5006f8559b9b7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0ef28bae5b8e5e872c702c1302393443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02ff34b505c31f1e5731d0d785c79d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150c0ae02bdbd09e9ffd6abe7739081445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d3c0dc72c0f022bfd2027cd0fea4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0377f0b4f8e1bef61bc0b0c06da16e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573b206ceea13ae5617a778e6337f68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76bf7bf17b3c1ba722c109f23e436e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baf80a07852eaf16117cc0e2d0538a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f3751925bf5fb5b82fc77d232447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be887a08502133314bdc809761b2634452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b243eb0677adb870733b307b18683453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413246e878dcc348d585869283e9057454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb023757be45805e4e16cbd6994acba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4cdd22e800207d4842fc940ca309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd27c8f6f817933e7bcc5712fe5bc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f465fdb7e4dd398147d526d0b4bc353458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30c9631b60ffbcc8db93e426591438459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce4a407d875c2dac4a1ad08de246ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428659eff906d040b7b674234df06e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca34af44ef693226279d49d7b607e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d67178bb10e54754fb7922eaa47bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83a068ea0943de935c2a0946473f5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1549059bbdf79fcc07d6b0b716b3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fa54f8755659099c97e66d8a52de1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbc51c00eed90e4473521fcb8fc85d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff8788f09ffec757186236a2298562468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac603c3d668e85a875206af52d6a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279d620cf006377865935f4ab46545470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b9998bfa6afaef30f81e179aa1f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042519fc7619160521530947ae135247472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4c451e772cfb87a91fdc4638468d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d66c6ae1c740eed1c2f61412b940474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525694368ac4ddd66d1af2e91c0eac82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610084cd28bbe52f157630c989983a02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca8dffe9ac0d3e7fbf5d95316743f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4efe4c203f99dcc4bb838ba6be52d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213de9da55db65bcf8a8c76fb477756479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a71b4ab5ce876d5621acc72dbc4ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097f5d106d0c16a43d9543c679036d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af3aeb8968e3c1f9a55ff8eb6f2b36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd7613c6f8503c78e5826627ff7b39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f2e3a23babb55be9a6983a4d98ca6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66636d45c5bdc30ebbe0ad4bd5a316a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c5fd7a1636fb745779d54f7cfbb9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d16fb7cf1957ae574107cf165b9c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421881a85da8dd6cfc903cf3fda4436488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc1bc04011e64740e472c2e48193a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d068257f9726a76d538b3fa35cf1c76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a704e7616ec0952facdf0af018cf20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ac33fec01c34277b1137b552172c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02578d56f1b290bfdf5fce455ed01df7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343ae3d5812163bd31740e30cba521494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee036e51554a8a0cdc8ea289e436c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675d14b61c3d0755c1bb3f10418680496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363faf3132b2db29e6379e8b1bacd0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85114980931f59a5317e6a9264916b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa808ff3e22815a7c5d7d09e712d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602402ebd957788d67b9e1139f1869500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3c887db0f1af7b296b0688ac82974501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b21bdbbbc92717c7d00b7af3f5c30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cccd56b934d462ca98556b23250bd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14f612e19d365849fb057ccf1ec308504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8ec9913e3e0afe740620b870515db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92729db3fc58f399b649f906fdc4a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e24554b25b55decdecc517a5e2df36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c950f37e06988130e2cbb585c085e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad66dc885a3b8d6a7d5f682280fee0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d617dd2b8c3116197e5ea1970d5056510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c252974e1ddaa503b8cd3d603a84788511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769fd82fbf2747e7c33a254dd594a83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc205e1962110b84bd76e3867f0b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e898eef190552f015611f1900a060514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f630229e14f1afd1c027bb0727630c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24407eb377434726b1fe6826f09a9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d6fd6692c6585cfe9c799fbf6cff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451119e62960a2510abe671283749267518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2101324c279c1a02beff647367089e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d41308129a32a977812842a361f0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780d6dd22088095e3627689205349ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad17ce639a4c17a8c07c2176d56265522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8f3589a9f56200a4c442d7646a5dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc818852397a000b0a92ead6ee981e12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc3162f298aa1126bdbc13b76854dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b788d3e9e56d449f565924a956b3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2c36defaf08b914929bc88d9aab1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be12e1b0b7a0c4232a69de9115be0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9321364d883f62bf710396bebf09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1a8252116a3801a9babf7596d0bd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7bc6d48aaa23a5b32fa37b94096cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b35ffade4bddd8375dc5221a81b1c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf9160e73e0e6f5a3c8c21127b801e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca232dc245118b3389ab59fbd6f054d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf6c7203e99960299d03050eeaab7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862ae9c94275dddae822602d4ca7e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f1f7a8038a94c623a6d7643b1cf27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1795d4d27f74f07b1ce300a48c914538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9711a121767606af7c8c2f143dab00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816131fcea927f234a9fd3e46a4ad3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e170b7f3a5fa52dee27024396ef67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175b5e642b200296be54a4c0fcb5cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3aa91589960d438bbab6abebe0dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac274e4abcbba60c77b631291dddb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d938628ae1c0aa0bdabd415f83a03a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612062146121889aa18bea55a1123dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e618803d70aae2b367c0cff61e51d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b1a8d899dc6fde9a8e074fb76668f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aede49dadacca1f23df7b0fcea7d81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d2ccc9bd50a2abac36d7cfabd2e19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2f8c12bec890d088926818146d2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a271332368d2545766f9b27aabce77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f595a56a9f8320ff3ea97a659837f94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903cac9a94852d823cb10b2c72e5a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1728f8a548dc85434e20efac0c96e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d3d8102a85d418f1b397bdc585c4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1996e0745bb97951dd93218cbdd7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f25f95155c9cb3c99f858e561ef1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935022df99ff679e039c429986a676cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ccb6f3b65a5a6f4c930683451e0d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc2cc23120822f2ee486b90f521738561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfb112912935a410ac509d9f91a6c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e217ac07064afd9718cb02277e168563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe51fd2af154a066ad15b6e1e264112564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e81fa97dfa7f4d835bb26ac247aee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ced3a5d757fb3596020140173c36566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269dd10901f586df5a34f91c7e5a173567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b815cdd3d763dbeb7b71eaeb614c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3354887736e8aa57bd0acf447a6f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257db221f62a2633b571d51c0d1d3006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15e8f2347afbac003250eb2b2b4769571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98870bee04a00f5f3138eea63f4749a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce2472283c7109ed0bbeafca943f7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cfd4457394b491adafc3a71083cf1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a906ec1c2f3df63d061c9cec6b922575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f32afb2f08394df8f06dc78f956fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c88c1d44850606d3614bed3d99a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f579d4ad6d52fc1e38a69717c4e1ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c259db0b63c1bc835aa75183633f6a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e223dd958739eb4417646a181d78b95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382c95ddc8f346e46df83bc1b0649c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071b9c2edb38b6fcc2d6c889c048f00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d898be2a783cf82e704be1ca88f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da84eb6dfc6a3f40c692fa0e9e6f8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971309e8efe9333291c1a5e75ded1aeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646833aad50d652f5576f073708ef889586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8bbddfbc0213cf0aeb90086188dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72645e24f380e75608e8227ede240629588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b10c1539598dc218ea33dda795982f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146be83a5efe410c6179f75684f2a2ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15860725a94e8d7c1d90b9cfeeae53c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2596f775af34c3cd7bd69ca241d14d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b571c2028bc72d5592a14633d2e5785593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91d0781880d4048271363aa7cbbbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b0653698e4c798c9507f4c3249e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6631acafb7d7ce7188ccb98236ed89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6cf0d864a919ddee82b3da7b368f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488c5afd36a6fcd57257adf784953e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5478b23d06bc7a19319cf3a8e1757599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334b5393f9938af47cc6ba9cba9411d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb1e75190ff9bbca9901d1c93289c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f42e79f0027a4116c7efcb8d4897602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356200d1e838b9121f4825ee52d0072603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6f1599c2f4892c2c0e6b0ee583622604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9875e13f86ad20fde4e0be7b09d12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d664a7bf55c7f5829e51c53bafacd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873dc07367ae11191b7ac42553e7408607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18185026b7f15371081ebd7a172621c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30269ac9a0cdfef3a61e0d4f66ebf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e98da3f220c588651627d4a859545e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8b25ab7fafc9fbd63b9b0d3e11d7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80b885667e6e67eaa0cd6a433f1077612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c524e907e40e1accb337c1af4d8ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352108c0c57ff820e86db574d3dc92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2686e18a048067aefac30037ff09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c949c200c3c2b41f1a9288132f24a80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d4e590f77e09d02931f2e880ade5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885c6159d891d7d598c779e72eec18f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618d39fcfb612cdae2c40ea1bbc8a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee81864bf5a6350521c20997c66cea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6401fa5ce05f0c5032619e769dd4ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528eac98c7e23ed30ff759e57fa1d98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9a93dc7a75fd33bbd2c95a2d9d81a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e030f8409ca1047533c32dc586595a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42045d65cdc53bf72e11bf5a2e80b29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205b6c8c02ba091bad94f2fbd4290a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da05bca2c2677d8b78a2f976dc12da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d3bd02504fd0aa84bc6dfe7ea7115628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd426b69f1e03daa8cd568848623c20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601795805e603296761dd9e19599adfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b9d6673d495e0542a257af7a40a4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ec51b2f4ae7bcdb84527eae387ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec90405fbe968a876d17c6a70a212c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8218097264cfde93eca3871a77154634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9959e5f9485059afe8909710e12c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e0b6333dcb1bf0c0eb601bda3d11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1f625ee13a0497b8591adce119da9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc0bf3ed774b7bfaac7c0f2682bca8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4bbc784bee8c5c3c4a785a6e82099639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9845093612bcbd77cc6e0df402b2b07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17000e27dd57844635110510503387641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffedf9dcee2b9a53d0457c4663e1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8043d15649af13ba5287dde03176a43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc33f4671e58642ee3f26ebdce5f9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c942e1e592e3314e9ed4d5eca50265645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e266b5e9a1fc6d8bd107e6803146eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576db1307ac1ed9869aa22bdad97dfe5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e22f41c1d15b9300e2e12e7157b43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834dcc6aec9fba46803f8807260258649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449faa9901a7ef358d9d2750e5906af0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1465462d8e739b38cb4922540401a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc7ddc54119ba08d055a555f52b0ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646468ddc1f4e2056d42f6b7c61519b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7dfc717bebf90f1617b42502a1bc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3289e762ec20a612f2cf0379cd65bbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed680bd2e9988f862d84ad0312707f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47862e156250a0ab3c2384f7cdb34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0549d52a4fd25cf730d71aee8e95f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c542dc9a908d14fbd74d8b398b75b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c82bbdfc246ad91e5907615168bfb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8105815d36d06693c621c0918830661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f95dc35c27e9bbc3837cd28cd973a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715b2fddb733be7a343340c196388a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb8053e2811558db467f02e5e89ab8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764e204cb560a4d6e75a9011eebbaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7516d6fc6811fc4ca223c42a6d2d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f222d13cd5f4a2a35ab85641c18e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3f9fedcf252df3d047767f7e52b2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac639c89328453da1a96bbf920e6314669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfcbdc60cae90311fda6ee7a0ce049670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03ca67b4a6aa46f24fd1d25db484d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d89fa8e35baa855f6d5f0d5d613bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a1ed516bd20759c3b817ae673260a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5c31785eb3775fccbc185e4cf13b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed48815c0af33b0c462b2cc13911c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dbc21cd778379d48190fcbdf51a20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcba83ab4b015e9e9efedc088998ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea65e3a152ff1212275aa1068dde0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106ecb0e8e5d62fc6a3400cfc54f9b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444882e9196f7e568c9a4f390885323680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d749eca360fd80c8faaecbbb5db1cf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3aa6ce8492314ac36da7d922b1db1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff2588f6a3c150ca858b8be3b6ff2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5b64cef631f49090f2d638f8bbf3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759d291c2a3d3e0175958ed592cc2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3063f039aa7336bf8297a4e4f728d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35403eeadf447dfd16485cc2b29389cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e49aa29bf808813668c51737e04a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be216e35e3a97163adc60c717475eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e24cb27b8600a558bce5483aef532690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a757b38a11988b51425b261326f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c54e6475b068bf6d9ba2bd10ded53c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed407f52411a98153800fab27a310f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dea1919960c956e964db607f0da2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73dde3fcfc01ec8a0b7c18818a5391695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582f6dc57e675c6e2778cd85e43ffe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55c76fb65f73e73996cf4b88b57ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2df1c0f30c29728ca58ee630ad0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a78ec36f7fb7633480b65f03bcea6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270ed8b5ff75fb7a12ec23ad9256c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40369c5d30e6eb37d94c04ae8cfbf8a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380edd1fc9f35c577b9cf39d42feaf6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713b2403579570b36bc7ea28f4c97b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464411cd88666cf5fe057db8f2aa0ab8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c53d97ef051558464a4d6aaf132064705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea41332cebdfb529b8b98d19e58b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4a36d8c1cb037571dad71d3ba1a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441c7e70d74ef3d07016f389a6820c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d15b09bdc360168c6695f360ba34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f88be369a8b8e99461de2166392a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342e0d89b35c8e2479de67c8d66dbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6073f994a17ececaa3bcae5773ff0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b599c7aec6a632645f8b9d2dec8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823bc29da5a005c82ea1ba3d0e7c406714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ce25414787c076362f685f669825715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f1b6de6ad3f8c1330b7a029b6934716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8cfb01fb92eb0f24a5946753b6da1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb79f45f407a73d8c2e9484dfd6b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddd3c02d8c6030642567e5004c6900719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43580279a825813885e61ee002ba008720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f8b27b39df307de2241116779509721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a6159773996f5adbabf03d7a30cf5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc335b7d320dbc2d0d5c4dc659d708c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145510ec6637a8b72a84a3a06149248724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb2b60edf670bfdacd0d3865e8275725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b685db380da522b8902b6a858980a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab25327668e557c517db69575d8de5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a37a333183619069327ec93e9caa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016172d89715f0c7a8cacbb4424b0fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08244074e67d6a49f9c250117e0ef651730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33a7a6ba26215527adbed29ce57f3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472434c45a7ed0225725f94e0e93ad4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c5d4c8cbe8d75002f7625d468e7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3b9354ca00460766bec87abd7220734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdc4281be2c5f88f7d0ddb66b89870735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210c94ddcf39b7bfedbe67e3873b6f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72100e7623990764160b11b7c1fdc13e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cad7b613526e51e5c2d48c5b6b608738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff190c1fa2c4d90ec35a1d9e983dee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f736ef2c8369a3aeb6487268b2ae21f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c3350cf5c7a218b4f4bff2bf73ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29517a2cce6df6c48dbe3abc21151d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb568b641442e1983015a6362ea40d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ceb028622d60f4c8a94b8cd41ae1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e473fb69b94b19442a99f5e6197fbe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4bf8be4b09a5f4ef0b2dda9a9d736746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c3fe0bcfd3c4e93eb53ace1f10db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f5e452f469c93918bcf890d6684b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d2a3b014d5014b0f57f4497300000749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40f958cb00b3d2322090332639f409750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f1ed944d185c94f1e0d6edd42c9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93033a8c539a459c8a282c4adc4bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58808a638a70e3e3db3f35447dcad0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869a89ebb3234a77af5b2bd945349c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57760b0d358027f60a56790056b9a4f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d61d63398f39820b7227da46975a4f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57d9ecd1a9843313acbdb8e4640a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9e49c16e282a491c0c9862b3d0af5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4031e1f1048118e502bf303cd7e11759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c3e54e00f46fdb5e4373bec5b48d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad627a3cb5d2891b105cb352bbf925761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f336aade33b0622d1396fb872e34aa8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec870e4d46e5bbbbc72ed5c77cf7fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d60c420a980ce5bdb456bb8afbf0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee207e9618582d4f2c99e34f576ea4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec393e144b35e54402a657f867a4b4b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c181cf4c50851ea2344835d5a97b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d3c79685f01ccd1b70360ebfa482f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886f785b4fa92adab9532cd1f58ab2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6f03b0ebbdeb00b281ac140ce12d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14588c05203bfb3d0d7e33adccd0283771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d583c571cd2dca7a742feaa85e06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a01856f56865dcb792eea37160ca7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa22216a4317d01c938f4293a657f3d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85fdb6169beaffd0e3acbf8af1dc84775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96193503c0bbadbbbeb3ae411cab0d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1d65340f4f608b198111d155c3fe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451ce4dcf9c16be1208a580374cbc69778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee8a5cb877aeaaf06ba49e194fed5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01567f17ea0372db4d435c15f4d2bc8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8401f5279157f5e33d0055db00cf949781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f12cf393c6378fcbd3ec7367b4e88782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592608ecea6faba4f695af69ca18847783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a227f18cd4049eb6f654edb051fae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944443eb2fdc57aba2e9f953dc89c82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6219e1dee687ae24de2a584d0fa5523786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d3a2bd16cfa2b4d69594dc1cfeeb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abdb850fbd6aed3f9b82b31504f77f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15c04a29fd2da723781e0135ee245b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a57751d695add314d3b641025c81c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7109ebde28a174b2c693c80703322bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96106b7008bcfba78d0f2f7e0e88a65792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053ee919ecdd6c8c3cb31f41055270793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba497b2e3cb089cc9f55f4938652f3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d49db98f17120df31fb916f473fb23795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203768182ff057d0d24bb25235a570e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99b4df2528061ba364735a30e61a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f3952a7c91e6255ccb18033c2ceaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d30b5164b8dfc446c27cd012e84e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214349499db0e5296f3fdace864d68b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020459c949c1797391d9686d838ee8b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292417ab0bce30fc67e9cb294c755537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e737df0a61696962e021d8a5d825a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7469f9bbe4b42eea0d43267faf34b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be01b0c56a19296bd06484d18675910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7034d812aefab0d43458c8ecad34d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedd71e340ee2a327f93dbf1d4880af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62a79acc82aa51987d19f5973593813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742e422d74a0f7e67c8b0ca113d140f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf919d1ae5fe420b553f4b8b92b313d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708411d05a49b12f58737d575178fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc7e5b034340665a90314cbf3d6d5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c50b2025c4dce70accef693c7baab418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0620cc45e718d33c188b2945d4dd8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41803cf1db8cda810ed9ec3b9490a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3bc300a85ebe90130667fad0626d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0f001f2e0248e76c91c377ccac7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492b4391d1561d6ca32b834d128a12523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695449441a394143800e9567938039b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985740ba75c85277e79ccb050a51c2b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97439467f74537f995f2b7e23c6871f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dd35220b0c8dd36b360cc1b36808627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe58178a5ccb6755b9b55604d7659228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1343a39aa70fa5b525cd598e8be8c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc3577d7756470534e6616b4752e0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417257583b99d5cb62979a155901d8e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481b40d6ed8c49b6ec94467b38d02e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cb8004181cfab3311c5efcfdec55333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf68787d09a42002c2d2be4c81c1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a901db6ec127fd64470fb375a43ca3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2882e7dc8225b2bf071d9ad7dcb74336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b97d073add8cd096c35dee3a995c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca62e7a20b641c6a3b4c64d5dd2a5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efc452828009c2a2960e5e05ba6cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903421c770ed2f7b932994788996fa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0361bcd5a4f85cea39501cbc97c47141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da5644076e1cfb8b8387d3fe9704242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f05dd524275745c3430b6a44bb76743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80468f601ef4b52748934426448ed0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2980861d6c063737835b8b58b7c5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ff091f96750389194aeb131e144a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ddc02a85a16f0d99b7ac24428066947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec50b40bb977b0451127f5d66a94b6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec03d76c0bc8cf733c9ac688667a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3193f719c9e16f3d9c7179a47449250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa383d021420ca81d07b809c335830b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84792fc77243a1ce5ecc1331a3c480a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cef7fb19fa86187fbc6bc905c5ac353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91765e51b13b3f126daa91df195bb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74955ac518803fcba25af424c217af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bcb33d9c6e343fb4ea97e2135407356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21bdfea243de36f55e855edcb538957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12ce1e51a268827be963d543f58b7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee93662932869b64e152fb7e9154a9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500c37bf73293b74fe9f3e799c0938160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee45a77a7f9f9707681d1b6e68c9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28758f06cb59986d5077816b244cba8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ba3ce5ea7e6cff285ac1d58a718163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0483f87dc4941d0ea51bd7a7e1136a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b38f80e98b43636a169c354bb216965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad5fbd900f89898f19a3b4f949530a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb73653af1a1626879595337ada1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26bb8dc5f88cf2fe86c1b0bec72a3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b0933b17be2d789f1cd3bffcbca8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75bac505e6d0fd257e01699f3f8b4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c36a40f3af6c4dc9b4231628b07771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47075aa5c1b4bc02ec749367a0f0e55472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec2dd27a25dfab86b662e86ad3afb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828422fafe211ded698808df4804e2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb680a746ba20323ce0f80fc73d86c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb0368c8057011b90908f1c6ca52176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dce9dd952a8f5da4b2c89e44ac09177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e87804f383602ec3c50e34bbac4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704d1c3a42ef4c1a2571926c224c3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac5003d6824d785fd895a36510159480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebcbdd924e180cbd1b557672095d6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de75d270e0fc670802b5769c3aca6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b282c77ece7b77655b677c46c1c91d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11323d074b6be3f423dbefe0d1bc47ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b442dde729e98f73e87965125e4a4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64033c9704273e48d25dc33cf1a358986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1afa51e974ca45a9850aa02d1884287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c652f72019d00378e038efce77bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591e19c7d08c3d4107bff04b5873ce589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8469ee9a1b2224377e7db1365c0afbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c698496b6354b618290d514a9c4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe51872758b370b2ffff9fbe9742d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143648c5f5e9db7beda62d68b1f8e67d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715aab825737860b31fc17d61b7961c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3e30f8d64eecfb5c3c49e4c4878695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6bb2d072a96ce132dbfe50db4bd1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870ad09e07a576cfa52bb0fd910d3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ed0dede7f7fd2819603760ca823eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738704e2dab4ac84b34d2721035c7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0995151f3e10a0bf6c988fb7d84df56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8758e838b7b82286e9c62249a48bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5e76608b2d6706077b6c7b506a4f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefb0ef015cc03e769ef16e94cb305a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09613ed30e4db86723a24e67ddea1b0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d53fed9302a58eaa9fce9c127f2dc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e6671e8bf7fd51168c516336cbbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e3003a0aad7a069173c128812e3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773570ef62c4738f60957eca4bc125108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7df82ca30c2fcfabfc86c521e25a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421e9d3518a4b89ced2fa25ad759838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd0949aec938df3af70ca34cbbd31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826ffe85af6bdca6952e16aee5dce75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ccde1d03f6bb25427f71a3bc6408113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b0137eb1dc47940a7c0dbc74c3e04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb103724f00d94f13804d44e8ba6c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941847b56071f9a444270c604baf3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af871515ccd92d4effb8d458d05a2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42af3f36b814549ab5a06619071b551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b200cc8fdeb77da030850431bc5f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c46dee5931e6a127a6c1f920df50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede7c174a50db96adef4c9f00b82123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d765af1b3900bb5c436c59ea124c4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8095bfe0f1d1ba4127054d53412e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317bfac72981a60e5f7049ea9bdb0f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574f32c4b07e0ec2bce302ec9668fae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158695a11349ac989abbd09ad01f126126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ce185d0701d2a278543cf2865bab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f6f44adf166dc7bc9714a8085592a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0d5b6d523a4812a7a056fc93d754129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc7d7b9082bf187bed8c599c02516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e452a78e0801e29ad9a30a0ef64853a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e924144edf2c9083c8c29fc6f92179132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b294bcd205ec69e0a820fba88e53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6fb92f4ed57fa6ed2cac198472a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a9fbfee9355708226f4a8d51858ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15884e59bfc617bd5a789a8745b0f337136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f7ba8814cf9dd1b7ed474e101b5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdc3d9839b33740f6756ba622ec3cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cfd64c460e620d6b4ecad404a920e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451c66071f03e2ca93481d886926021140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea047f9086f8dc3b3362f13d36e2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6453a8aa90c15097e1478c4941977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a430516bcfd3a5c36956ba1d615ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583cd0c1da12003a3b5d7cdfaed40e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478b736d8e8181d48df0ce9753951dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0072e999f32e2c5c0ce9c49f40f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129589fd4f63ec253d3a3a1384801fb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ae9c8d4ec0cdfb1df0c95c02b9eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf9dae4aa4645ae8249dc072924c48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7a4bf73910952ff309bc6a66c7a5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155613826accea82e282d275d352ba06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4163b3b22b6a3a861656abf96fa9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d33ac59a2c0505ab8cf45467bfdab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c125788a8c64fd4f81f9e5795d872154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2febba092103c2fff81e2e54844726f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048026e42ce458f47c54d2ab45bf87dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae97479e2cf34633b43df0ecd9723157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf1118df6fc4ce9e052cb556fe3c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223165f010a8c6b7d3db8874440505ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aec4d130620c18f84a8d9206f29413160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9ddffdc5aabdbc9203b262fb03929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dcefd1fb18c3e7c93ec65d12c90da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c63894bfcd2f96b39db6b2b09451d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76f9456a49beaede5e93d782956cce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c149f2d8d28bc02391c911832b322e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f06d48a705c5e5e4505afb6e296651166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487ec232050a30a8df71c60984e52e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf6a1b808b600a6f4c1406e7a090f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3abc2a3af1c8cffba6cbb7f9d3615169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387949cb0aa0c509a995951ed4d7458170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9cdd71e00bd71afd2218377778727171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81b996e077f51d6e744504b3194fa2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d90adcb6acad66268f702e8b3b1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382f8369132f218ed349e3b2be5a28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a57bb1f997d996cd1e46fcb5e78a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc1c9a5d94f826c32260870e62eea6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679d02506be012eb9e0abbc1d1cc7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6578c31f9c4b5013d2d6fedb69b7c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee521fae44b99da79dd14a2a1f78f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd5ff2a3ae3dc01d707187b978f07e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e50ebebda8883024ba6fd6e39c49d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155811f46ab9e9e747328d3d4e138a1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca7eb24bc1ab5a67b1150866e209c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1755d8e77682aa2a2d108b9c76b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4ca0596422693879e80ec30671f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e25a60fb99ce2741cd4262778a75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3062106cc786644f9257e7c157b3da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06ef5c2fee17c96e88f32173106fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c02a1db5ba9a036836726f5a0652dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45f23cc65e3af6eed240cd1e664bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c29d0a1034cf436e5bac15a558c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a0b92813e80afad605a72eea25a2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646428e4764a842ba632b5488b593eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc8e35ca1b0313743984eed2504d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf5c9103f8d2d65aa174bb7220c316195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ab1fd720fe0c629eb90f5cea4d25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab8e8720acc954fb573e9d432c7aaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab97cd191f8ec4079cc8a7cfd2b1ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb08965d5757683cc0beac78e03152f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364cf77660c4eb8ff7f80b270fddbdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32babb5bdcee8a527a0acaaa0e12737201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce4d57bf321e011d1e35a8254a283b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff571eebb1fab24b464036ab4159273203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3c3305d0caa848060fc70597f2a23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d397bd4669d9426e4ac422af0d3cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6d1c915e51e9667226039d7af9c11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd660a32a31fac4c7d848551e90d45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2674ac274d01fba7dc338d514d0fde7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c2cdf2ba1a7d706210a3b2c92ceec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe1a1b9eb65035de54faec73017736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc58134278212a7be8bbe210b76185211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae870ec062c295e5d6408c64738b84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e56e962af46138f23b556847253219213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78cef8bf7ecb11894cd95868dabd6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5402480b778302bc238f1c562b807d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a002fe29a0c3d6c0c279a496aec2d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf406abad05b09cafaf9006385589865217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8822c96c27d1d1f41d854ed1c5fe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e7f36f2846f9b56c613aeaa1125f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b897e3f0a8ca0ed5e1c8c99f7249220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f172e2d893ee4dcf68bbed8a8884a6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14c6f1ffcedd80a1f2b49a4925e869222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a57bb1cabd204d36a9f09398d5472223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9be26de520290278ade9057a20369b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd9f734327a6a8afbcba9621905cf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52b0a172363f455d343018d44ac9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f51a932ad127bfc10e81717e1570227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ddf9b504fe8e641d0045826980577228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc6364a1b7015a08c0a7eaebb4239d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba016b8779e01fd00cbf8450578a05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bc720bbcbaddaeafb3ca98e949b3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5745f148b54e677f46bf30167a3e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91ba9940e8d63c8dea48abb51ed04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f63b440a1bf2d232219212055e84f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2dd57ceaf8ec0ebb4ccdb54eb40fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68828f4a29b731a86ebe4f68378383c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c07df9624234bbd2f6d06c72e4a6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102763758477dbe986cb4418235fb666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6fdd9d26e8d220663f32581986d86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26374434552211b390a20b7257d121240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29f585bac169020ffa7d50c08ad2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a1734015fc157070bfc8bcf9fda2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d50bf793ba58feb7bcc9e1623d1463243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb05e28ad1c9b6dd7d0d7a335ec232244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9622b968fd35895005871ad5280d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faf12ff99938e5f859515900f0036e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f94c5892c28c7a31c28726ff7c3ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306cc655d49f826a10f4d22379cd3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2709f21a2fba6b92b00eee6cdb19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175caebccf0a7476984e37e86caca26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63291f11422b4d03767e054c553ffdfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171472c5f4ef1fdc83d011c8e92fe53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff559f127f4ecea236585e08f0ac136253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799f48a28b3eda2bbafc1ec71c1ed3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c6b6c740f8b237597a2a85f85d0a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e936935ef4b31855e0cbe2b5e20b121256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d9bcb505e88dfedf520372290a2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ae6e34ad1c6d4cc3f3c67e3c96fa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa1d76754fd593a54c03e7f0041312259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e9c5ce90e35f8976aada5894f82e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c79178b42f0d462217137b1c06758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935fa6c4c9eeb58a41fae42e7505b08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c5e01254dd18b384aebe3bc8890e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16441c60acc2f247287bb90efe64cb6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6446844365d19ff751d4c0ad9c6ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944588336890ddb0731a901c6a89f746266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcf49df32719ad5b0ec66c4269dee1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5db8d5fc9065015034b9a3b6948f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318221df36bb066ef5c9f758fd372c7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbfa9f49349e419d7cbf0a8ab1f25e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dee9ca9714927e42c8794f89fe777271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab75633a16e15019b15caeb3c9e2b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a20921ce53dbe7a5410ff79be745a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50971664c3653e35ed03553895a1a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed800ca70ee8a9419738494e659092275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371512bced5711cc41bb22003b2a461276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8a6bf960f5f4a305cf697fcd9f7ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2de56723116bbbc1d1c3e1f06cba4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e42b23a289121e757c63bee9fd6c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca4ba33fd020a1ed945538c1a00ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5bfbbde33caf32400a3883357bf03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e1de1c664c41c1a2130a537fb025282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e61dd65093e6a36f146e1ad4664390283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17a3a97cfca0323bfed283bb9e1e92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793295cfb75a258bf39f1c1de639e58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500030e2b97c5270dbfa8a585f5215b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43cd8485bb20a5662f4612f2e24e2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5a86cd09344e56ccbfa101600814288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04920d3378472f390d3bf939d417c53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a61ffcf00b691c9364a42a9c83ec4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73db2dbeba558bac4175b7471a7256f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3cb7e765de0ab5f48a251a079f11f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39aa537d3924316f51f2db035902f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee374d987a33eec9c0ffca0d0d3bb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641449820564cfab31d52396f9c63e35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2e33d113aacfe499c94007280e3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1676b0cf1014a096e7e528ac86f68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e5b2275dfa2ce57cc61db85477b47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c185de752e9ab42d946a3f5216896d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c94a7e1a94df9a4b2eeb5f3e0496b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc29ea859e87e6cfe53bdc01802002301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381b6538b509ec1a8d3ef7435ce732302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372214400d0415e122f9dbb6b2f4def7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e5c246a0bac77f44d1124731afa2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed653efa251c9845e2e28a5112f1d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c71998be8bdfb3569e5161491557d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e6081f9afb0622701ce1e26f296f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32c87ac729c1293d9e1144ae79dd6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf01e73de82098c49b5f26105abf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa560cab7bcc6209a1c4dad50f0a14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6aebf248fe242c3bd700e2c8f054311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd938cb68f7f82b08d47d1c21375a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62a7d37705ca025f12e7e8ecd0007313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0cf05674eec0d401d7a2fff5ee188314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafdc8a87f19b6921dc2180f66f0d5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9844df767f2e26321d0628af6f4b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed5ceb8e44b3feeb2b00b0d5e2802f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed4aee507c1f6041720ac562348660318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd4c5f8058f6cd91a87007ead2ac9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28270fd81d7a0912fdb753a7939579320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd482557f6a3a3023423887012ec53b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d684cad2affe160351ad7e05984d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca5b55d839ce102e9ea9399d9858b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886d49ede3a365729da7d5251c1726d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e35cf152ac46e2709efba0f6331d6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51e96c1e07853af173faa765789d91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be4a15f890348f482e9c06ed3b05ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4905a08c8409cd845e6dabaf00df99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67a502f9769adf0c3444a414b51d99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f64a389aea57df9106d4340d696f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2b64dd117ef0c270cbede99d07f9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e1278cb5b20e4f49547f0a8e95cea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1291fffc983360d54f11a41eb7a07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c75b9fef40ae932b341677c5874b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7233212a71811bfa9207dc762b2ec6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4310e8219eceb25987d7a8203c64d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0701cbde234c8aa9a0ffda99f4d965337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d1450161134fe18efb44027f649da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a536376b08765709b7ff45888e1c29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c90dcd4722e795f1e05d9848390f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fa9b8b91db95c235f7348f42a57a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4759edb29b3472189221a691cecf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d4c7a340a757b92ca857d848fc69c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b355edd2ad469c1054ebbfa7748e55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb87555f38b9ed9d8ab9f6a34dbbc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289ae8453ca73be473d57113fa65dce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef2a6c46db1bd215e6342fbe5af3a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc5898758325b8bd4eacd61ce014e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf27de21f8de3ce10ac6927e4f4729349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee956adaa41fd2cb2f39241ac62fe5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18293714f3d861bc407a2043dd87f524351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b2872da5981bbdeebb99dc55af47e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cbad38c24fd73fb122daaeb2a6b73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687519accc33d70594599c7fc88dfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad13c40b21fe6b8f37e5ffa6f07af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce6c7df4acf9b3cc7c19ab383c05a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2de1ed34a3c0a3d691d3eaa42774f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5eccf07b82e38f85c4ec81941df9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b04308266052933ef269234e4c1b64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cd8d8596f0a6f6ef5d8404d2715dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21395fab0d5f2344129a78e1a4b8e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e99657abca14c4760429b106c45c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a4d9a87a9783a50810908a1e1c8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a605dc8307cc83e35a108b362ed2b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6c6b752d640614ed3fefffdce0f62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ddfd91dbd0afafc4a18e206c9185c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780eb5d041a95fea120eb35adeb60a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d404a054feccc2e18dd48f9724b1a10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e83b58472312607f5d2f987f6ade9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22392b2f4b4970f5e76e17baef53ec3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fb5302a069fa454473f59072a83ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a9868500a138ac57891356b6ef41c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a235fd89ab23849684b0aea327b346373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac94a42491922c8fa34ffb935b259374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87cd7d7d8cdca930e81a3c3506aeb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901973aab9e580f558ebb8062ecda1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bceaa3f36d168f7f30c52d95d528d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b647c066cbcc9d8bf00d5fac8675b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad524ffec416ce4e1d774a9e8256a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680dbefd137d49c3046fa3bc425a698380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acfc93d35905c6a130f5a5114562c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5c3faaa95b68d7af85c95bda0941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2a33487478a5b73ce87df8cf6531a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0fa4df859eb53e8c3c193c2bedc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b1cb5d3b8f680be95c7547fcf7618385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162cce17081cac857fc6e89d591a29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e83dd7a358447e6efa48c253f1f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73f3bb4e952ac715799d179d357bd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d5ae13b6e8256401c6960d7b5e2b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f464d119b7b6ccbed0270120fab5c7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecbba0e4e059cc52998a5f08555434391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51398fdbe1e4844f60274f9b739c8092392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded6feef775063a162d485d0f82cc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80dd2952a8f7b1e07f3c1ca4578be8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d130e49ae22d107789673d300de52b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96abb6c8f5fad079a6dd01c5af9959396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed808a52e63ed6fad9aefcf8668f3e1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da873a3d8c0b54fcfeead52a623df4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9daa75fff4f18b3c2cc48ca2cd0de4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c034b0bda8d2f589b46d151da18a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf343b1ee5c4d27fe6b464ef05227e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c39a67d47f2998581a003eae7ff0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a50ed8f4ffeb1a376021fa608018e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33779bb01c21bb6ef325787176d2684404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41868be5c20eaaca1d8b73857491927405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712566f31625567d64a96d136015446406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666267ea1182f9ab836f6de74b17348407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dd224c68a9587dcbc1f8e763ee452408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107a7d4ab668dfecabc445e7412554409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b5b005390a3fb621c197f44acf28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548463940f9985c89e6b5bdf4f6e6964411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184487a143bd518221f30fb789def7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51745be21b55f954050b4435026a7bda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee30ed81ec9afaac4eb54ff18752e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf1df76dbe7ef3b133cbf26bd670a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8c61f554a20bb9ecf55f30a46d6b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a35df53eeceee281f1b23b0ea25fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96bb37fee27aee0dcfe92c66d7a13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d6299015fbf83ad70a43585b3385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa93c8f0d96ed2ba06f27805506db92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0bec9c0734f6ddc93701d82ba9d57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62aafd624a8fefc29218e6a761bdaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a687d7cdf4efeb7388c3a95113d6941423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b892f7e5369f3e45b1560f37fd2fa85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0337d18c14d2a072e780a60b324447425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af4f3b61dc91a62b3add888b55733426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab6b09b729a745fd29b0d828b46eee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deac9f6bb2cccff0cf61f04f12f578f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459178527e9cda15ab5dbacae0bfd24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f864e53f7220860d9758553284b7b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d03db9209f2354023502b37d69d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95042c05c118336ba9491c0b9149f3fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83365cdf04c8929e7f1eebeaf9e62368433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c4f1bf29b51aa7153bf90f78b867b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e271c97d82a640722332aea1e5db7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580d3e63fe36486e1f0b5672aed126f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315844fa08e0a04318e01b1926e77fda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f85695de2085c023e51f9cb1cd0cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d67291fe6d10ffd9ea82283ec3cee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2d55dc3b257d1d57e4701131aff3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56408b16cf8bbad1aaca3b6a1c483e0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7907db9471fdbceacd71246f56e8021442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954894568fadbe4622434579d41c12c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e17d1f9b5fe1db3cbe2f17c44dd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2268ed0111e528bbbbcf66fe2ae93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45f10213b56e58a594dc8384d6e6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138635f9b908cee38dc3d4f83a7e7a56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a14e544cd3e6973359c3278f1ae73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968eba66d346a95f846ddc5b3b6b44d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8f1bc9742ef8f2bba1023044e4968450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470797731cb65b3bffae77d4997df5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909cf236aa4fc76c127478ec9264e13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960984edf3ac0923b3ad8a2e87cd3e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7c83483a0dd21aeff86177e6d24e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38353f22bffcc9c5648406dc674d7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db00eacb6a292a11b829fd2e21e5f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5f861bcde4a3e8271e000febdbec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cdc0e7b8768d6182cf0954078e690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3584abdc7008b1653f2c22850b486b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedacee58f92836d4e7cca53c3136af9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0cf9ab79d48b3de74e66edaf5bc2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93edbd3f84f1229f1f7507535d8853462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369f3d1eccde026c67ab878141bb803463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968dd0bbfdf002bd16e832be31e3bc7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40931f1f69437347613854807dff65a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae51cdc8f76b5832ba0f8f33486dfb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea7ac59b510839ca316af9de71fe38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6318affc628b6ba9f1e2b4fc01721468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd365c50e3e90830d561ffa2867b8f5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204956089d9336c32a3807d72e65073470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f2e196525b1697922c394f7c81236471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9cd7f4337463eebe7459b04dfaf93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386bf2c17ac54b299c37ef1dd81575c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52974a5543b7261d1bb410571622966474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91553c9ead732b7ba4cff6c341aac3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d1c4efb72c6cf84df311ee7ebf2dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f532cc46f8bbe339750de345597cbb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a7286b1bd8955166ab2130f501bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64d71f40311c1c5ec12e847ab5f3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5777532229c0aeb1131dceca0a2e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c785384b02f54b47f763bc2c6990d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a7d2290311d6cf88b8a249ed64a67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68abea537e943cf6b56530868da9302483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b5cd9f998f5223500292c9ec371f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1893f557f8f2641577d8e9ed9d30bef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cb4b6ec478264ebc54efba73f5283486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf16e398b7cd707ec1657845cb90d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9733870eac78ce6e4e223f4dd15a1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e24a4e1bf9b1ccb3fcaa1309e239c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbe8f123a2e5c2ec70cdf3151bba1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ebf7f6e11bfbfb36893736b0302f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da6bab1de169d0f415d1a9e6b690a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddc70a9f9d1926bf06924887c636a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a407e6417725d50d14036683d76423494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba64714af59100d2c035b26b05b8b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47cb6d19ab6dad41a43c042cf23023496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050b9ef0911182df1528b4ef68e53e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23509ad8d8e4a93bcc46412280f28c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343796be86865c2303b96bb8cae60f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d85919a812906b5212b96e0a625e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3f0826187224224a1797e17470b12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f8ad7bc2d626b29d5362029cef2bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b48a05231a5c6028bee4964adbdb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec0b11c174f4deb51832e2928a3f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab652fd4b452b6d8a96c2cb002235af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc75c79425f1d677f9c70c93b5b7db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da426149dedbfa2fa2860137365b57e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a77ddae05fba8ebca68a17596f34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ab82bcf643090e9fd898c98cf1b60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812e4deb8e7b6e5d0ba6c485898a49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d50efa599b820b20f9a226194624511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0105c4b1786fcf3dcde8bbf1cbb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ddc43752980554298a5a2a6012475513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f49b69c0ba51960416c721e999696514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a4c5aff2ecf4f52298578e94c0910515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efec97c8444cbf29bb7d3943b1b886f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c05823bad8ca72dc6d6759f8cddaf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3ff8d6aa6b80299e266dd431a12bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e73170c6c098777c163f4e21f996d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b272d8f8457a697aea135360fac6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8669193a6f65e72ddcd0b2330a3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00101fb3c034828ec7267b3fad26697522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee54d2159b1432aaa48a96ab05b339523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1623afe8b72e04f027a83a4d1064524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8a75e7c54677eee7f8120a8fa2f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3cfb714e66a5715d676af504b265526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2371fd754c283bfa0233a7647b3aa1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ccbf08bf1668624a6a338b75c08c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb532b35912c110105ff68c6fe0a1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c5602ac480934ee67cb410dcf35b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a61a8f82ea401e2c2a1139c3ac4e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce570e678ec41806571293d3ba59ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c4bf495611e9fdd7a39d7485700d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ea3155cac50ebf7474d0fb0e09301534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa747b80fbb096f5d7f129a08ab4bc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422679d119b0665a091b105f0c09510536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f75ccfa5c74b3bfa007eadd75db39f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e298967ef68971d6a109ea038cc3832538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d1eefae7d3717f53ee62eb0831eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5093d788a1a15ea32c2eeb80101ba13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22883365dcd0b8cacb1a50a33cafd285541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b69ae01a9d097e8a7ec5a2f0b8becd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e86a6240b7b37f935f179c0962fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da659d9f9bc109388ce1b3a4a4a43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858c0aa29b9670c182d5e9eeaff4e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf33d3993a8753de7a775a583087c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605c9957952e4757c424bed7e6cc8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9c64282c0e4867081d6a85d61e30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d78df6dd2a6971af66a6bbcfe1b82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcdbe31c6644b6c418a58c06ef0e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488d6dd95b8ee45086bf0673e22696551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2f4ed7bb4d7aad13081ebe2f85f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ea3910eb401bfcf7f4fdd0a8e89b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd74e5ec331c58b0bada5f8bee07d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fc4c070f60fc1952ed84df48a50d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3935393e8699245db05f4005cbb8b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea3c12c902020af4904401c70e2861557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c316453fde483e232a471f1a906b0d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5100db4cc04102d844914eeba8a8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab6228f1d28ac28d4b6851a8ed80c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2d5334895dd2c3caae3aa7174082561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39221e11e39227bf4a80325287c6b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d8b43713b90f06c0d3c4e210bae2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdbca63bf69f86a09b5d14c885eb8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af63d120160e5dc5ccf0d49a60672c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b248b258df0d9ece5aa4f7f32f10e81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a9efbeddbe5d47240e34e429c7eda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196116eabc5fc56b86125981bef0cf8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf9e420a78e33cd83979e5b2c6c0af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65759ae13061339f2923096a96819881570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688076b1ba4f3012a8507607a1032364571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541391eae6f91e9aaeeca341971e18c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ae5653b2d0741e5977e0d044b9580573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c71927d1d70fa0b09f01c45965d06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336242fffca4d244977c279b475b9150575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa760cf93e03cde6e52e7679dc313576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50863e3a6654cc4d5bb0cc6adea215f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55a8b56877910aa343b414b32ee741578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10121e8aa7abd4f5aefcafcd74517b96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9ae37ddad1aec1ccbae1d7a1990d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f880ef301e454885d1292941e90f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274c41fe92b0a873a187040dddc57df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb36c973e7f6c1381912f5f84f4a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d38e8d2ab57d070310cc80e89f9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c14e99731c11f05ab677f1b5e586585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4857affac512c03f986e18958131c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dafe9990958130b8006228bb27d92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b67f347c9efb49a605c883041cd2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95282b114c02f78466e262f8db0b6961589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2ee037247a1eb62cc50027519c3d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb029343a8921bf4c5d3a305904c03b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff92b7925dae10f558b4d16e4c36aec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748811c2b2764d1cbba1fbda3ee8aa0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2150820af8cefef44e55f07c6cd7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6a3f03b6f350a7e9fe9676da6a20c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d22934adef8d11a267eebbc2f41e36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf41bd4d593222b494fc20fe2612ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938831b74b3b732b7b899bcf589e0f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773fd33b4bb8814fb60d1f9f4748de3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1381ce2ef4ccd78181fedb7fb17a88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbf47a52950afff96b6ea0eb9699a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a456a0cb04e7f0fbbbcb3abdbd56e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece234ca4cd76d5a404878f169f1dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ccad7360663318cac65c48a4db35a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e5c650e87b0c4cd07ba20b843a0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9727adc8cd0b1b4dfb29e75e25a5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa706959b152a6d2bbf17a0d2d17c95d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da6e416fe9fff1ac565ff19b9588b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bfd97f35937b6e78bdda567882c0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548674afc746a1d508c4a0d673413e2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e8af2233b0eb88a70ec53c612388611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd353483b50cb2681bfa528e8826c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849943e6d8333a82bbcd477fba55ba8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68612692ee9d3d622de32852db652006614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d457575bafff94fbbe1a2e6c0c72b16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7737af81ab77fccd5840d5f55693cc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f9e6b3799086718b8ea362d3aba67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61f531be20d2927df78b525ac5ad2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc28fd07776ee2718729cdd5249811e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c23045288ccf73bbf98b86cca72d0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f579dc18fde94ec5f267628c343527621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a770e2d3eb13c8adecadb15f8fb677622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd5c281d748a676c25776982084586623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e037a82762eef2729df0d3dc781252624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef83d64e8a3e6a20a5b657ba7adceb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb65dd7f22642ad26fb27b18a729130626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bb29be3c75783150a4d9094aeda74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d56ea5f79f69056236c53a3dc7eb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f76f97b84905e959756ff083fd23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487b9a707384efe1d3904cced5e9fa8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2f59b70cc8549aa0355025f7a9f26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfcf9a8860ede7528da75f0b63f201632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e333a0d9869f9969ee3e627bee921633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f94529418bf365b8b2f18a4ea7aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d16ddc91ff8e430b1e3dff50121ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc07db8fe742ca4235e5e2e280136636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016ab60ed221f74f679ed9502be3d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca73a973779144531263b938086212638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54273efa5d55265eb9b3556d5d625b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac88e9f4e435737d6f8e5b867e546a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11dbe00099354afcfacc60371c2b12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46492a33879d073ed0197e6a4108577f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987b72244b2fbd0758e5b6e5065194e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be0bd5d33a718a8d5c6156fda00716644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd427c6e288fb1b533d2fd947340c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e881d6f46e9d912140e1362f015d9ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e00a73e1793c9cd350f54bf83e1b9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009371bfa8a2768dcc8f0f61c8b302648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a722e1dece09c4bce526e7d4c6a21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8f3342d97cd4df39cc1e1f655fa53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f0c87bb5f9e342fffc3c27ee1bc2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16e57114aef2f59468d26240144d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f83b604bd440d8926fd14b64ac9cbf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce0aaf1e049842d38e0cddf744405654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137e77b9a565e21bf6110637910a8eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1758f75a86ad33e84a34c7f9af9387c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95038caa316dad881ec18147d6daa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0328af56d385b5ba244ba4207eff02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526447518dd577510966e42435ebe0c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973b3ccb53ade869696f5edf73c684660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475753f745272d098ee57a1fe74bbc24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b03c458bfe526d3975e2d2f4b3ba35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74487c63c8a002b90dc48923e971ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f6a1565d181b881bf0e42b1f89fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a128e7bea7ac3e84cd89179b5b94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3e802f33b5dac803666635aee397666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29c1fc4c7faefb978680f0d29371a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57cc89b2f4dbdc76e6ffeff0b4b8f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260c22a104745078aba5aec2e8ce75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96441d3b01b2be7bb5bf42dc3570eaa2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cb76d528dd37a7d0bc5c68023f29d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcced35ce8bee7acd201d617dc6daf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23a361bc6e644c7bf42b39327c834673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27c961c3d58177d18d786bc9e4e00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadb210a09727b6af2488bdb6083339675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae4763a44200a0d251391ba6a9dba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d740b675a7464086729e757bdf51e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd66ed03e3b53068a121f20ea9948c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561274e698d30723a329211702b6a1dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6eee7d570e5fb868b14150e5332c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03542b8fb69892ecbdfe39f18a15109d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ac6d4a96ec60a648626a92579f13a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92077ef54b03cc85008bb48f65fc15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5f4f2339139686e5af5aefcb84fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5c392e7de0ebfbd8a352745b45acf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390060f11d3d400aaf4ac663cee6d17d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c08a41c20500a749e86843d9d1586687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b360dc2fd4c053fe851f03ad8a9eb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5665adb2653839e99bd1ec143f388e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc561b01888c5547762f70a1096a3b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56053e8e090c7f782e04654bc58705691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114cb60778fadb8a495623a8e79e8c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5295ea70099eb60e715ac27aef65f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbc75b00dcd3cd9c3849361655ff8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08172dd877fa61f559fcf1981c6ecb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916715a96cb8ad2916a20c7a9e14d62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87644cde0eea4dd453f0155dcc75f10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b095ad655b12e46b8a21d58f04d765698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca4dd02ef1326893e35dc6758fd051699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc2b06a16fa7d26dee989ddc0ca26c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc5a7afc3fc729cdb6ebc33236ce6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6c321f85c284303135bffe49571c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34da0056c0a57cced0a66d4d72fec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cca215b89f6a0417e995db6e0d68bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912bcd6914c127f10bba2ed0acba413705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee1614edd8e1c02375374f42b12812706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b44e958e0428ba7c8c8e76c47143af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af802c0655c89cfb018cf7e9deb03278708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ba4084dca01f21cc33431f3dc0e35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837b7d472750a22ca10a01bc6182298710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9600d90c13eed90f9630ba9582de4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c262ecd42f2e493cc02d475d24e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c5be3c6793023466206584a9d188713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60887b4944c0ad591a986f25fd8576e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd03359b953e3da2ed224c65539270715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffadf92d5fb3e1f0dece2b9b2ecea5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab11be0179e05b216d983127677e7b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ce472a36fbbce8993b4d162654f57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200c60494ee376d694b99bb19e37e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac267751276c4ee2b2433a838e27134720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca645b27eec5f98fd71c9acd0a6da01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e264f9ac8386074efee6fcbe256491722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffd55912305f2ac0ced70760cf0e97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7e34ad19c509c166bae1c1f6d268724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d15f5dec84d2125e10729827dd4d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30e3c082f3ec63b49a21d051656d25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9749752cd8bb87d690ea42b33dce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fca2d6a88afd7e05eb17c9bbb37983728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2ef919d72ff401f313e87c453c3ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee38ae160cb94917109dedd20e497730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e9f8396eb4aa3f0299508079b7fb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8186274f578156995df7c3edd80d08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43dd80232f52dc7626811bdafb2b2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49518a41f0d27a0224ac9e796d7ff3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a834a3f61d42dcf656bf14ecfbf04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc6d0ac2fd98dd8a869f1c9978886736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef013c85199acdae53bd5f87c30994737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a050cc65d88c663ba73f090fef27bac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d3ab2a905d181ff5350e698673820739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3e7cc096c0a34e62f9d3f181ba7fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc862a71e88775704daa5271fd244bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e116259c10c9a534bfbade3a1853ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ef81225aaae5fc1d1de014aa1a7f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124072c5bf086ac1b76993ef5998c226744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53955d52dec031ae1a9199d55f68e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15afc6c151c9cf9ba8a380dd973e85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a68f7236a2f847b232c874f06ea06747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>