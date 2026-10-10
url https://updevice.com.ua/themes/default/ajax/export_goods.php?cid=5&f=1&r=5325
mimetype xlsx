--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619cba54f153a3530a6a044365c1cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac720d475fa7224ea3cb9249d1747a482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf23dfdc0a90826145d797bab9337f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f2f4be1fddf9db9021a3754467c2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f413784968ac39087cc95e4b9c9af665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66aec353c481265f3a123ecb25cf76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4958329a025250b24818c941f487707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394ab6f09d84b9244e4250907f184eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7891e69d0de4c30bf377b92b6b4956d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423066cc52f410302a3a49aebee7c2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbfcfa719e970fcde4f59f51d8f39111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72996df197125cb73e40a66c8b7a7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dfd295bda39baf6dfa3a8d4cb756c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866303fdee450034b5080fce28051714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92fe41bcfae61c497560d22fdb6ba015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9af3839fc62e175a16eccc48e15316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc1fd689136b166897711a46b8bab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15924cd7c0ede8e5186cb3f0ba3c0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240181bec41f9830dbe41bcc609aa9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740f468c94bdb4037169e6d7034caa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa98a5798c3d9be3bb8c9733b8eef7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc602a8315498f1bfcfad3e08cb7dbc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79737d754f604fc5aacbb1f5d4e08c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2b5b19c1864a36082c4ab701f912424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40cf19bbf324ae5ec27cb2853401325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a92f14d1db15fc4370bd1fbd221126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120a56e8d595d3cbbdfb9ba16cde14927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520318de47eb311d13681a022ebbf2a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253301177c542b4a0645f5d728fd401529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf99beea89ea9bdded3791cceec9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1967d4359d73c5a7c9c7b644af9cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8658e02423c53416ad84c784574932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aa16c6e6fd7de579a477b700f477a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f085b49698c563e67c41ce701c2c42334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b1f946d8e37aed1e627562eb348935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a151f59b8ce640eea1dc8b29cac300c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2c62c6b6679ef22ce37261aa4492c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca189b86fddc7e766953e9019eb772a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f6da61a21af61683a47df34d4e89739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685284f381d2f9501535b1bc6f3ce7cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f2d6dcb97bc61911b77c047972d6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48840d21021013ef9b4632d0eee990c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6853a7e57e77dd887f3c68ae819535143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a563375a4a8d386043fb0dd2cf615944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23546c5a9f312a2c5aa5e9baa740b3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad3d6a6497c3166b329e2ec73dd0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db4345cebae5d6f2040c1711cd8cb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fd24ef10b894f0c04429dae25445048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37984d1ac62df30e3ca694f8170a9ac549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38556792c3d8be189d6d1630c114d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ba67e18acdde06bcdf312a71a73951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d7315f016be27d46085b3aa5139852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc73ae0c6a44d823b33cb52e49b02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b619b6b60cdaa522382499bd53287c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4fc788b575d0d27b07b8f710dca7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c594e95bc67cfb01e96b42f7f06097156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32208d6f0f9ea42fb8411a27cc4eaaaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca67190aa950fbcbda60096318dcbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f557257daa36410423fa2238c3ad559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775df66e2a9e15b08fc24c0f851462c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ff6d5e4e226dd80536c38c6deff161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef90ea57c760b3458e5ac8e84e5f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226224e30e05d5c1813c5a5121f6d34863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb5baa1f47db4c5ad14f8e732d0d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490584f2b024b77635bb78c0eb9d69165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bacf7d1f8aed5bd297e8d2173830166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b8d44c28f96e91539c1e986b15f7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651bcce5fb8109f75590d353a940cd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004c62462e4774b533cbde4084bfa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf7eeb21c50c4c432d6d09200de1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439202b5f5d410e5e8d0e96e0028f5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50283bd9812a2873daaa35c5575b72372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c52cd27df5007376a6d5124295d9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f5e6fa8e2e3868958eddc948323b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28cee3fa66496d70dfd8d12fa4a3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01eb8e4309baf173eadd17c6ff117976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004420a03b0acd9347820251835011f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f3406884701af7e1f1a813e9aade78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4ea77f1f2b4c424943bbc6060d1e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03264b1491412438ee63fc1d864476780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bec94b2237c1bb8f25a952b1feb8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35524416b21ce83402e20838b6bf712982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b14bd91cf33de9f9aba28c77446b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e164b46e46bc3c5be87d6ef16ac084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38969a7fdf55f66c118ef71faffde28485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077402bb67731d16f3ec6038bc48cb6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36e8bfb6941c4c0f5e8cfc553d7cc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657af0288d861a05065bf333c28fe6a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1003d78f1e9e63207ee6a2e7229eb9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1f6734d80d1d41d7761a66dbc1ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea9ca57b09a11ba832ca8da5625a1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584f2d190e6b3c239b6f363f165829692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a8630c9c5ba1c092198338e1092cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb74bb8262387d50b76223ca3e53bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0fadaf4994aae998dfefcf2f8db2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6392ede9ce0f9fe7541d47eb7ed9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0f086e1a96ac82a4cb1c7b0c9371997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229cf0cbfb4615b68c83b995e93f8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc71ae9c92314810e45dbde09f20c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba5ae4e8aa130de3098827ae6b8e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21800baba2325f5ee3c78ca5ea83037d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5733d6b7de0039163d69f0643a7cea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ff9b9618cad3f30fbdacf443c9e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b41bc7c13984f6250cb0bf0ab47ed0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f73f048a78225ad3326fe001f1d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f2dee2b21bc913d02c7bf4d4cff18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89f799cb15f48ade3a2b9c950da5ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132c80d2b3a8554c86ee7f95af4ba49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a845309c2601231e3d4a4a1b8e9e04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b8846e9b000d90e4899507ba9ca5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceb2bcfe50821ae5653862e4954a7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008f156ab55f7730c24a154ccfa2eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac7750c8d525b71244d3183d8ad26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108d3215efc4b3d62012aeeaaf68498114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9779125e2a74ad5c6ce566411f46a63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa3ce30796cf8d9004209434e9d073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9933bc31c7a35b19d2b6df4d5547c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002485698c5b81644c15779d751e8c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db91a6dbe06940836d5aac69b943c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec11c32726e645160b957f06fdc043120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e3a6b35a42bd08ef6e0076cea0e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742df3df36af3fbc3223db72404d3db7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125c4a40f3323aab6fdac02cfb2c59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69203bf474fccdf3526f968ab7e71a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f49521894ddc44ec965c8ef7f01d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25835c25ef5d6fd84a76d31eb56034aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2b7379327e2881a6bc6962cba47a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca9e44d726b5bb59bdc11a56eb9f59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd3053e3c4ee1264fb7f52e54fadc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba1dd8183ff3016878d332d5296d91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8053f9cd30c811c7b2ee4bfc86423a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547703f83e80b0ca43309cba7d5e00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190b70eef02ec94bb7941cd7c52e43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682065d83407be2d6c83ac23c94bf7bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44210eab3090a1b9194a6e1da3e8f15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a4bcaa73c2439940bffeb38b3e95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe6cf513dc9a9a65f9dab942aac039137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bc66ad2cb4816c97cf211ac4f2c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597c5853d3bb8139e41b1f1a87847a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c02aa8cf9151184dff38b7a2ab75e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2a17d7280c2346f9299c6c289c8f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca1cbcb339756bab31bd708c8d52b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a4700a537992d070a946c21a66915143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12e7bd1608167713658bfa9cc4132144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31a67cc8fcc8c350f641c4a491507145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b14d11e4dcfc95070e8e2c78000e2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3d4f97678bc40a8fcedb264ae7e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00bd1d32c6d8459f912d16ab5fb2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f09b11db4565f7505dcf755cbbb3b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff625c2272a4019cdfce1f6a362bb3f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af16393e12a1705121d59b2ebb4aa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc7198c642e74f8d3968b19926db3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d75ebfd076e85d058279dde173d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f7cc2b1db3d65a1963279213f236154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0ba5b21f145d245bde9141b069ce2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5576e4ffb39a793e78e964725a7896156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d90895006f38ada2b6e472b212b8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89fbc252a5be25f80dad89f8aad582158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da37028a397c6fedefc980850ccf1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d28ade2cbea0246ff1a47d96f9a63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24a90057cb44bfe4bddc2951346af6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486dd96d13b6a25be5d52ce2f68507b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a627c9c1cc3c1374b8bc87bd258de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50fb43be17fc3ea33e043da202fda7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbdb63eb6dfa3b5943b7b6fa3721e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab893cf03a36c05aeb67d5665e6c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a24e8c8da7afbd1ffbe07ff8ab5e94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b0839bf6bd1b3a944d8a61296887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0289f032c6bea6832ca143016ef41a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3665b0d5f6ad9b1d06983a5bd2a90df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f70ff8c405615c5f0515d8179f9b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac814b55355a9d87086d0c57b0c8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe983ac0a6656edd7c6ab2da4f5ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624f4c704fa7aa5007e1409d40c8f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6254a2b8fad0c5471242244ff5a7bb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a772493b8211dadbd2f52c358e2d40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb019fe5dee5f6181cd324c0fe13454177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaf65c5efc1be9e46f432e9cf211d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6afafea31ef226a408da9f107d33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476528694ccad6ea4b5d4d4f6a6df1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294df05c433e510a1c082b2a18595d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd4e345754e750eb29a1564c9b8481182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599691fa42dca185f9e8b22abab3f61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703b412d5646fec590f143b60b8417d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf508fdb73adc5305d0b47cf8724f8d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b78b84a237ab147f7aa3d63f09987a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26599427e578e672b5598a2ddc8b970d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb0b42d5df9b70e9295ff606b8b0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a82c2d5951348286e4d5369afa82c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d8bca02fd5487fb7c0579cedeb443190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c2d145cabbc3572a149bef3fa038b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e120511d4fec0e41329e9d9909fd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05c08c23af96be8efb7ec39368a06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00759cbdc671d1475f7dec941cec4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807a18298764da59a82bd0ad5e9431c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975b31384c72ca06533048c73b04dfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddf112c55d76a45fd5ee39afaf3edb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ab9af3d2f373455c1fb3d7489b324198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee48257d9f6841dc9ddafa7245d60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc406c39db332d4593d8c2a3e07da1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9302f45f50b003a514b54003f337201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebbf7ddf9abeaecfe0ea042a530c09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b2e6c4bde0b9d74524b15c4a55e9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06875aad1f03adc4c12b59ade76f2abe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4b1a4a2cef02bfd072e916b281aa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9346f70104455f412c817c67a12d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c013f6a12b602fb3c343c7ff92ae02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e63c4f405d1147e400a6db52c95d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84ec5abbdad904c96867e0bdca86dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8ecdc14929c05615a68008b8570d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952f2fd02067fa844839d82eedb5a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c848611f65b29ca49866eea186ffdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995bf77adb2b2f5f92af28e0fd54d41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4cca23d2b2c025fa5a8e3f41d0b82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d675303ca29bffdee58eb0a8be083215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582616b341b322ccc158b721a03e5e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf730b28e19bd5b3b4e63e0ef4fc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e0947b698453b62f2d68452ffa2b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5bd9e78908c919b1260c476e113c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4a680f7b2ae354624ad8de9b904d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933d62546d71be8b43f944e80ce066221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab179d3328cdfb334a4a7f1cad95eb16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb13c0443245be53dc11bfd0e775d47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c9ea0a5627c31da22ee78bdaf1e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d7491f30b200551c732b9b3e8d426225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339482f2a96a52f0b327d6e6e4428983226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc242253e67f0ee44e8b091ce8ec0bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a8bdf392be887aefd240b74bea46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87981b27bbff9696ebff945801a6fab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cbfc8ecce4fc1ff0caa510e3127e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82901db6df0e9a15223a3a63e8442b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1093d7673ee20749a70e72634e677e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2198652db42533b236fdbd93de4708c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a2f340b333d9a0e9ef7455787a552234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837fafd542d84542ce972c1688cb8e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54e3652b7273239f2c8600eeeb785236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34044ab77d1ce608d2be1141827fd2fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a9b5ca44b09484696c9b72d275b81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36dda45e1ed55d75fe9128c8b0b1eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e00b604392d1e9c87715e103182687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba3d28c9150f9a6103c346c19184d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24015da79a38c9a60302461ce10f416242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba26867044ae7ee285fe88cfdd291a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ba38ca38d332a6c2eb979783dd58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eef9444e2b5c8ed1650ffe7fc6ebc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d277482f6b1b062dde508703d0a085f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59ecbc5536c70edd88a56a0821de5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241b8d8fc86b133711e541dfda4475248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9fb60cd3f2f6b120556fd638495ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edc8ccd7656ffc9a142f2e7e235cdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa10997b4a26ecdfa2c78ec0509f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f0d3b8ec9a7d07fd24590a396d41e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857a2e56e3afe8d5e74bf626d24a27b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880eb5e652d136579013767ad336d3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6fba3285d49795b07529940141823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f348444b942aec63082a78d1e55d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0784ebc00407fca9286f7c8212f1b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f3591ecf96691248afcf841b6d82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da33342908f40e6523d5666bf2fa3f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6cc41e2a91f2e408bffeced843543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615f1977608c578b265a80be459243261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3565c660ac94885da2d24a144f024262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2bcd76f371d5fbbea36a5806a7b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e5f1ec5176b93efea1cc0acafb7b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5899c84baafb726c058e5b7e3296265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b34848de28dd85e6e059f307d041a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304c470083cce0e598270507dc8839267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239341a15e2187e60285069f68349b66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649abdbc22a63d931f19bfe8e1db36a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d616002fb3b6e8782cb692b9b0c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3a102e7a34856228b53ec2a86fbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cac15778463870e8fb64870c26418272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd41313809acf407f64bf10c7a422e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d03e28ef80bb1f18f847ae69935e21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0750bcdd9df3990b0ad23369bcbfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1ef24bf4f2e6172edab51dc30af7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c17e1e4bad09d5ef997f20c980ef7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6fd8c3e4e652e2a29a4ffde7bd35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cac789567dd3674e568b53c639bb78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbea58e1fa6068bc901f6743dd699fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700758eab8515c239e8f354b8d505be8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758c991ac20a0fe12b54bfec35f8249282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5aa325aafaecfc895f2f7c2cab8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0abe35022a810c4494d277b68557b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22795cedf1fe19fc1e995da0f256eef4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68418fa37953b9184968f346a1215286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42166e385087d06657affa2383413703287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6561343d6fbe634c0343beaa2f2064288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576cf284bb30ae53c7bf920b6fba01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d31b67a980143416538da39cccada290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d538e007fe3547320bf97b8b0f1ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36944d60b6f2760d47a0c0701b9a8cae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566e6ddb02178513ca5582fa6309c44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d71b637828452bf1e0c18c317653294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64621000fdf8cdea8073a0677c4e156d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696577d3966f383af2e223426113856296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52403ca179e90bc5f7c749b54b1ae0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fd7778dbabbd775fbc1259401bee2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068d774dfcc4911beef36c95f5257e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005b06856cc3c0cbce9640a1f96826300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f30aceda751d37c3cc2bce6faad8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088a2f02bfd731bfd2669597e76df7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3546eaa4dd6cbe3c959b970bd239d9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51000f5428855d94334465304becb122304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083ae27454106f8452cfeb357643f17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974020774559a7b7580cc8b0a10be4cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9434fc60c5d796e44802b20d23de034307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a06147beff18c2b9b7fa376b11362308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd970e22bbcd769b8c5c7bbaaf383309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d30b39a71e412638dae9d9576711310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1683199983f625c661486fcdef020311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43af9af64c9521563c4f21a2445adf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17574486e1e73c9d8ddbc6cff60aff6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40801b27621d9316a1f5b94f270e9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa10bf3d592dcbf442d38bfaf1f771315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0601b12476b0b7cfe55c6701848c0e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a556bb6effc3b84f8e2c090638540317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6f07b1538976f53dca0593a42a2b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc3104beda876f4c5b57f6c2ce820319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e748ffc190aa9fb344ded5bea786320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae3cdb6d21b4cd548d6422bdcb6601321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1411a58d70ab88c0d5475eb3834305322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc4b3ebe7017e3cb1cae9701e7c618323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a374cc2bfc1a3e2f73b470370034de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83decdebc73cde9d1734f0677e0eb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c254764549e6e4530e035133beced73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241fdd5186ae73c362e0c2950320a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2327230fa711771687796d9d3ab0ea5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01020cc6536f2b3df72c3272da1e72f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74733b67b7191cf0e917057689280390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b56ef541c73e1ad65c477a374fb930331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa91e8fec477c27d400005f37d8c227332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed13c0ccdb59033f07811fc690ce3e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357dc14e3f5b4959049ffc48ac676d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9048eeddd7195768b9f1ee5bf8d8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499439a20b92d3028a969f0cc7dfb26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ec08e5126bf416cf93ce665ffb209337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd8064226402dae7eefa08ffc20cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6687bb528f013d9fa0b360cb992a39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c64cea5caa5b5472a3b042c7fc9fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2434988afc274cd021aa9b14693ab8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1d7387ea3bf41db2d2f888235d059342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8900f1eae533197118428eb32d8351f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82611e6d0652cc78d4c4a83815f36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961551c8a0734a09c93b08c64ebde9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b2ebb7f4b7dd3560550003ab0fcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca9638c24ae788f65e3aceb779374347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157868589890681a1b0c694b873975348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09353fd8316d1fcf983a08b5a828c101349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ea8950b1f0d1d2f3558574ef9c7db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849798e8f88431d146f9ccf93866628351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23ae2ea62106514f3f1c7e44efec9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d572cead41ece9a2ae3b49968339353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c685549d787f37323302d8c33e3009354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de2d4e0015c1c768d1c7ab0a6c2931355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bcfcde7ab24c99b11380e136cdf34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb91b27336d84969f92e8729372d12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961f6211e4c2a14b75d82f10da4ba4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461327b95cf08bef0cf14170be69936359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fb8a79b2f6c1681e641b63e84108e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44617c528b48559f7fd94455be0ff7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18721a448ea506d93fb1214dc2073e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff544a11514fdd898fc759d65567048363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c88ff050c888bfbdf07dab27186a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883012c1fc6dea89313b137b6a6f6aec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc9411e1659a6638b55003248acd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202b808f0c6645fce8a174a6b9c227d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb20d656e0c767f19135be1ca2c6301368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17658b74c34e6ac313591331bc016d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef7a8b43cef01a884e4824cbc2f04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2490e99d1b0fbb0b27cfae01ea1e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab9a8e1b98b979ef2e645f8309da7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa1ef116d416301a50ff725f8fc0bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e2a3a536826ba940b70290045fa5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2d72f339cc0ee208b9bfd1af4ed4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379feef9a050dcf486dd84ba3f54b99a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2984eda8644c8739c388356b8fe9f27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57094f8b49538671ac3fbc45d3bbb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe6f0bb9bd53c2e18159ae3a44721379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257781fb2475696605d8bc50723b96a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebc020042c1a842611a0e82255b236381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93328fb5cf5656bcde6b9becf16f26b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f0d98a3e475d59ae67878f624689383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720646cc183b083b400f608a6099899384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0fdff0ade907e3e977d4e5c44681d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6dd03fcba8f825f78192db5edc5e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efcf00b1c9c3d026027ccfe1eb0e6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71099f68095e1b04cefa8af8254b82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfee20651201198fe834eb1b81fb20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c78e9448a7737208917fc15fb8cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563500eec3eee49875295d48f2254c19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfa202c54ae72ec92f26dc157a3958392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2358788a50cd076153c4ddfcbe449da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fdac82f4db6cebae72e1ca1859d95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db729639e22a7cbda96153272f978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b41b3cd7827a87c8defcdacb0a16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1edf12b9dd45d9138b18e07d4b6c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32e1b1a0a1751a8bd4b7afe67d7a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052cc7c25125d56a0801c9ab10da9b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d639a619333d602af441a6a3899f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e807922f4375179b4aa1d242d07a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8b76ddf243720be65ed37ef67730c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d43cc80e321affc6e67e7fa903df3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a74420cecb873d2dcc282412dc18e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd090b0b3482f053c498b6d8ef50eae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cf0afa775e9bb9a6e0c90d3a717e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c0a2bec5475c7b7260698378d95a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7b2eb36921c30fe42d2319c8a158408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f68d1f727a6f1dbad60e8a46c177e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed942528d96e2d3302e9952c205b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097101dce9c5187151cc5924d303f941411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcb09e13d53e5a48c58d74323e1c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52e28737f0c7c2413755bfb1c28423413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edcaf0ac6ec6e943392f147a6d6e38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0ea9c4a2999fc2284c0a0cfe5538b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15097ad8a0b19d10548c38019e39347e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd9cbc408f413a610c8184a9ba079417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6587ee00a25338a47e8d5a557a56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da837873b68a1d445a1bbbb454551d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dbd2e974659d56db8dbac7ca61785420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e760d72006706764e5f848682e75af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da175bcd643f0d01c7f86fc04c756cc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac9cd4198836bd251172516fd8cd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775ed2cc55608bc2006e17c2803f630424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173d48a4e21a2915257ec66afffb5d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef8083785934d850f54de1a10efca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2633b59abe98973a1d8e1222434aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb361c8229eccd74b557bf09ecd90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183542345f6e590caedb8597f7197c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66100bd4c3aa89c8b06835f28e5b5635430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ddb17e45fed8b37fa206e02fe6165431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5655e24b418a13c5e5b7828161c4e7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c68159de5e7716260bd9b77f1d97a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ed7a75469f918a99e570c374b74b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b34aa130123d8b5e4ac773ba60d00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aa42adb04dc942bacb61998aa4e95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c120710ec303cb4ca1a4ecb752b739c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb457a242a4143d34536e5d3cb4e2f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d1402b201c206c7a9059d9ef5e168439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01ffe134f7eb8b3dcb0bad8d9cbfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b8d674155962374fdd6e9b46ddfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46755314ab1fed50d186acf6e05c640442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba071b8a9ad357faf04436a30d6922f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046492ef3c5ced1be9bec7a1f3a4c1a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6399b7a24f965f66750c2c9f8e1e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644349d5354fcb3d433e245b892f620446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e4c783a81c82cd37900e659741c60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c6b608a2638924f6b54b103cf1008448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08316fdebc27f2d4f1ac6cd54b76c217449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e35452a3bba12492efb995dcb3108450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340d3e3640e9cba9438334d013f1070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dccd269ffca1e391eb15b524f93e51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9fc095d8dba03b7e610fa8b33b9ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511b829d3447f9aca65abb2b573368c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996f5a5b29cacf06bc5e5b3db22a04a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254930a0c08671a406c59a73a2f7128456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19603a0aa92d3a89533ad27778aff3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fefe48d9ed59736226e02f3a7ee0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a37043303cdabe283a1c78fabdb41a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0827219a4d0e108ce8e1b39c9d147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7291aefea808de85af309adaea483461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eab50ed9992d5944c0f068915c6fbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07817433a7e93e195201f9a19a595375463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4a8c973e4911e1e4835c6b9511b7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca4f2fc970189576b94f4159301122465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8465e66a43ee4d122977357a97f5fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137786bbd338c4247237251808ff508467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91688b4d49a8c74def7519d9c4d285468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97eeb01987f241919a7eea89267ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd1ad2bc7fd99b442b4cfb43cdfac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4759f8c7eb3ea65af8a1007f7d3893a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0aef412093087a3166bd9fc923fde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e638873a87f484dadd60b674342ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632760df6ff3d6b8f1680532e9b8ad3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eabbfa56e243e01b11d1c5a9f7080475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446d6b3fe297a5eb46b2ec5efd04a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820ed6dd2287e45d50856c86a46158f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f90191147294386a0b95e47f859b20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815dfec55a9252b83957ce89f823743479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5026addc9f21a113d4bc741e1e98f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d3ae9e9fcf9bf1ef2f48ef0a983ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9386b5ff8263c9f6c93969e2ff678d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d278866d9e3e3a51dfd19f699569c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083731c69d6452b8b308da8b4e71b73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec003a12fd9edca2b4f3914940ea4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c5c7fca486bc04b11691c2c4acb6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb4f1c7c796ebb740ec12296729fdf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb01ca8836dd6cb59e963570d130bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e69325adb0277a39ea5f26e897d00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9c69043d343f1ce1000c5f14d015b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7d7a868ef50f5f6b559a39ca54e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f3e58db55160bb487987c88a96b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea75e71627bff46cc2d0e93fc392e99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df0df25592f19f368626c2d34ed61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954257014c4d35fd281ae916f13ac72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a628cbb659914bba5db0aacad7cde0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa67a4b2e4f1f8c9978063e95cafa00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f1ccb0073d341672d086d577d2b44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a959942d8c6f8aa5b3c3c4d124676499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41466a530c88422ac6f428ce9e44e324500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b6fbffc636a1069db0ad1fd64bb5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5989bde96529832503007396eafff3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bc42ca6be394e051f75e6292e9814503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a310167212a44aa9608c34072ba14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8c944c79051c214d5d4555f5905d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0dc353908d06fb760c8266576b35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022922026610059bbb4e1433e76a50b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bcb627762735a33842601d6871b63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b359e653112f6806cdc94cb7aed5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdce875c1eec1af286e95ae93d91fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663072e47364e3bf12f2cd4cbd608efd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f56303a04173708c4325145d0883512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5eddf3c0efebbce56209120ad16fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad762e54737aebef69f677616f3b7f32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e6a70b10bc5532599a98efb9a992c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c056922e93d25102368381dec6811516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b38cdebcd43664246684565127f6cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22182e0916b608ceb982b48a57cdb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe51600ccbd18908b3de2e92f5355be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be9d56edf31ac7026566cf15bbe48e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c440a23c0665825d4e6f64256981b1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427794895ea0ebde1ce05d09cad8a767522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f982891efcef116b22ae4c8ca5f99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b8e1df656e067b1500c09fa8b28dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3317060427df223dc5c9d4d41bb119a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f5e94842fe9870acc992a3711573d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa331dc7491c2ff41efaafa183bfd903527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f56d213f357854e85da4e4f7c1ccf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181b1ac61c8307e72b7f394f291b56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9d50085216489bc941dc6d232dd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b915938418b8adbab8845d6fef2ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd888e35df21f14a6060d50f4bbd2cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d5f43f61a3b07fb9712e3169417a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc00cd943235b492cb3dbadfd33fc7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6d0c2324e9cc0428862dc71c5a3b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c5edfe25fe25b10a1c62b3569b3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02741cd6b9e719fb4f30193d3a467537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005227b3c43d87258da933c74c79a735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b8098f8982ae1628466a6fe29508539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466b0f3389ca8b1d4d495a66fda2b9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716ef6f2cf037220f8d7804fd569a3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c831dc2bd3dcdabaa2a3e980800ebd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9e06d494d14ce0be492a1239c5d76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f54211fe8731dac7b6a7aa185da2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ceb94671ad3b370cbbb1fc8a95b0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02922b5d00f085044ec09888f8dec70d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f2678db263cece550c47db9cae22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb90f1c1762553b537221f9dc417628548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff7dbe56463c678d65b55616e1bf88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e069aec72bbc60877da418de8b8df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2fcfae575a3098452b3d6dfe31395551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac5bdde0a57a9fc0dcc4449e797cb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394bc7676488ea66c9a361ccaf7fccd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994c173c721b0ddae646199ab4440a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ea4a2bc05c2069ca3212a14c7ed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91bc7cff074d2358991986268ce101556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee0e6a9f113d63c9785187d7d82634557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74efead76ee5f6a74903cd50dc1625558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ce877c944b9fdf209f89a37c1922559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b54df2b10636117c5c62bbfe04e2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee6188cb8d131a732aa5fbe705ac5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471417ab227463b2b09d3ce1da13aca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751002eb30ae53a0827b3875a634eed5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff158d5fe41d75fe5f6a0270437118e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aac0244d12615523f7bee4fb4179c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9a4ff0974fc84209bb76d44a79a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e717129e87d51f4bab42b2758ec501567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa186bd008f1280621cd5c95be45d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f39c270aecf42bce8061ebe43796cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da86466a05452d4ee82669d309d157b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6488ac035c512546af7d57a0dcae9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd3f7bc541648bce232899b85a833572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3372e6885a6a3a1e8fb5e2a6a173fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81d052b21b4deca53bf79643919da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bbbc91fb8a6aa2e51af37273b8df9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680f653b4c43eb6f2857c7ed234b06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891864644154a3d28d6b918f5c2ae4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9b18f9cc7344993cb9c0de6fb3e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca39c9ce2d65b5a1106b176de3671a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f5542896814c76143454de31d4ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f5622e5993ae7572a4face75551c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f17ba1cb5fc4db53a87fd624a05d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f9a1d40b1b9dd27cdff0fd835442583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd8880bc2dd530559b7dfca42fca15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31e4a23d0b0fdae9d8e8d73a5708f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25c1a856896f024c54bd30307119be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed0b4ffdd957adaae0cd8bb9a93f2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b9ad5dd74679792ecbf6c51ee3876588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a6fcbeb492f1270b06542052d0d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7dc2c0ac3cd190b7c22cee738ce5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba6c602fdba920c230bb4df3675e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428576ff11cfce87310ec328bc61ad65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b111ba79bd1e6aef3293668e68a5d02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9cbf5926c037039e5628410c0566f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aa1e7554b032dfaed0b7753174c95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd09b2f71c969079edd0a7c6e13249e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bde3125d5ffa63370030201fd7a193597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98facb247cccfd5c02581dfa5e37b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd4398c4574301c13bd7f1b77318fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c5752b0e53abaf049912c64565a0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd23bbb6eac21351f1a14f6857babcd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1f161e323468613d3ae2e2b309b94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bdd894b6268f9149ea5dd82262a1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8cb99cecc9b1e897051a95192c482604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe132f37493d5f0c3ff9658308f6b37c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7caef970a034b2ea9c1b046a83ba4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089eff49f116028484bd322e3ebc95b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de754e67277a1178fe50459487820b71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34404a08d0be00458f1f4925019040e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b8f0109665c5af2bc3693a4307d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80ac0727cef25d67bc3253dc4e188611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f4b3f2878e33397657584816f6d47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2c0add4491abebe50231b113be5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee191a42cf976efeecf47a409db928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bdb20514010a60c1527a4c518b60b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de64de85140e2dfb43c176fe3c7e44f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc488b6f5ea313ea06dd5354c71f9a9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ddc97990928b87c0cf3e118ecb88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e348a785c6339b590d4259dfd3535619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c18bc49fea64e33ec423332d4388a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6520fae4fc752f82ad7300fac08be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a77dbd9c8d6340c3f1a2a288c767c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ab5eed9f59be4a48581151a2fd39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab19ec7b8a13802fbae7a9e57dc94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac0342371c4d757828fab4635fb24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55896d8d93ba8a27102f294e2acbf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925699c61996ba3f23c44ee144d5b7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5e71132f54b439f085dd11a25097628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad9c298ad755bfde7f82b4e964203d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e2c7cdafa346fc290dca0cdb97704630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696df99a2225b3f11ca28151768b05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f70e1e63d76e247653710577493ee4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773319154cefde9e06559c7cf8ddbec5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f2bbce854526dce397a5cfb7461d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acd02203642863c219b116acb50364635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8f6739cff1a9ed4ff1b3d52f32ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c58ddd2498cd251115c3984e628a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a767ca6ef17821d2cb5f390ef2eb48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f1fbc535a27e51836e10a88727795639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba509e484c2974d72eeb0706176165b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87a9cdb8443409b2d63dc7eb4e34b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c5c9de9e80ac01c2aae233ca48a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8388d524432959985c6a688ea3eca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54ccbbe9c3197c821ad274ce7333a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ddf51cad76289e981a589021ac215645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff6f4c17c4ed62e29729289af4a9fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf326d372a920f94dcf1b28f9554b5f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f19d5e98fc87738c7c5e5e6ca43b47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5ff176438a13d8d5879f0d9f47f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3093d5bdfa7309b17a10d7114cbd03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c856380d063b63388dc1f0d7f4ffc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e09a69b173a6bcefeae47e6483cb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc6739d3d7c991c675ac80bd9e8cb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b112f73a501e61b0b9be3b8c1aff36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877585cf32a61e4981b289c5f61966b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d51c876093ddc853b53e6ad89306656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d11bccbc330e23492ea99441d679b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33fa51a9c379c5d3b8aab38455c6e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa7db8154308931fcefd64dfb80c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c518560598db59186cb454c627177e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bbcc571117a008a615166e0c97c05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd910faa5aa6ff2cf9bed1669ee5287662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761436b80ca6df123b1f59ec7c82d1f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b07494d7abd6fa87f7fe81e40cb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4d504fffae3f58dfec4462770c35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe89d17ec4f27360d65de4055b87f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956a6d0b79e58b3fbfe64689853db0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823219ba5e8ae5b804a2c9a321128605668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052841a3d7b4d87a72e4f223c822a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c853374396f6c20f64b21834f2c1f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0310d71029046d1a7db59f3cd6950671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d76b705f2c56610ad1ee68011cba57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4c1aca93ec5e5450d6c9c6206bc02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b6bdfb71ef57453955c7ed417fa9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df51fcbb113d98da1b41ceb9846a50d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac5bf54011d1b14afbf7f4d8e334c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df499d79f72d17f0658599aa3c908a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63bccf324538eccb3e6b775d45653b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0e81409e8524f6f99ebce98ec3b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528668c10393643e1faae8cd44720e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701905c429a61474c74e61f9113027bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d154e98135b200a8f3d1a8aa6851a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4c6ef356bd281e508e376e9a20cc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe6f721d3b2827d623f1c5f0fe0482684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0379b33bc8e90bf753686e7d7d88a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b1a2c1051dca40ca872ef455c8f27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9c878e4a43928a14efd1bb9bd5881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086418008911200d891ca572d1f1fe31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d33950dbf591f9d009350f27a685ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1725008e2bcd9fc48b332ce5b7a041690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5cbbec2da50b508ecdc4927fd88c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d40a538d1a083632ae3f622bf4d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb697ad70f7a293f2cf35dab4ec3ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a288135f031ecc73507cf4b124ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8fd262b83f2411c08889a4596870a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3447c5945ae3a69c156f7221f071696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8083a24cee7b173cbf3e93ea5f4b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccf899da6f4f00c337e6f7f7d9509c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087479ee8de5bf0fd1943228760758699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d21fb4215ca0008111a765fcdb3be5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a622281a1e356dd22daa3c08d6e870701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41659bc35254c006608499b58b7be0cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4c4a410437a43845f01ad19c0f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c01b0d307af2be70ae688259386a7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01cc3e2e91e14f0320e3901a501e0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6160a8d977c43e62c956573b4dc0aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec34895c664520f638fa0a29bd2a2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd110da88b7ac1e33d6b535f28e7fb42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88811367f29eea73582e99a53ad5fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf72191008357934f3e4ac975da77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b7a44d5044c0e47256c4f2fd5dac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24862bc8c94af0d0f1b7a6d34a95e76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9130cced819021d20b658d7bb94af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab63f6f023e33cfc924fe417480e80c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a36622edbe2e7dccc0ef05f79106715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808303d2f760b4a9aa2e37c1644f617716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a24d4dd1ae1b5658cde14bde2fe6bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc355b31b63b6e178dc2bacda0f013f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b84cdc13b672ee7332b51b136f8ab0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0d9f749e69cb466edab33d32d72e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911b61401105a7d4f0e9dad77c9a8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c2db1a9e33477464e22d33e328d2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39ce6b244808d7bd0f7d0b951a71be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242d94319f1b2576b4b0295de777327724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceef9ac26a60b2e60b603b6cd91d51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ad2d62654802df111b507b7ce9cd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3e819a2aa94e9fc3d17fbcbc3bfe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af9d1dd6cff291c6a4bf2cd761fbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccba735709087a6527cb61f6c45de1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d8c13d6831a48f229db320fb3ff12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558da20cd1fbd3b7d70f6e431cd324731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111802fe1c4834069ad217d5c38b939732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50b8ff2eb9f744770eabf34bb9f13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc0cb340475b8f7a57346f35bc2b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7839a80c98f46c3f950683961890e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f23762cd43e9a8a710dd9a33b985736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9db2e3e8dbb06afaa82ca9c6e39e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe50bdbd87d17737cacfc96676a0d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba2eed40da540bca97da87169e709739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b97201cd8d16900bd86a4d1f92a02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce598de0386a76cd4e3dda73ce25174741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d783c8375cf2b75ba2da76dc111a7f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09809cd06ba15077635b821d4718b67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c82acaff864bdf53c1550806dd320744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c52f31381837d1af8ea1897594d89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445aef30610f064531770030514e993746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d8ba2fedb84924c01c972b91ad5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5776413d7f6befa87f847ed24b7e9f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ccad7ca93e51af63b55dca7b6491d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944048700bfcc8ead950459fe27b415d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e67a348c549c6e14e8591c8682aad5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f1de34161c1c2e8b4049d4290ba08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a3345a8862a3b7c803e70ff60118753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37831da1870f59bbb8533e24b4be7561754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a58a0a6186882a5d7d021df5209b84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0628ed6b38957cb48192c33c936e49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda9582317723481855e00b0748a4fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abefe4731cb654dabe3683f7c401e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4666f1649867a0bbf9d3191742ebd1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbb911df9974729c336b9d86ee349d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f2d8e244dc23de8a48496e52e23a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822751ee2f7edac3dcfcee32694263762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb50121bb5f96d9331717dc4b4ec6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ccf881a59069e8c81dcac41469aca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fd59bbe83274c06a6990ad90cc4ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89959ea087d1c5914285d3a13fff56f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd49a706963d60afdcaca5b8fc61f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e7433dd9e96160685d5170be7f88a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a9b723dfc4d764c219d89d3af5c03769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12372a1a49f1fd31563000115a65e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615274c95fe42171ff7e64abf80fddd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca00f2f7cfeee6db18c81fde81fa7e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8523886e46a04d2aad7397d1fa31dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f0f18e788abc21a7286bf16cf09bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05309c395a552057e300d4b2878c6b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23947d24f6a4b841d29f4b324b242fa0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14d791dbf83e64ec29486378862b01777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837d62b03b0a974069e93244f7e696778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324a80ffef663c9e05858a0c4aa54c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d513d3619e2cb99781317c782670b3d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ca7b36bef5ed451ffea327a4864a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7383ab63756cedf421fd388ea14ddc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47056513bb72210d7529e3d00d85c23783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d7dd4abda5d0e1103d5f60ea30060784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e986e2aba44439273bfd510e043414785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835474daf67537cb9683b6c7457dc207786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76d70f59e94335d8e6b1a99402f288787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0c7a878ebe06b6fd2ef5a37c54f84788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed74157d7f48202a5e2409f60708b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f242f6f1a9a6e9f64056a944df2093d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39122a65bb87c428b6574b6303b03791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284035a52ddec3bd2dc460d78cd18b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9d7be3aed8ae7778461145f95bed0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacb1839460e2922abe2ee5aa782a25794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed81df625cf9e13dcfee37f26fdfc6795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6693c0b483e1b21a00c07d752d5d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97397145e61d798e916afa9de1e13c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389343e7c490c20fdc3b518548b933f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace85c03d18bace403a56836e3183394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a96816c3b2e0d88866eeebfccb13835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bddb437104621809b52a733fa758bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341a93ad68b11b2cff31012cf0f8ea17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a4bd11ab1ffa3f32ec8890b28e528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1357ab746fb1f656d96e3430ddd3dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee525e6b5b19a1cb31ea879eeffb19110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a00991f397d6663114717ca0bf3b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300c592e67f6dfd0236529282b50ef812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f78a4d74cf80e6a7c0683021e2c20e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949e4d94c848a56d6bd81918011a27b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688194bd56d3eb5836f39cd6b4468115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376638bc087cc4ae6d49702911cc7f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f0e5d670ea31da3236c02fcf47f2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc387e3166d18c07207d346c07984918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1cf9107f4f1547593fe775c47ec9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f483ca80e25116b50f54ffd5d275c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ce6e2cd1441bcbd9a763050cdeda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc898100e39bc607671ea18873284622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c2b14c26ffe97fdfc8b38bce40f4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e71c02586c5e4142aa2f3ab6078424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f2b8f6f5b41cd514ec96b8ab237e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444519e50fa291e0fb242fc4abc1aad326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc757bca1eca64c41b75daff8776d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8a1bb611446d1d31cfe467d99d4ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372624358b5f019282c715990544b25929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7f4b55d727cd4487f15c7335d20730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f842054312746b22213d0b0e11767131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd5a5d1d419c15625ed37a4157c4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0415d18d3280b6e1f5823143ec21733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84538989ee5b0de7d2f2154b4748634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efde2728b17d603362023b7774861635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca66d84337b5c4c437747bc2acc95036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65f426c302241c9c88ab177a0648d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31647018de45e8611f86cf43f67b6a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6560d5a6b11278e3f31801bf84c9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138dac0b3197a5096d0496638331ab840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362195b5a4bde1e862c4925b5555dea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67cdf6ddecc44b80c91bd061bf367e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded3ab18ebb1746b5c3f9ccb255a3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4d4037437328b563672a946b8d64d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf86dd24a3c9c835587f07fea395045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819d0dc7bd05852915ae6a44f8c157046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06d4830f9049c399cebe149daed0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00bbcdf68a7ce6f2064f97f0da014948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff9883ab1ee4bfe05ad0c82f5be1cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc96c56aa7460bf756e13f12c2ff750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2f2adcb13d6be6072dfb3b025fba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2a334df05ba319f5549f10604d8df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d6c870863defd5121ae721c292f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8da0081ddff403b11cdb326f6ec4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e123213659f20a8b176ae4e30a4a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629fdeb768ea1c9c83a02bf522f23dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764646986ce729c5f5e1b445c25733457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499fbe9db63d790159c667f9870b5e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be8eddae8507bcb8276449530804459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b62b5b23c24f3e1124507baf407d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5eea7dcfb5cde31d797deb0273b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46500facf37bf2599a3eaeb630c89362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a7fbecad673460b25663cdab20c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db297a5933f611964e109d34ada3697864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1279052bbfa609767c59c70986e6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b98e9f542919196cf3a38defd547a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557a5f3a4141cde6cc3b81741a1cde767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a059cf2ddabf2e64a25d4df272dc3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c3c7e1c987630cef5a82c7942faa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad7854257630f8b9c6206a6384977170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa23e6390a47030ac0b1ef8ceda3a7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f3a0355a4eae032f33a22c91957a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00735f92c9c4a907297f14de0e9d9dd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c36e1f387ec9e408d12069bb57a7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75756f4839b071b61def0e99616b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061d39e68b2f8ec5f772af5976fc7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda6aa7f59571c03a698a7c08d9c4d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4825bcb5dc4730e71e1d641f5dfb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c7eee6a21b85bb4447c4c2d951a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826395ed39320ca4e190609d0ee247ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b151bf48e1078304ec1f1060ead4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859397b25ec1566523d3a8415e45bb6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52086ef86fab3ac329ea782effafaa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731144f59d000b755fc95c03236bdc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2000440e6f7dfa0979940ebecd4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873218a7d32a93b4f34cca629dee82fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4f583fb636e75293c034a451ec3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a4ec50ab555b03419ab8b6df4c6b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf2c97dac635f0f973bfbc5b19659389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d03d2c18d8e11568a44ef504b3ee890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fcb97abd770b85f0f3d5c1312871391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038a7b22debaef9fb1ea97e77a8e1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba369d8f0ecf3e45a99dde1ea5d9b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea0ac77d78e9788ef27e588337a2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b0fa4e53f73946f478f85edbd29b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd32509af1118387f5783e2972a8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc408c398ed8d4cab5be73a0d50eebbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eb9bc87642609e8446ba80f98291398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc73f349753614aade79df8ce33725499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c5cb98f2d1136f870467540870f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c25865dfbb9cb30bb0a740536d175101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e9a875878fbbccbd1e6a58b95bba3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba24dc0f81e0f219b2b465b122350ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d48e96ffed5bcb0c713cc6d00453104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd164db1c4a0a1e18fc6e3be379d8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373c996a824e4b2531c5e82acefff5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62902dc671f986549420b83e791e26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af03f11db094d91e65603edd26e7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f437f40e3c7db9ef1f4db9bda26e6b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd03e31fb743ba56850f8daa847472110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c63e9c2a47d7111d0ac4ed27a0cb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314abaa8ceac68f7bf451aa16d6b49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e7ae3f354acadf39a513bdb478757113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f025361b4a0f10991f4df482a073f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ec56779fbfd7c8c72fe25bafe59b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249060d90961db64ba449ff1a6e475cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299b257e9825a29580468307f502c8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2618e5effce848a41cdeb887f142118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05365b431bbb46c855d1f48d7c44a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76848e4397fa2861d7136dbe5c5adc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20218c532834cdb35bf2fde1ced87fbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafa6629005f877642729a23da30053122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe583bd8181c1933bdac61e606a0eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98ffd4304fdf423c3e5e866acabd00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0107569ac5124ce1ac75f922ac1fa8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd87fe3724a03043e4932362b7c86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a50aa4a78abfe61b43924a07807aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e95cecfd6ff462fcbd65455314dce4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff6fe23fc50395c224f45bbad69df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1ae752a61b22593623231ca12bdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb7c7e36e5f93e98a6bdd533470ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eabcee448f14ef677fde6e4adeaf6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69293d38d3ee47b4ee18ef12ec4dc94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ee63c97f9154e46a18331696b62f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb1f462ac20635e6aa4750984fc717135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b98dfa8b6dd41e4b72b1cbae6f330d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f29707da5d1f390d9289271f6df30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6002dd8f1cfceec69992bfbb280f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498636fa17d27b93e38f90e66f74c776139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024defdb64d254595849577659647268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b27fa5a3165e49c00019013614d160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a43638c6ca1da808e72e01619ec86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4236f8ce26e00d908462bce1e2e3df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e57ba61097b809d9395de55b2e9b59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566291fa8bd2a058d33f17d0999957f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7d94d1a94e0f5c8025b54aa45181146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3061e8e8a3251381ff036584a33c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16360f7c09c2f596347ec8d58a8cef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81cf1c0e2e942ddf8c55fb9de0655149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75018bdd64f6e1ac801350c28c80998150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ffbab027244141fcdf6e3ea854229151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7817502f6bf6ab52eef34d653167614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b102486d77a86ac9a885d465f6f66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0713795e54b28990e90c2b13f770154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b9c5ca140be181e26769f4256ddc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3a7af23c1deba79044ee9451c2cf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f426946ffc832ca2211fc258957cf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662d958e89f77af4fa24dabee376b94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df22508f7b46db68f52ba6b72c73f2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cddc86e693356ddf7f3ef340ab558f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060f6ceee38c5af3775d084ba56b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410462f45aa8438a53586d25ae6ba675162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25379d9a0a9c4cef9faea7c034f0843163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5fbd2b268749feff7aa58bd94818164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc591e20d044e77af56c0b23cb74890165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54619bcf33b6406d4c73483ac58a01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d654d18a971051fd8903eaebea22d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3232d0cad9db369272187d4c9186d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b62fe9d34cde71dffc8947c5ab48f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e561ab31f02241bba60fbcfb5553a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e4973e504d04663a8ffb162f6f75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf73d5d05662248d49a788e36678152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7762172ce4cdbf02cd28f51ccd8ea03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd485015e4d54f434a6f9935c9171e4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b1a85a0ef6936118f2a80c93e2913175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22837754dcc69dc80362fd032fa70bf2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e9033585079bd329aeb755da7de3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6875579c437a6d496bb2ead1d3ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab2f002d2af11634151b195dedffd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3829ddc0a583dfe68899d0bc20a38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c743cf53c9c0fd12a96f271aeecea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d266657b040ba46cd31b55e6c5daaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4841d93dc33a739f5cf9c08e69e939b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3efe270f97ff3b2df759df58bece5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b3038a60e0761ca41aeef7ae87f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb6db26d7f7d020ea90e7e702d692186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f159d39233b2b0c1ceec994f03d15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8023f87adf41e0641967a5ea9b50ad8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc481629ce6b50b8ec90184ec56ca51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b326ca8b0f0345b94af580ea832ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb063b12ab5d5a4d42032780f5b67a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e2fa04a6b93866bc6d980a2edd69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43848a663b348e6155806075a77c3361193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab21234d389a449366e8b0820a01fa0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f9ed509ad5a53c2302412c889293195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1648855864272128d9556edbe544d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf5bec7ed982725abe13ff68ce2b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516afc07018a0fe08c0fde6bcf06e6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1217e8284e0fc7fbd799c16e9b52fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c32ab2648096aca85c24f77ac192d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce39822bc153cd2593cf04253ba6d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635faeb39caaec89f8373deb43d34239202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d21913e427b5b2df9f68f727a3ab7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f88fc79f3a17b5f45994ce3930bae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40323367bcb1ac6b0804690fd5d42f68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e49c73ba439632fef934cce63f1a37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3dedf51cd396e202fbee59b6dda8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70062c714dd01ed8f7712101e5ae0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af967107cd4cfce634f8f8d699a9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f010adce95c7c9611db2e7cc9a917ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d9dbf2ff1b6d56ea7e749ef235c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c80ce9a735514d997faa0b22ee55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16897f33809efa77bf741e898834dbbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea99f406bacf6623863d8ac1126f090214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da5e868f897d196beca52421b6c6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93275d917c3f63ebb9951869c4369161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284c2ff9412315babec6889220eadc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3187c4bd79381339e44454d24de12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a731ce2d68f14b337c27cc4d6d23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76086ec65e812ce24b5548780ce56c6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dd5fc9e32009430903ec9157d4ac8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b4ec539dd5098579fbe3b6d9b8859222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff12fa1c410607f520247711ff41e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf5ceb48f46558c15282e5e0f02758224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc0f1d5876fdc5f6f5d0bc00d963af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d875bacc3cde9f2acc631acffa4d061226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c65d9a2b954ac71f01dba60dae241227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8de35364965781eeda94420f4318bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2697c68e279e854b199db906b233e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc364ce6044f8f677ce5f7e9aa35a9b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67163f0a057442477309d9a02761b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03de61186f9527af69818cc257f3105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a8473cac667a699d733d45dc1fa47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1c5de99e5104eb165f9dda3ab3145234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627d8c304d650bb7e3711a9b69e3985235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b111b0ae272422db38535f2edceb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdbbbf437ead7503dc4e48c22cd4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622300c0869d9da0d094e635b4ac3234238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3ce80c2ebbd5d16336f18df84d02d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dddf89bf7a31acd4f7b4346a4a63ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e263f502d526223e2e245c17371a36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050d1e3d9fe782fbdc41bbd5cde1e0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc098e7b80ffc3dd8361b54332baea0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc707d25833a5aef906fe80cb100a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffff1ff0595090a43a41f00b6e38e9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742184828d0b31a7c63f1d1e06c2dcea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b450fabd6b065c9c1524d026b60e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be857fd6543422d1967832fd05506b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd430e44d405e5bc47e5b5eb6e8de1ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6fc8469fa1c2b48343eacd797d860250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149db273e120acc79945c5f0d6491d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24121618286d44df95c2737ba52578252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34decb962d3e47fd79781c3f6a344dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b13216ac3c45da1febea746f88bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7949ff549763bddc577ff68ad4f74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc728c39c8a12b639e6a5eff8418947256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6326c87c4c1b7b641bd8deb182142f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b799d95032b1b71e346a51c7a6f05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc23a75b258e1001dbb5be1c5472d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034053274164524d92154d1941c7d46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1124b4dbdd9d87a552bfb3b4c2f084261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7d08a70a7319a9c2cd9f41af0591262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197086064a54cde8a5ca2cc2569b9330263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df1b493127fe79db7b3c14245cefc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7b8e9846aa28aa50625a767f669c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0254eb136ffe71812427b493c0526c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca67b581d0d3ffe4d3cef3ccbb7bee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85cab89dc6d63a39442c42b8fba08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84fd9f76074bcdc9b9c50de3381d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea6b1a842fbff0a5a24709cc1003ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b898651fdb1ef7a73b7070a065b7ae8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7292864b11d010b5d482a4f45ac31d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872445f8a06a484f05637fd514df6ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef35190a7a1b499b0b1636e0e33875274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05787f938d13dc78ea67026f3e553275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111556c06d04b76bd13f7aaf47645e03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e916492f2b60d53c6d7e5af3986aab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0184002be6d5aacf663442166110e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8925be3d0f9e2d017d66a705936f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd2e5666d92ec2fbc28f50490a8dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a1a7ab8d80d3f658ca6b0a49f095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1e37a55a8272bc5dbb96b778d0714282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3201055da3b5604f7f38a454e33b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e2fb21add4403735694077026cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4fa6a7d3ca5d8f22fc07cfabc3dc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f089d3c085a36c6a0d0b4916c6a26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b181d84442cb31e3b5a23cf030a29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff06f9498122f8f4eed37f5f780fd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087ce3e573a203b6c23877e1f54874b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7860abf9302da80348f268ec564d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52685b6ade2368cf6da00973a4ac16e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aedec30aa08a42c5d1f9e9c5704417292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e794b2b37efdc9647d39427bd8c6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64552c9243531be9d4aa7b43602b95f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c06c71854d06f984a6a659defd0f09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711186d60306f4533852b98819edb69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc739a4deeb202b94df59943d9279c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a171391b518f253e5dc0957525b624298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c91a16964c772be34b05bbb472d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a4dcfb45e215b402a47611f0a930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f298336207a24baa285989ce0c2b04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23cf355c10fa09a668b2dd340c0b2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce57f1921458bce231e752e488d16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972cd8018d3b570850081b819fa8685304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a157f794cad7be3826d92c1cd58422305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263a52792982c59a7eda54d574d1e35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd783b8fa40f2fa37aefc7041684f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb622745d4d9eca3fe3f1103d9b63cce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c06dade6c84cac1ceaea8553ba055309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c1050f422982ac27cca1fd20aae5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46bd8ad61f6a277364b32a54f405b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f10ad94c68c9bcb6080e8aa368c28f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2c881c8918fe8061d2381556f55a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11603f94305502ef9ee33970ad6188f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92872a6fe3b8dd35f392d90dfe344ffb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe48a5281dead828704f865bc68ce99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6782234db413fa61c7a95f49620131317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12b4f1f5576c8907701b58854e039318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460de77f41308f74aab1ccf03f797f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa85f73946d1e6675c00b2cf16d19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e6aa82fb6227c9ffa2af0799b9ab6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda61f5c1eae825635f5c63ceedf2944322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e65ec11c6c621b276340f4b45e3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad11a0b0857fc56362628fa5fdbc75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b9707d2f46d390ab2e2d449cf679c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b750c509b98ce7045a07098b39f064326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0bc3449817da34a2af64438ca71a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110066e4848d2d4e2c7a6179b9a017d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aaedc2572f90c9654713f1605ca41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f5ca26b71640fb8eec98bee70ab4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79c26eeafdc62272a161829a53cfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a6feae5047d6a2a9a071dbd115028332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb38d852e2293376ec131a97e4ddf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365a45756e54a4c30cc8156deb14c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce50c3e73ff1c89aa2ec45980b1f0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f19fb388430c75f4bc55e20868af66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85868bcb8de217ebbb024ddc94ac8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d9a7bfa61a2061485b9cf852dfea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec62a379a75bdba5f2a878510a6dc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82314d1c33c41c713e9203b5b183d2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a605c10f80b55e60bf812a12aa324341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6587bc530a6c856b7b0060362d8d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3463a29a6b27bedf57d98f4570215343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c3f0b6d383d088be0e45bd783bb74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2005c46b1f4d73e26aa9a91f8e059345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a0ec2c08bf14823d25322edc91cd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07e17a6c55d42bbb294acf234cfded347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00dcae4be29e8943bae3c43d2f5387348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6d2cb7f59573ae98c9b4ed230aaf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea2022f67a369db1379de96e90b03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe938929f084ad47a824178e2078bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30638a2706764249ad09c9eb5d5e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e1d5e356e5f7afbef612202a81dd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abca27be672cc7a4753c62e5e6b4be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cbd35a8ae3034709ec4e24965e51a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b5dbc503f53a18035f6412d811a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18db04114691f69ad010c19e96e870357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1364aaf1389e9b54b707c13697c3cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9788da2832e872f42f2204df23f4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd2854decf2e36f9ff894bc3850d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a38878740b795f0255b3ab05491448361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2cdefa61a151a539273d200da6dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0706970f311ce8e5016cc0153c8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cffcc2aa30934d29a5f74ebb063052364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64d02093bcd79736c913481a188558365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98f213deca4a7d2a33c676f1e49272366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704f94d09a49b30fbb463db4a4752a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422325db013931a9f38a1678289f197368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229ea2c0f4e28845f4faef6575c91d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd568ab644d1da0b5309294cbcf115e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad287881eb655db14512d3d8c8966c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d140bff575aaa7250d1540480ade81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0af904e42cd324deb4180d0992298373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed93f3ec6c5e415d8bee665b8755be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f16e5c33722da807bb1edbfc58d15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b84ca86081314b7f28546f450e4c2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f2df1b5ee1d622293960b20261bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62784bb9cc868ab6d6cd3a17ed6ca81a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817dfb8c3d9c7f0f217077325a41c5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f1a21c79f1f471161b444622bddd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48585c4f59cd4f522c60a9c26ba252a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83311754ff1eedd3824431460e219151382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f894e2d8d44ec5d4e04844ce2f3f43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e7236510dc4dd9a2f1326a4e5f482384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4382e820cae2812af0ae888d4b9670385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ff615fea1048326f4b03f5b687c54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9423b76a09051c3d6514b788961f5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc39ce5fa05d9d37c07ca2d91f2afc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183650e16f5fab0c93d56c2012b78f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f9973dac23ff9de97af8b0d7b53e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10db531a3469cb4f9bd031be888c2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a7525a6c9f4316e0460fbcf5ce8e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d27c53716565b148981d44bcabeba8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de168aeb1eec2aa66036e401da033984394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8106f7c88789277615d4416ad77169395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d9bfa2be06647bfd1c246486fc44d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98d8e5f5c557da79c1c23b46527c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a12de206e67d1eb2fbd90daaf0e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f821bd454c68ef8041e71f0f7b32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2e7587dbc37e69b771dd904075043400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7211a6d31c47b1c2f8c0c190ebda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968edd29f02b0a1fa8a6afc77814f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c94992cae8285bdc4a9a96f792976403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a226b547dddae478532b343aa69893404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c0c75e060f48ff95b78b5ce28e45d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd2465b5f20c72805c8761ce0c3ec1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae11f690b5bf7255dd93ec3c22c0d41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309df0c52c1404870360d5fd457f470f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7eaacc3b8a58a7b00c69c1c8152e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42093a66158cd82438d5751c7b5de66f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3d7dce0c16c1a6e0762056e67e6fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509601e48d6965717782446704c35fd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbae79333176de3320397a98daefdf3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da73a639e691dd65bbc9bc3f66619414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559113d37d12bcb6769af35e6f8a21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384f502791301457dd0b0bcc1ea0b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e25f265df0cf8f6eba1fa943dcb3ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d762a4e625d287556c6709fa0fe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d448ca75e6755e18056f7b6bcefccb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e7c9ec230d85752e541a10a7e4080420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16ce7137816d5a1b904a00c785f48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802c6c40d81951730f118b6b8809e43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3827159cd0a8d5cef8c360f4f74a7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf2834ac45cc02edf655dcfd92a41c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2520f013507a8537464afd0c88c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ed9c50c4e58889f708ddc32a069b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b300f527c806d342b95a618b306a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e26c16b32c3f35a5272c21e0fa74ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be7418eaf365a2533bcf0ff4a413d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5253d8b7b43a6e6fd51619bad288b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc43ef2e0ab95fde4cb4c9bbe192801431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8b32f8bf2b7a48412acffb0b2dccd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb50e4e50e378e59eccf66727b279433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb904b822e0fb09be36ba1638d89791434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db918660f750257bc2f9c85a25eaf49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62a502b6c71bc62b43c341085a1c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944f453448977cbb58c6fc7e8bb28a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e31d95822667eb07b086df0c31b9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91c3a62335b19eedd00ed17921be1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53867830cffafbac219f152539af72c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb763693e447a3bd7c00957526553f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581128fa38b31295585d45d51f71e8d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a711ced3ca79ddea7659240540e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a6c2ed1678162444a120b9d0694a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6a2aee9ebc70670d7d6bcafa9388b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad949250d0e6df3ec00722b1efb1e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceceb8f368c23fc3b59b963bcfbb50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c4f2dfc2c330059b57ecafd53c319448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452340938fe76b81c950ee1e4300e1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad3dc92f8dc6c02c02d19cccaf7aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c46de873e0e3485b5ac3ce571ba0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361405c01ad393acdedc2ca3c182fd97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65fdf9d02ca09d8fcfb962d058ff93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91386d6a7d2f080813d4fe66788196454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec1163841fd31f617d03ad5d58b13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd45cce6b57faa59ef4c7821a4fd92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1ed4feb0695f64ab69a38404ff924457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff5f0a97709389398de605d24e457458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da8acc04751bd62cf86a8702211fc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872479c9020eda0db4c74facff4411d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f8d750ac978ed98b540f99c2061fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc8ef9c4f4455a3da6c895347346f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047f6a3356682b52d5815a9a21370a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af25d5a632eaa14975d86c521db4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b857b95388a1c57b5aec90beebac8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8199d94b2aa73577ec88ca363aebe3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e4fcfc853672886b0c405f8e624a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e50776092ba7144bfe1a0b7800384468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2fe2fd0cddfb81a243761ae3f770469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369804126c5a15c2a7f20e9fb666d1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7327dd7f5b2fade65e700776a04eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823ad5c945f9f5ed503bc9d3e82b4c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86018c65067a4bbe622c17d9c6ca478473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7890c4a3a5ef91c73a14d8b9eee8ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bea78e1d3665a79f70221b4a537c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39518358c6c089ea835c21a65f07f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e4218ee9a8ce2591729d7f1af2564477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0615b00339175dd6477ed98077e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48243369c9b8c466520e54852cc216b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ea7c85e4f3f7e21ee4b8cbd31ddf2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8c29b082705a2ba86b5105a795ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e955f733fedc7ff3ddc2c8784c18f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd4a7aa66e6e1f31d79362817b74e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e49c1bda5ade00ecc6c9cb41ce7611484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9ee7f7c91a8ff3e36bdf03d156bac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f9154302a7c7180884b4625ea78f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b6beb0d7669023e2bd6481ec7efec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efd1cf3c5ec992998ea025718fcad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174387664289420b0ff3ac3aa42dd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a8db9151aeab5bc981a5793190e55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c963504b73f4c8c220473b2e86f5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe53be19b4d1fd08af97b1744cd6963492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f0aab7913e5fd259c919169c5fe1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d9e50a11618a20478af6aa44c92d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067ccc32d431f81d81287ce5eddc33f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf79cca0311d5ecada05bcd82e3f19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f49f4c0ebec97667b2fa348c349cbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56a48966eb45f0dded9507f1d95bb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84213994c64b162b40a2d84df51f0a89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc56f590e0e7b4ce81fffd45360c26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1132eed4244b5efdcfd7c554fb4fb4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d6c9d9a8059898f1521f44d71144502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb8fe9ccf5400ec9b6ff2ac4d938a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684bf26a1b9a2d1de1f6126aa8a2c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187345b9e14a810b8d3da07a88b1cf75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f57a2fc68f2d960a4553d21f07f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97db2b1f36097b22c5d3b089193b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8fa6b79dad649dcf38c5e8b52ccdd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3907af24295bdc7f4c184294a2425e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7ee401ea5b2ec9550468e4ef7a2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97350ab250cca5e2820a38e28160539511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023fd99849ee4216128409dc265d77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7baadbeb9edd15d2063bdb1677d3fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6975093e49f9a498b67f88df2a0f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc044d0faf3588975492a25d1909e8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108c7d4d2ac8bb9f387e3b986c90e5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045e25577682cc62de2a8aa8b49355a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c7f48dc5a9a30a5acdfef89c0de84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd51e7a6db33036a686c42bc2018c90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418026b8f912e21f71eacc2e32f6ff85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545c5153cc45895f7d4383b899945e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfa9810b24e8b2aba307573354c241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89720572788445a3c47614deacb881523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fd64baabc559f8ee8e7bc585156d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ce515dd7fbe9353d4d0ab996b1ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef28c241e462bdb9e7ec829087465526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f928c69fa3b4d6d8c97f05b00ccbadd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133c96c6313e5560e512faaf03bb5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcda70339efb134d2f6f0cfb7315237529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf657dc2ee60a7a6f0dc21c229da1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164188b40eb568a3b459b460f1506073531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf477092e80df068291597ea0c30dea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930fbf3f67a2e3fdda4ebb8fe566ace533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee5ce48676afd41c27fc36ecaf0b1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ff0df39ee191ed9fb740dd7d8afe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce941b3e900f5365364271f97d77e90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8444cbc92fc5b4d2306444ab33415e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea01f1af05d39ad335ec37dc06b9b8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd61584dbffbb9478b5fa91b48950f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5f475c43251d75e8d37749be311e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138184f81aad81bbd13badf8955b12a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b748653166b4f969ac9748c0a118f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d39c4c48273182d072d79513b104b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9cb280f387683a80890a33ac822ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98456f142b62f4d68c13f421ca33fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea1b0f08cec8236a0ea0b2ff289f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1714cc78541a6b729d2e296f7dfc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad137c13a26ef0f8f8e502934f679d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92304100a917dc316a5bf408741ea8e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf32d647f8c7e2067992cf36701a124550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad189c63c993823e36ce8f56757fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709570ee4ca3c926f5ede5d10d198a00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ad458f1975a7debdcc37b34025fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae804065faa0a14c041a8ce8d092a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7687df4833f4a14fa012d67b73ff31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a68fea39349cac6cedc09975d3351556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a465b779d5a130711a241c6745e7a1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff50820ceff22e17fff4d14b586e651558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc80fccd376d72808727c6f5f92165559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a015f14455fa4faf6a3e7aeb5091af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dfba683a1165edc5fc0be6e1c3a1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d731575c3ae8113988bec8db1d5729562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6f073e11090a29ebf4f9c43657ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced986b6aef6b93d6d9c2794ade46d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6193b8ce7b64b464ffd96026744f9fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc9549a71e9fb258a9db0c557fd27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648255998da991d318a08f0ff856687d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180ff3056e932a2b68b9f16dbf64439568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77886938dadd048b1617adfb275624f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80345c22acea89354bff7c8e2ee2e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31370fd766f08e22e5d5ab4a4214f443571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4f054fd4e8ff57f3d0b39daa5ca6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e2433feab73ad60be4e08065da121573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9859dc03b1bab49fb8097cea0d2f705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b92a785629bcb9fbc14caf0e36863575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f85c625b296afd9bf00e8d922c7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d4948f3a22e4e011a583746453ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7e27d7c18dba253776803b55820d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4198f6a2b65ee72f7aa37f2e62145d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba27aa343691632a12211c3fe64fc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1880705b8348ee60a4325e7a42be6c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d075231b6386137b2829daa9e3d264a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cb2247e599fa97e44326c5433a8d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6feaffce6e6f147ee308756e277d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a0833951329f15e821e1544a5105585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf9532a41eae0f302b4431701792f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3268c141f882c691910b06fead0eb9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0e80ad7c1b289c397d8f3b3111ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56900129bf47e95b76054053b12bd2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1eaab5b89c76c9db6182686b63049590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3b85f1ee6ec15bfef802423e83fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e93e7f13fdfbec7757b471a50164c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4956deb98881192eba8ee5bf5b6f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211782d345c724f044d20cf4a3c778f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e9026fd862e228852b721b991e05b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e12c751f90930203afc135fa1e7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688ac6098627a198e0e6c4a126f463d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9f8d368c6a770996da36b7a68b272598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4757f545eb973a32c110828f868d64c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67901ebc630919a0309f0fbb421b6935600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021909f86c6fd291d51fa66926a0cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c405a55d1a591917e2cc8058d58e1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800e0932fe33d27a0fa42a02bec706603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20137f8bb26a34eedca4576aab2fc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9d0433beb2b159f68a4a08406f43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a675471b9f089c047e6b8b958d64d3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc369f281be6f1a50db2374f862f753607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a26e7e2364a738238da64e4a65018b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92370e12233100704264791699a825609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94360c8ec0b60f6dacb966ae990b1e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f99723755d13972bae38641c807cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec7293bfc2c01765ccc8cb2eb1505612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f74a9f83bf58eb3b5c8124b2544e6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8391c4363663090b76bbb2e2881f05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438e9e1429c518bcc4d56d0a2b36429615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94e213e8069a27c75043a90f0569da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e09dcd0c07605457a780ad978d25fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589495fddc764d397be2d54d6dc909618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8890d4647de0a25b3a76cfc38b68b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5814c2b6a6e050004638c35e389fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777727168c7dec3fc7e05afede09c7f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072321c493b43bd2c22f639a94b3d88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c0bbf78d7e96dc20db48f0daab5dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afa29e16a45f2360fef37f10027946624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af1af1721d38ee99227d54173e51c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795c6c2e892faa3ad180992c1c5b03f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24257d96a78f207b96c7562d4b3066f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f7f16001dba4a2f7e165eaf37f386628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3b3173e9af9dbd0af8bce24b4092b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f02b19360a4a8055ce0f398302c780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83477ade2ed84f7d9ea0374cf7b32882631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac77fd1d0e7780e4ffe1a9670fe6f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd72b48187816783ecaa7e1438abe2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d21416bbd0318c763ff6d14e0c34d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdbe5f31f8eaa0c08c1f844463e172635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce996ed8acb33f4aa90f006abbe987c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0da09d938a272a6101b2f1cb4b27e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdc36e87abd00f6abded541261a2c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc86e0a1cca7f0112ed9fcdaf62c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515268b8e3a8792665afdd384b4cd63c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97499023c9ec637164819b9feed9e169641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745b7da093c96abaf902e9dac771446642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baafc3d6426489095c0a4af04d0957643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ff9dc53b48ef21f67260926c29e32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc048fe974aa36f92087f723cac88712645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e487c80a338b866c699165eee27031646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741be7f7d66ce424fbef9cd5580782ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da451c17370c454c699a09590a07a47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc332f33b1c574eba4ca6da1cc6228f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8775affec0a89ac2a81812335d58871650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be4af6cef2298a039a4b7791fd2d2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d61f4ae873a27504069240b52ba4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db042e23de2cb2972a441850ca23bbf5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ec5d94e7b9b5b35ecfaf1de4c9b64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7725ce661aa4ba4a888c17572eac73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd62326405155a127987abdcb0ffe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44afb95f30b7232da4c16b8e68b8b39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f2110ce3ce876742c14678bfd5bb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e7ae5f6e31ee7707fb15909d779cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669301e0960cf5f995a018eadd67bfd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ffce19c310b8259b3330d52f2bc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d599826fde7c8df7130017b7a49aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1ed965696649d2d73dcc2766d31a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebe719da1ccf0f70ac6e8a575e75ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec039c492c432c0f8557a62eda0b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e5780410312f6d0ed70e77f3efcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f22fe75cce5cbe51a03cf01309ef99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9267b28ddf2ac1b79a3251f8380821668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab5c5c4f21d05dd98e6e1c4777f4d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2a3b3b59d884600242adaff48dc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05acacf5cfe14ba638f14adb64c30a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf0605ddb9be9f726677ff0a0b2de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bd9bba692c3d8db532ea00aaf8bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c64752bad73ca5529873b8be4c11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cee2489101e292e17276aec1ceee0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef6b25cde8db7607df7eeb19e8ed1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b62ea848ceeac132289cbbe105d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ba0da7002fb924439c568e08b1b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abaaeee3581c09dd8b7c3405e1077679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34477cc73d09f7f56b5a91198a7ef81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f220ba8b5742a5438b5839a312000d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510548d56ed5fe4916340d7e4aaddf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ac9dc61ad47cf6205294a44d941e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b97c52dd1711b2b5c0eacbf23a5051684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d41c50eaf3cd44c77babc66772a6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3730518436138eea71a1a04e6044f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e1a1cf43a56d1509c03c4af0e1d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee7b1ca627d632a40e97e53729a789688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae542139a0b9b90890f6456c9a82c0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e70fe9b73555022b1967417ef1fea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f33f96a5842cbc256fc3a5f90637691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367103378d5a12a3046bb95d634e15e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae32f97eecf5822dcf0e3201cce0b66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c72f3b8818cd73fb4d273a845d750b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326a8acf84d065bf92d9904592b6d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032be4bbe48768c5bac043e362e283696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7c34f588635872f7c06f31d937b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed08ec35c94f8435902b549ed9c5ad9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539aaf6c353224d75653a37daee743b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a504387f09d233266d238bf8e057144700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b3c557cd40292c39f228b54ef56d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b8e686979db93d5e01f69a674a1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0568e2388914faca2007307cbdf107703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b60858654f821feed925841dbf0e59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca92b2487e79d1987b2b90af21656c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e8315dc67d5cc4cec4f6579f73b73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d216fbecf56683267b6d6e772d6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e594de3c5426bd960bdfac68d954708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d237aa6a67d2d8576021f2a5171d128709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0332292a0e357acb12163968b7f569710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b42f7b9e40de91f7da84a9d89f06a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5dcebbf61b9cf3a573359ab3c8b70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a2b0b19df2a3b9b979a388430f00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d0c51c41679a1c69c0e6e6c2112eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba8eca55657295164bcbc9cc5864b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf2c770fe37bb1ed198896e8a8dfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e4a295e134bbd8684e8a2bfe5b7fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c8e957ec90a713a7923c1a37be77a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce219757b4e26634cbb13a366d3757719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dbee056f3123fb0c81d7af740f086720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda47001a24bd002e4e0064dfbdf1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b1a6622d5f1c714dd68249d0c3921722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d58ea4afb99a355d7396ac70a1bac7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e47b368955bc5fab53290c5dae98b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c496ed019fbc8c7f98af4af1b0f40d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b386278c76de9cec7675e8f95728726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b2bf579aa4150d3f87740900ccd05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af3fcc365031bd046ae4d55fff6e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6370cdc1e592631172650b5f6470c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9979a40939c3636d93080b239d550a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b355b8fe20c382edd66d21327c06c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0196d8d824bafc2d98cec999f73ad0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74efb2678020a313bcc9b2f9850739c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c105ee98caeab6b7602c0bd16710ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53284943707559ee20fed8565e1a0b82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b30fa048aabf6f9f2f5555f60d860736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db319ae5ebb0cc50274b2cbffc3be1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf9726c84b5c69f32b24cc338408a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1df25a0fd5a3297fd5ba81c229a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170668d4bf37dfdcedf86231743c18d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f4ae2106030c065be1aa5c3b01d7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696080adf4c9ca2a91e3cf708eb90e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860568a1078719e6d54db606a8b04cc743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>