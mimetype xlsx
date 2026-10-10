--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffd0ce452b29388bfd6fe3c2698961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e3b1d2c0870eea80fec583091fdec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8b6bfc929f0460db8b4a060ec2b5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cf8e04307f00e078fae47b146eae24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4fb886c6b73e56a5413083e038615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed4560762dd5eebd418ea78956f9686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b5561376a38193bd49e3f12594b937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1819b1e21c3adaba3f17d51dae0998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d11adeb07f8dc1a2d935965daa2349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d80ea96219f1a968601265006e108910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0728737383d593f7d3ac69bb89c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083ad7c9f4bdbf60e345b1b5760ae7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d806c04a36bd19d3e7671ecac4f01413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e889a06704ba18d22c22e3eda61ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87880b0d59e67a0ee5eba0b2bba130215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256acc459de2973674f7090c54523c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d24011608ee6037ade8b2a1543fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6725c06694e85161cf22b9de665ee0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c70c46cee58cdfafb99729d50f7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f5d6f75b371dbb5b4ab43698a93320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190017dfc7d7fe1cf9cc36596c72996421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5417666aefbf08de684f4486e86e13022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1babd9c6f174ff43daa72449462b49e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2660315651159726d4491426aaf2eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c236da8d6e1f5576a68275e549f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd06ca29498f30c53f8bbcb218b146126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b6ea7282ff14b2395e6c4c2a136827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d0c70bef5aa23a93956e25dbe8a3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d83da1da7eedd4291a9874a2e2ae2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803cb6dec03d7af5f43351a52ae143130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb62ce8f75e8f2e3140c6a57239b5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c5d4934b2bb39710b56494fa6bf932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a578a5f5e693d81f402abaa0f90c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30046555af7693f4ab85ad474a474ae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe171b4a6375c2df2703ba20c349ee4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1889959572ecabbd6ea44942cbb86536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c777c2ed15d7ace3b06822121a0ccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b03d0416ada1e5da1cf2d37454fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7510d3bc791f199892590f74ab02439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f08046b972811542adbf998f205fbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26964e125ad112e89cbbba13f07df641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec879d8f77c730505676e41f4aecdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558ab320a56edb6b0b90869581f241a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a16efa0d9a3f8840c06387aa46e8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe3d669b4d7c7a445aeabf7e1ae4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da510afab483b0bbb0ad1f9122f5e77446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7324d3936ddfe937921938286cd2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1d0a8ae565eb9aae7eea12c0d9dba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8334c4930f3da7ea167016254feb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172d521193208666e78ddafa6306ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83597f1fe0321d913676f0c0de0ef8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc96cec2e51540660784fb5cb4cf51152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc97eba8479e820aa32cadda00ca053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53820a759809a6bc3e512e1e6657fdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50944c38fd1996b11c486f1c217528d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c203309149f62669dcbb4568dc1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23159873d4c979adef5c48e2c81c57b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bd991966a054a1f5d86817361d81458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d8bb8574c8b8b4c272571bee2400f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16685b863a89f0ef6d97003cce9534460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f708af2a52448cd6488ae1ad52910661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e3820d7780ba0e297bd079d6dec7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2828b7b83b32fef26030737a125f84b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6b78b784db659ef46d46bf51f9b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db48965b582a66ed997267b23be939265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc573360b16e83577f86dde0919a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2040bc7bd95a915daf27d8564a71b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a07cf6c641ea2f806d99282e7edcfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9199430152406dd0e9cc778aefd024a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184d8cf1f3e58fd95f16a01f340548270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dabb7034e554f60816d38105326a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88185daee65ac2bc7002089edf595b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e93303f228dd8ff85af4246cc457073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b46b37c029899be3baeb82b4672b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ca30edf7f04490dd7a65e930266075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24909b734aad6aec8d0796d23bc542976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c651816a329e24b632bbb2c797f64f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb543d67b6cefc7acfdc9f16f60c190178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5577fbbc4aead72b9ef8edf4bb2f38179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53928b7535b5112e99426433b8255280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135455dfddca17c8e1b44603a636dd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72ee4ead0b5b7b98774e2f36fed1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772a000125cc30b48bf490478bdb85683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b84b6d2e1337ee21ccc9301cc96ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a3a917fc86e65c47965af839fc23b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ecb80764c1bb9b5cd8dc3078ff0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b959744c39d62b71a049d81a14d0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e2a4374f5fa9e674d15acea4b7c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d09a91bf80ad17e8845aa54f1662289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6b05997992874fadce10a241d285c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a227de5db8238451dc960da2c59f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c327aceae3dff99a1db90e26d90932a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd91e389dc1c3fd93e76f3817fecbc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec475759b6f63ec0abcfd03a698ad094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8746dc44043ad8a4545e550d272bf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092001351ccda0be9c7e17854272372296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662372e0e85162516aec92fba78b4eb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09f67d224a5fadb8096b76b7ffee498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba762572c8a129036f6176115ce09d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b8b78ba23b50e87d41c6b2de62ba9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825f4ccec726f9a2a6ba6a7ff44dbf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e80727a68d41b5becd256c9b91bd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7657a3c1d9d6e036fb98e5836d9e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb916c8d987f2360bb9077e2e946d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750af2fd3253fd37afeecc8cee606c11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db411c13a057ddb5a058217be194f6e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224366c474f0a04bd45a1f6dcdb56fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c19b69b19b039091fd288b6f788f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cc453c9df8fa2adff0920b41de1a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae328c22facf6f01392b74fa9bd6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0a896316f5aa2133d5f81977ff6d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed705b3fa62023297511843df957a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37086d3449100b8878e9ee018bc303113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b0dfd5d22a6498f72299b6f9a9af1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0da14f963b9091b3c83d1598866d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783375be4e8a324518e8c10a6c85ba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7385f450d53f55fad51b598f19822117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1e65dd27e6455ccd253d0c6b6b72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74123db3e62b22c728bcb15bf1762d60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f46945a35c5469524a31224cd911120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f2cb43fdc089e6272022e11953c7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b567a178289ad5cbe174e2cb2e0404d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbd401ee9adb89d9437405d3ea9a49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520bbba0e3e4d978cffaf915427cd24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553957bc9db4626d1c5a265a476a41e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a82f6ec236635e5070378dce99a70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f2ecc58f8776b3d259a74727b67cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ff8625c37acff382d3f36ad3d378128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877f0335fa4d74f9d15511d1e30015129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ed6746124f8e2572bb5d0397d3d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4314df855c29e2eed65233c4d7a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b83362a0d65e21f0a0030b5e473022132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f22eb9af77b15a41ecf19a3cfe8299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c9a07adffd9e23c8b66e944f19c07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534259a20528944e8ce4199014cc120135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588760f63cb6bc0192aeea9ff2bef51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e89ac86abf64018e443f662022f7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d46f1602543ca470ffd5881648cb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae13e80044c39e75284dc13300358139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3672fed8a7fd1cc988bd599b9801140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607997fb8a47d90c1697736b72ecbb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c81ef68f98a744039bfb06bd601dd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494907ade52cb6251586a7dde155c7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3ae0c2fbbbe6c4ab50363084ec25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc782406939c59ad38130897daf236145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340c178bb3d29dd1701498c56989db0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6562682933592d1c25edd5636fdec9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be217b04721b1160541a6d7ee057b75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368108742a26ecc16354657511d939149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7cd50cc72ead926f39ddf830e8e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0c6986673562f3deeeb2b5bc4ec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85375075b521bbc623fe90e48ec8577152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2ab04e4031153966c7ac2ac0dc917153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031ee62a626a3e020c3443a1189101154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebd2204ecb823c2348c313da793918155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0508274f12377675415370b30e05b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b34a7deb835b3496cd4a8d48d7b1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7997deb4807e3df5352b637ce8167c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f5654dd7951c9ecfa7a59190d8d8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068548e29c8d68cb2293a70f41ba5cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f09a36283def96dbec9fd716ebcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8727ebccb150d31715d428ec66f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb870756dcbadf32e76860235ad935163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b75a85a328c7b9da92782c6532948164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56493682209e6f77a1555f73c3eb6cd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6198a2c8f9861379d6a314c5c49d6d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1775923b32f22d0730193460b9f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55d9b451ec56fd3070974494f5eeaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1786c12325819b347f86a83c9ec0e9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c5972119935414e6a979231d72a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613818514621d7ac87e987f13ee5c9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713750a1c8bbbfc87d57d23ad36110b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689fda00bd6870e2d600e5b9ae7d48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa73dc204d91ecdeea0b31a0c42db1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650700b201db3a930dccb56eb1c322c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d260e0d1c35953797418dbf186a15e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d84652f0e4668074c871e7feffefed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc501d5689c76069f72b4fefd48e32a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05f5fa5da94a4b400f754964bbc123179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9b16ac7af25019969ea656b546e48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e0c6374cd36ec906df9e0b01c498c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeee5d1abe74f4134e369f72b388c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea2f3b3d77d7a36312e4878f27b31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c294a14c5ad135bfce962f0aeb4c5d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad6f11050ff3625a8600c37e0733d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8e510b5c1038e5a44163fa72f5116186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83227cbb77c7bc4442549ed83533c4e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a82f1ebe15e02106bf46b44d9e85bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06619a5f542397174cbdefd690bdd2f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e64cee65977685290c867c9d4874190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d79591dbf5d0596ded4dfb6163f168191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1b399c128b74b58b54fca6d32ec03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb815aac197f1275878e8bca0bab9d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221153ae7b98c5686d5e895be96ae39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997820eacac72450394aededfaedf7dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44d6751d179fc416be3a60c1a89b86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a461f028e7a4e255e660f7024f186197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef901103d1e91672e1cca4adf3ec56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66042aba92ce38a62a336fdd40b19585199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d88ac194e1322c8102723502f8b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb34619723a77a30ecb2b2793f0a06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa9b09466e5ca1ab86ecb1dea26f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90ac7b4da45a6f5e5ef49abf9f296203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693918c7abaac62125c9c6fed667e16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461563f4a9fb3a00f9a4c096020bae70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9890408902be3425819c770c9f8fc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c9dd9e66373da458586fdc88e884a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b0a1a112c1ef2011f22791b6cc0f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc885ac8776130c8eedded1c6036f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d6a812e271d4e1c50452fe7a62d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b26d48c939e6e5b3579e6c3bb0b049211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07e0cce736a608870c01b00d91d0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762da32645ae9234202f4090a6df25d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e355f2f8cc21d3a305ebd6e4d077214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95ef0ac133906746d3c08bdf856865215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf852258aa9d3a38487743d1684b43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8c2c317df985ccf9a7e853735dda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975b3d02db00d6638383915e5d08e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1694886e34e1f976025bcf28a0620219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b68d560b919f08ebe87b715bd83412220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde695d5c09414e30c26c5d5f1a4d21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb853d32176b6b03e09e5a064485bf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a3ccf7db576f0814f5541c32f586c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107a63b3a87359254d7e7a88b3750c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a343c855dd4d93c84378294f7079445225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a75d2846956b765b4a34204ef265226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a27822625061b7df40d688f4edc530227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8214ed836a33c8f49b2fcc3afeb5993228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556542120eb77ef89c6174d7458d74e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12740dd8002e1e251f79afd12baa95e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8c2b271ba71261cc501f667e8d35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc686a30f89a97ba86134c35d6d61d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17e51b454b68b5157d16e432be2330233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e492867f9187a087b5d84bc3d3cc5fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7878f395bde41948b73063f4d0d339a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943335d25cd83bbbd65e01423f16fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89007c4c34e7f805a00b58133083130237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790efecc4a97c7c28fcc748c16d208238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541dd3cf0abdf5621829a0fae671a0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363fde76d8ffb1b989891781dcd42d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5845c2348ed4ff395a2bf3de7eb8f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351797a55e5319743dc1392889f83d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdeb8f26328941ffe5c2f8bac789e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd403f1685ba4bd652be1295a72235244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66f37cd584848c56890cc39f4b4136245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aef04b71758889888d1346b3a8755246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7a2007728f0c5ed21dda13eda188b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a84877aca6e1e486cca957abeeba79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f962474ec9f715eb22073d7f73a00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb65f86690c397d0262093a46b2c2d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29d5bac0aaf2a14eaf45902e1ea112251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fdf0938a4b3cddb2ef572ceef2ec0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f36e6412299d24e5aa2ae35c324dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89114bbddbd95e70b979f1b4b85b9769254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2879138f20fc08d14660500635a72b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a830d5af97bfe26618f0396312f578256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d87b123ecfa36c8dc2bcb6db92b1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7584b84e8a1955fe668ca76c84a34d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d32533894059e8fd9fe9936631933259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e22448d53443d571eecd612510a0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cebc2338a80d1d774be4bfe7a5640d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f4511e34e2baa8a836f4da061c600262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b1b115a9b9f5b11ad730e55767fc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b4deeb7c4920fdf9d58d201f647d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432bb39570bad3c7aed550362d4cf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac391a2d8d9969a782ddfa38c16c1da7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726930fd8c49b51ca986b2fd9d2a2c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982f5e01ea81d509b9d7ffa8ad7b83f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b816ade9544bada1b4a89efbb7736269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af2bf41084a8797912ef7c8e3d0d69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16a1c1da8d5c9fcd04aaa2b9e230c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba8ad1212b874be2cec5225e0202a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3bf7218f1c82bd727367f442b8de7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c91fa750a7a96035adfa1d5c8570b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd354af337b0df911c65f757172002275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8e607fc9c9acfa2fe5a553755a770276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0bc383eefd912e0122be9610adb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f68fb18fb286d6b49195c21c8af7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38379bfa4af134a2819e1e735f72f82d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cebc7378612973bf132f627c9ba50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf80644ddeffe7871c57bbd216cdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faab39bb88266b041565b0d8800378f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ce1a0fe4f11a34335b5807fec7941283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac4ac0cc11b292584caa431a80d17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ccba12e2f0593dec0b6c68dde607285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9629a0ab13ab480dcc7fe635b3ff88d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59ed0d7f6980e1532e1c9a823d0f72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ef50069177463f74703476764aa4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dbc38244afeb8cab0934a4e9d8933289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e646d30b1db22aa96498b09a488d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b26175d8f27a1ec3285a9694b1020291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ec91828823f94dad9ce88415e5ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1e0d8cc27fe9f6df2ebba9bd81779293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc639112b74444dbf36486ccca13bd52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415a96319b84b4daa48275a6110ed0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae250073cbca9c4712bcab24ee2453ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaac36ea33ce90e294811ace519c6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ca60467b03955f0785006ca1303aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb169c49669a8880507269b4e287881299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5edef36efa104fdd28cff3d96c167300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bf63d3ea317b11de4e863846b8f80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6c631675572fc0558ab76ee9c88d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a713ca2ba3b9253449d43d21bc94380303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ccd7d26966188b8fb1c8eaaf3be67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d3ee7b8905261f74e6e3cb07ef047305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad25ceebfb3fd4b8868a7e1c6418e4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3b079a2129de4bbdcd93441d81be7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c42a427131d6d37a206b0f895503de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460329fea8bd2d5ec92d0d8b0b64a81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a5eac3e58b0423ef4c6d840b9276310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a5e2bb7aaee9efe7a4faa9116bc47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113980b600cafdb406e5fafda50c2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1df92385437e626c4da85ac9b164f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7d098cd937d4cf78d898dfa94a65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312e475b2355f53fa11cf6d41108f76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a3faaae4e5f88f03bb12dc55b1be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e10601eda0ac82d4d03238b56633317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8830605da85d8905f226f659813748318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098087d2bfb9033c3e816510a43468fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682f3ee67ed1d1464cf67806cc12a91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a993539ee11f558859c31a2891b0c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b92723600bb64c2b6220cd0e9678322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643a6dd7de0a0d557284199165470a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b76f069a22c0634c3c81e30530bfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c238a87ea8a200faffdcca209ba3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ef579fb2d8da95371cb0be7c05cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce1451e05309d72c6fa113d2371f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b71a46134febdf988acf20158401328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc04a45fe9cf49c72757f191bdb2c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cbc6fc313d6cf6ceb1779fd9d2bc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892206e5b6f75836e717fdc67f5766b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc6ad3eeb173b12fff471ac081f45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0660f9fb1060d572f64ad9e2ea4884333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf593227f16ca9728c8a008dcb0160a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a064a9608aeb5abb3fe9a9671c9afd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0bbc813890c0b922a709c4ec795fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a250adb2aa0e76e31b41404b10abe9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d26ed6e68925e85d618eb350c5ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232e2dfaf2b3ad0ebf390484a08cefd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb201fd53ac9fdbbe1223e80be8c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df2a12851bc4b2e319f2117158bc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377673d22cf3816782b56079c0199e55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfca66a74da6731407cce1ecf87178343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823db72494a81ad2a4d69ff2fdec736344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948abae4da0232a0e16d65fe23a8359345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24c525e0cdf14e1500e65b05c4251e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5627ec7461d46165cec6f6abb3f48be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9fefc594760d006120cd0482c328a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bd8db7a4154a54970b752b1a9d561349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830bb82c35a1fd3d17f6bfd57ff01d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97da8f2d138851851a226f99017e64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0d26631f931499c64bbd99321e421352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d29f46a79f5f5c38c18ab304a1c5ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dda8394888a0803c34081ce7c65011354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe55854f8844e0216acdd155a28b03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731ba0bb657ac1b439c54d7d31e08cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b76a206db3aa271b824dbb19141cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abfb9c73ad7b817e48b2d20b5c4bb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5d107c85ba058411536c3c96029c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11993fa474d4116fb3469a207f0b1cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383666672fba42a548690db18e92ddf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d81bd847a7e88404309e87616fbaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb3535726ce68c04ee9e94c0f4ed88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece53d292f56d050d41e918422ebb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226c3fcaa1b96126710b33100d5d18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594be7f5e211566669729b8dc188a113366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358d22fbe9d44f0af5eb6431d20cf64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfed003cad5abaf47560765e5d7d05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665e37596a29f6a3f1b37e94de990d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40278a470b2d5e5c6c5f6234f286a6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce57d6dd593e55c28eb8666309484ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001316f260d0bc11d26731acf9783f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710221086161673a93f79a04be90e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4a4ac1d3cc08af5283028215ce36f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fa860b9dd0e6cc1041e9ba91feddd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c92ec2307c96c32fb331e1948d8576376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453056778ad2b902721f84e2aa6f4a0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fc9047ff474e54ce14aa24872d9f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2852185655f14c472d91c00d015f55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4a11e2acc52f16820a1d7c4ee3bb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a59a721b53dcd8b7aa9b111602f6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54d99429436311eb52f3b1bce43a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0aa82f30cd55dd863c5278eec4d54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48319c223e322d8b34850da4619015e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b91c729729f182932adecbdd14fa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2f34ea6a8e330af69ff7ade279a5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace38d2ffda9f07029e6c469657cb82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df5b00d8612c682175241022952c9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a27f91ceb73bfeadc92c33fadc6e0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1ac0b6be18703299c70b0e29bd3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb50e769ab1e589fa5e5497d30f7f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24665fce094a5b251ad5d09e8b7cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdbf7cb9d94e0ce0050b166fcf9eb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f6dcce85f0227656e66548d1952c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640fd0f2ccebcafe256260a1538d13b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55183c3f1252bfd84eb29a317cf4f194396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b5bde860e505e598071e6764c144397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624926857a15cbffde7dc5be8780436398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd7c08068c892c4a49eda59cadbda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cb2b04e3b15b424c7ac34116f5557400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47cf3d9dc92aeb2e6a28e892e2490401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb470ad02580481243cf69858dc4816402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea121bb277d65d29cecbbf190e27fea8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f60f26f15ab994cc919f5376e2a84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd8cbae698a46ca8e0b4ebca9d0ab1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70679d2e36c2a67c5d597c355addc476406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f2e46c784307e6aaa5832ecf9ae8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b53009134d55fca068f4f6733401408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baac932156f32ca64693be948e32abf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902838d1f8a6cce36f17ecbd40ee86a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c6871c1af97f91d6b5aef425511c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027059e9ed4b56bfd1dff8384c6ff62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f0f982f7707503c358e00a6a6fad1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51a3e6712ad242fac6da3045bc390f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69326c27b5e873d57de257e7e997951415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559f85799386876442609c0a85e87b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2604f8ac679d71179fc88bd919ad8eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3f8ab92b897c834a8f67438c8e67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c30ca82edd10cc2b4a16a813b32941419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221471d85d2bd30a3d402d6460c200420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f6a2730298d42a1228428671853f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54731e90ea4aef2c837be8f6ffb72b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76ffbfa70fd42b517fe6611161a10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468956e7cceb33768bb8378a2dbfac1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea855ce996ff1796ab4f89d162ad1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91741de883103b717d0209a1017b84e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c61e0bc6a5a0c12266d19650bb067427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8298ac7913ffdd11db136d8d8c91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af7a3c46a42f6c145b354c0e5374bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df6377e83b97758b9ca6e3662035d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef74dc1935154defa6db8c028d37bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e99605722904ab2cfbec9091a6214a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ab787d13b6e111175166a2317d37a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a051410a988ab25e10eee5e9161d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c68b6cd5042e1d13f1aa4e1f6b5f70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7a4a3c7983c09f12ced0ecec17ca1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4d417174a432742bab3d072673560437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd954f718544634e4fb2196b48db0c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758a399e5d982b6feae21a4643afd37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3aec8561ab45964dea7a68af7818440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0b2488e7269fba4661cfb43a7755a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b6b1c189a8c106bcb95558e8c49c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f9c79419056bd0707e69754c5371443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a1f4295b54bc5642b95c814ce20d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ebdd1c30baba49f57289a9c6d7d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff9ef12e60d113b694f77ef1870903446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04febbf1b2f370e23e0a43e728ea984447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805d5ff6ea2f1f3f8025101f57f952448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc1b82b49e9e6dce77f6d49d8387df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a629bbd0c0a2bd351fe054fc7511450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764ddf10825f4787ec524a8c9b2274451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870246bd209c1b42e059a7c8bd509e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb14938ef8c83e3c7a97b1a66e1bf8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256640efbbaa8d61c2990cba891f1be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3c5db4440945ce7b8eab91b07910455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276121924fb6fbf3ac2aed95772433f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17a2e65e785708ea9333f19560982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09784f6e55482f175eae6fdcad05ce11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7409e0ce033e7a207848a6a042ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92da4f415a60956df115f7b2bd1860460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a782d2a155cb82e54577534e65fbd4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5096cb8e59cd13efb9f07a73679f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218884a2b4373d1a40f733f78d034c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e76512842690efd006db3481d02ce1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce26ff67d36fbf623b79cafab60456465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3423f53411d96da1a1ec153a10b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbf77d6fc164ed13aa34b41e8dca0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b942749d7b5c48aaaea67240e9df2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414f1183f90bc6cf7128945bd516ba5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eee3eab4c4d71e72891e93fca6998470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15698dd068634411984ff065ac92d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4325a159d44b09f526994ecf0cf45c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d5ca10a6118f731ffd41bd6af7dc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53126acaca60b3b62354d33fe71d371474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f5eded3600d09372bb6fd9f9cf04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb88a77d3b37c2a40023577ddcfa52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb7fc50b4eec7cdc13f5daec8efad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc82134477b189d7b55166880fc41f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1e4534735efac72868b8b7410dbf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b4e7b21f34f86be6ab78db7d31d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86e5d5a2db0fbe632b935c3bfd46b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36389accae97d939100c61557e3137482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc1970d04c7199c4d7f96009dc9ca2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5816b5860185034279e9f28bf7fc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbc4f301575ef39c273e25e6ff0bc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a94aed735bc9aa2bb8a05828ba67c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301968daf7c55449d6245b0b17c02fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2556ca6d74de58f31c0e6ca93506be0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6583a6049f4030090cdef338d1e3c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48684aa7d5a61f2e4a2e941e1105f9f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f82b148b2a8a9d0f14f9e4bde69f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b31e54bab1e1dd5157abbbea4012492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba4bdaaf002ab30d1d39ca1efe0fd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691307800f655f315b5a5e23e4048e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70986d29cbec85728998efafb73eddc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3173942b4cbf310079b132e49bdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa1f6576dd8429127597c9b651cad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872541f6e021f4f4783757461da196c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e17be133d332c210e2d2414a3e7082499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089a3de52f36b137940d109fa56f058500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d95e47f46ab93e47e51da741836125501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b782f164c363b196129acb9d4f693a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347d9fff467c194d11da73702dfb440503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c44c809cea48add54813a110aea6eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6d58d0e6c7784130d0d6fe3f0f7fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07e6a1de892b124025847a7317f1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506aa18567493e7eed1190ea0ec887a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f525ab4182834621f4e1aa4ca5fd2cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86712333c5a82f9a0ab7fdb4c4275a59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495bb1bd2b29805f68698df8a7a9be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15282c741830f5a79724024e4807e68b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c515f5832877dff1fefe6e340b10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed12ea132c71bba0c163f8eeede0508513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9f9e67be0798c7ed59b26571e9788514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91dd71a405f29a7e9bbcfe369e3e12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c573aaed5580e079e2b8d649d6e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e768eded6ebe5bf6d7ee1d1095258b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd5710da09bcb604488c1872bfed9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2ea5be234722a8b9a52c91d704e5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99820827910d53eb108d8c708a3eab3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ec781d2b3debfc513d22c9fbfb5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae64eabc4fd9016fbe082c88c0f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d0b2b07a3a773ade421e0416df94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d652a18ef9c9648f6837254e4b77d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e324f93e164d4b072b9286daa4bfec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43b380a5d2b3cb03cd45b46a04b157526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdda1dbeaf5d5a351f7c1891873fcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de6f77212956200ad17dcc3e5970c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da535f38f9b6340469a47f18b8b541529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895842bcf82e7e0ff65c8667d50cd72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95de0203d9ad36924fdae604cbded8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d3514ac6826ef9af1a23856381679532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2346d6d4016dd12779a8de35364bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b08e2cbadf4621acda7e3514f539534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba8c329b52962137fcd59568a67bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f71949b2047cb924c7520fd4b04f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b469b8bf650947c85cfa6ef33f1230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c3fbe92058996d019347ea441a95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6ee5762d5e014491c291c2dd1ce49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7943b0e1f6031d5f9c2f1a54d3523e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a06ba275868929e5fd9fb8fa67443541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421bb5f5a33d8cdd7487de65fa81ac9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01785a486972b5744e9e6a9b2ca48dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01236e3e80452446b5e701b505c7303a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300bff0a516c6bb97309c819087fa68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5058a74a15274887fea8ce16ec8971546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5bd9ca4abfc2ba5e649d9f5edf239547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955d25882086d7a0ee01c8642921083548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf6cfc8712a84551553b41707e105549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320705321586270014e78886305a53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0a53883f39e760636ad0b28e0c66a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddf1584bc342232743f9a672922d35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b91b47734ed7206c2b6d0069b4837553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c1436449c520beb683ddc82913d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca75977e5327cfaf26515631ceb817555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d3bd191c62134afb458666c2996c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851512364b0a2151e60666365878aca4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e425fa9c2c575e2531be13102758418558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9c74a630bbe932916a91e4f56965f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c8a169f8c70989923258f048bdead560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e238a5315000d541b23d1313c668e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c673f5426bb1143c2af87a4fef2b33e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455540d0154ef3a3044eb615526f0ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e56bad1e7413e64b986045a20626564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8faf1cca925ba3ecd3e13af8d0c4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d8531013837b1b90d9c84971c6cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33857e371a3a4c038ce543036d2c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f965144de8e8963bca7b6086da89d1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97ed146c9c9e1c98087619888b286e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124cf80ab7c63db7f961ec83d2deecc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea55dfd38ec557d57a68b1e9d1d5ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a6c4fe506622788580d6b086be96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be5df7a68e4297606b6453f28cefef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac011f59d73f65bc3b6d08bb0e7cf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a9f87aae475bbf21ee5316e5a8a12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1585cb57b82c3dea31947c3033037a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c80770283cc1adb093df696b2b45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744473a9b2993ee4791643d7c4c149da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47a6dd58482621b5d14cd359abe13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffab1aa12bd881826a4c522abbe5a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ae1073b2fa75e1d8adcc0b1824fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493682c4fc109ad490efcbe480b7ebf2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a39833701f5058b2a5cd01fc4879f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fdb7823f9daadde9521fbc90c6899584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ce1ab7a667626cb72ada15316055585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a0b61ccf7f508f3556342b83747f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607899ca1dbdaf839040182b05e1c552587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eebf72e5a7ac966953330c1f116999588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5ddf91116e2555cf0abc9b835998589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63a75c3bae77e888a53fdb445da02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612abc98a8627c6777d25a6bf0ecd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9df90d8f08ef1e9b97b33257de95c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ce45b826a9298e2c0bbbfcf7d8e2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7274c8b8e6f2ac5cc998df7ef00f28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd9a5d7f37b4f2e7b865412e04d56b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a591cbb4686aad88abfd96c77d14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f53803690bf1d89482b3d795a02d6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67def8e9e5f512eb8de28e2cc5dd37a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b8fe00003d53f3f015379f631054599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93641b31eb74acd0c10acf7f5b0a4e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0afdce7645cafc87ff7e368fbcc0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae88bf10778dcfdee68ff5ec034a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a79eae83ec676341abd7aa53c8aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3703b68297d83424f576af4f3015e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c605a20a77d8495a20d126d28c19e11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8a2f2c9d6eeeab53c4517b049c28c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aef680f971e31923e0c9ba4f6293b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fcb9ae43c6f616675cbf4f7f946bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a0887288f18684897743ee7a7d810609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d80083c21c8ed8a693787e1c382e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15700818c9beb302308e590df7ff21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599e1d5e9bae5f948c26301077718c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5c0749001871262c0d0d0dc0534ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2277fe6550386d5a0417fefe54f4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2290093990afc8c4bbc8ec168e1c2bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51a6f9c646b14b95027a3ac8bca9ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bad77280b60aed185b13ce43904c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a272a73143fb813cbc4350df68549d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936273d9b788ccfa0419f6ac2899040619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3043a403fe3dae18b6042800704334620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc78a93359be997aac74be44eb2015621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9b794d205a2c113c97df19a3f1e1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce0932f8dcf6f5b0101936ac066173623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642319ca45b3e6643bd3c11a3d2e753624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171458b40b8487e7f94e7ba405517b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ef0874b61dee3288bd40dcad74c58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897d0d43f457be5b6d5e70a4505d0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f80d2b428dd16f1d3ef4cf8e0aee76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ab728372229e71546418a55e7c58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75acba6826dd490dddbe69cffea9768630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae2fbea0a81d31ecc163de7996e264631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3bfd7ebae9c8493df577c49c96e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f806df772ac4d929bd7828956bac4e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf039bd6c92a52ce110125793d30f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8cea9827bed166eeb6fff4e3cd8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccac9442820b9125772fe6000e4aa4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def37315838b34a87f8d9649b3ea69e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167f0a104cc2fc8fced768ba3154f99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08cd63f05be95591da4e31c49035cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c46ca3975e2ea6bc431e0849c1ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf49f5f05d09d37641d0e2d47e53e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2036cfc6accfad324b442fd4804802642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b9006db798b781f91fb35e7aa35a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706b517a5fd78b7ca5abb772920ed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc979fa1a246fa3abe7b505b819c17e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6915e529ff81f65383288a82c6551646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446717bfa3fd83b056e0f1c2d38e6a70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e700ffa0f8c2393eafd0b18040f963648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30559765700ca03b97eef4a5cb1596649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce900cc0b822b34c3a2ed66c8b088d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb906692ddb2e2da6ebe3694c85d9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944ee8f2231a7422d8dc2e583fd058652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00765b76328f7cb518ef62d2ef68ac5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a008e832dd12c4de7a83dce72d6af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927d8afe2beabb800bbe38c214dfce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad228c62cca77d29b7d7c238eb9c2d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526257fdc5c28f400ffef76d593b169657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0723e721d7e7de995d4885c03671a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb5c05d068132ce02ba74f5e28de8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccfecc5b3337a6319c941b6698cee8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fd89d769b5c3e0bca7abe1604c6fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6622a897bdc41ca9daa6ebaf192c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018ea39d84c45eedf4c58a87a5352b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2a9464abf8680645926db926a2b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f6fea8be270045031ea59b555dfbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fbb68c2e39d0befa01a956a22e8ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649edae2095bb6c0ce31b443ca7c184b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc756828f1573f6385cbfac3802bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79963800c4712f24fd3a28edbc642172669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae265d796579fa30b1d99d32a33a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3cf1b5630ebdeba6ff3d1031adb20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2dc21f5c50e4bedcd711a7c3627f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662021d3696705fd264e89602b2d478b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc9f25e9333584ac5edbaec5f50909674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c178f541bcfb5d766586bbfe45ec2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bede6c4142a97685b3fe3c152505f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8506ec4b1c34ceb288dfbe9ed3d248677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8695da4e630b77cca170d1d6889ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d833b6de4b2ca5317b5e7899dc70f75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ab06a8225f7c329d7d5b8eab6d33f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f02ef456322b9a5af6b3ecfad183681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5704463013505787276e8e5425cbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e581e7b2ace09b8d98faf30d31bf4fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aed7283fca7925d5e06786abe002a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac161318f2d458774e2472aad820f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43db78d25c7f48a9ebf5cb92b48515e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d98214d0f0483592a93c4e82154e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db67506fe86160e707a5bf30efcf1ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7265c31e670a881220da1bc47e7929c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41ed9f51bbeb4ac7ade48c919e072e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d097067067af9048fb0138f8208d571691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4e6db0af192c89eddd6b12d76d2bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72881ce691c3d98f76645ae381d980693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d1a66d84f07ef651edc1631f4503694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb11c65d9b15fe98e2ebd9b53475d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517add58ec492abe74b865946546522696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aa490f6f2aa491e2c4aaadd937bcb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1c640f46762a7741ea319b827980698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11108251f0f614fc4f675a0e627e89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43088e30211e9c1abf297958e68be11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d9e112671b6a3fac56b0be0f354ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cd55c9861fc7f08884a6c3cfa197b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa7947f815bcdd4c067c7baa3c68e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e90bf3729cdbcf758d3cfc5a433e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c84cd509573ed24e7431c9ea4e6e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282fae0fc5f259d423fdd0ad5ccd286706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92874dba9b8ea38ca453ce6e64486707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eaf35f62555cce17f8ed1ee4791f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ebd90e0f3085bb9de168593364cb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d90cbe3026e408209499375d250d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04646c6805b0e990936d8f701916c6e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbfc2e4daae771983a2780d70129e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e149b1b66c4c0b9063f3975d849d420713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc14940c6f7c9eab0214234c59c31f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585530926f6590cc9a14e178446128d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde55e114100f1ac3676f6a1c1e79b28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39b9c9c5fa7224a15c1d3968753cda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57181300a4c19f75cd5e97e5faef3ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec9e79137aa4e0c09ecf06b564503e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de1fb8c05b0f0bff52466b5e163107720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d1e376a244f14a1c46153c586274721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e394a4767b3af2c7682c06664380a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111585f2f852531b3a06adb6fbd8b2f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2646406ce05d96e0090ee916488a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e94a789c96187b0dd3d6855455270725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70133d9f4c3afaa0b1f7927fbb847bb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce598df0be2e47d9b1583f582e50f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d06b55dffecc22a69e7fbf0c56e4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea130759fee34e9bf785c64eda91c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a307f54d8ba279c5f3c41668660c99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3516c93958b930e1c4e516de35b23e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722edc821f396fa3f578b31c272d07a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254064ef6c1271f6984bc9084fc7fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93a0067d382e5141b35ce23151c57f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b762626ace6c771e56719d61c367f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389e662a390b42df9f7fea636a6a21c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858ef46e7f1efb845b353015dbe720737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85b9242d62bcdb808512df75350115738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec89227e6a819fb0df65c0e4e12e42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d08820fd6f521fd2341c6727df79d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ca027444d9031c7061836a143d0c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950cd73557b9a846fa21d80efdff8cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455003c105b407612db023841202c608743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3495671ba80d11b3521500e285942744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da2d588112316a56bcb620b6e79247745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f7fee5268f2c609c3cd814418a6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301eb7f5de68f8640d4fbad97fe010747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735222697e4dadd709d2cde4075f35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a0dc522272e6d39c64a1cd73e0fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7a6fbdf826e0c443d1b40dcd433ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6d53730804363914954471e0d7fe9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b74755f17ff84537877bb122eea0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c179de629ced4dbd3118324b72ad5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d47056d3082acc3291f4331590220e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df2d3add4ca66208521d6ec633e728755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c285aacd9d4106c46c25200e6538756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc471c34307d35893fd607cbf8bc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c6c39a36de1b66bed6234ae986375758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b70075a327dbfc54a6502ee509c4f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3fda499d4aff5768310496c1e7c3f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf97a4b7343791198537fb9db4f1cc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30437194149137f1328be73c3109758762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2956424383e8a286a00bd7a4f74aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1930f7f5bb3f5bc9598b60730a752764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a3d827ff226f9d32185dbcdba4fde765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea896594c0bf37aa8ecbea7f405cf9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65691eeb324b32d0e3c2576375b85d1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57e06f064fbc12b335c85fb38ff24768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693ea4a73d18d614674ea5468cd0006769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf4767c2a79ced3006f23f5d8e6535770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b206a61b6c4adaa22f4f01a2554d72771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253e0726f3315c463bcb676893cba86772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfff849ea290ada96d97213a345725773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcab7f618954392c8c0a4d021f0ecab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502c8c650c54d48481435afc7cbde0c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c5ab1c268a2ae3cfe35d2516a748776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea264e58675ac46f9d614dbb44f5660777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f6272ca4791f3f59b26cbf69111da778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1672d9258ddcb802a27c0bdbe94a479779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07b77f50945e23516b332a8d2589da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a0c4ad0fe131f9a725d7b5980bdc8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39496512c7a09202fe38a85088e6ee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c570ae1fec6c704b4b4453a5b61e045783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbe5a86aa8bb5c7d3f2b5ba88e1e87784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eda404a7569cb5188cb01d7b96d26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09543e94ee2a87fd1fa35ae96e4b89786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5b10f112029b7cc0b1690c9f75bf1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a4dec8bf2be82ca20d33044bd069788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4b1ae81f6275edd79e0f3a66ffbc8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4592c6a53ba752485a6f66da680b0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983ddd2cfd24100a00b0e57b649821c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf2a69a9a0aaffdd7fbc8e9f6750e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dc66ee645ca8b773ab7b28e629892793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd77ed27027c987b4dac27cce51a46794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d504a629764a19b1d9be5926873e795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65141104e025af59a34037b3538e9181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e6d167245a266b68140a6136b34442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c942211f6e9c9f2ee925e8d79ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749929818c631710890e7c1d87ac5cec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a979eabfcb3a51c0bbb0e3339eb73665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b6b38636f100d50b74252094a29df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4617593515ff74de3fcc07c7e199207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d00c8a4d6ddf05ea844adb9a5a433b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f74e77aba53fbd612d5e389619f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741de1d8a9a2e29ca26fb268f506a07010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e4b54b86550da755d7383d114d40811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c4229e64f593e4ed36c843648d9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c24a5c14154fcb8c27fececb99bbaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5ca3a9e711da6655fc72643044bc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a133c6127dfbd2f8e50fb56544d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae6bd8c1565959fb5e059a1a652f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073da27526b9f4ed3966195bc7d628c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f72468d9aba0e8e9ec9908015a3ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c5f6edb72f8095a823ebefc8f498519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739700cb91840f360b3d42c1e11483220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587f13bf280bd0d1ec0588f948f256821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5ce885c4f99b620d77f776d1541c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae670e7f595b7791cec688c2a75665f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3bc997a3bb8746aa33fe24092c45024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86296b2346afe4019b1b370c2400b0a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a14a2e719646f61dabe7d2e9f506c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad6b65f80d53d5ae8229dc38db043227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b01adc73a435e7ac5527eb233a8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6b1e31e9415582a556e7dea1eb61f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e520e50e51c5589e96929e99fe6ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca555a8365d0f57886b7d9bd702d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195985786a411fc497e0cb0545985ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61e221a008e4e85a6ad8df1cf0c0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce94719c18f68e6c0338bbd69aa0e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e741fe2b8762542eb37e96a189c6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cd46044fe288c0d5a2759a7abc5ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46202f8cd12ce3e559eaa710408284e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432eacf29d87a7106c2684cb6a9e2c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2763e38043b633ac2da19dbcc666239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4da38b87a2d728b7aa605d58dab4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528992fc1ae6f1fc92f303b01d35a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a5851d1b4cfa8a39eb71a905eb8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c233acf74ebdd653dda686dbf52cdda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ce9a4c8805dcde4c128d6bc740a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51ff29536f77fea187b9f01302e9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba7f57c7131f1050819b723ed8adef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5bdc726bbbec7a2e61e960bcd0cf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec16c89d31f2a66ff8c6637656b9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44451e893ccde406a672a13a2f5ce949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6d9177455a8d67d6e9c5fc29f96650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e65318dd4c525fb94cd8a4d1f4ec551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2dab81a1a612f850c4f12f8d9b45652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61613fefd12b9ecf286ce9a46a40629353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f161c32b7029f965506840b0edfc4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0594fdcffcd0dd58c0bd434395d7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f604d844bf26a24e1ef582b45f79856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013919e8af67e62ef3b4d7a7888f7c9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2ff9e370d362f3ad66ce0df6efb8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225112dfaa62782eed14f3551e26a0bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e066923b55f4149a9fb567c3e23f4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb0c0bc9fd13e4ce35ae53db175ab361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce66e4e7a8d0e311593ecd26fde7ed662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101830842902ea969e34c0fbb35e1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7da6d46be850f79d2de540307cd7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d72a3bd2463656597200182d5352465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db28f9cb8b65a5256e6feaa58a2e5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f3f6585f9b749966c54cfc9f961967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de533928b3e23ae7cceaeb190b49f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c308fcbe9adee9d5b38d71d51c95e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d97b9ec9e2a1cbd35b0a235f52619770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32d8e07ec1abad381f591885ae4c8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168235552492105669c5e86bbed8fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f3f40682940ae4e2f2ba0a5a48c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae8607f747a054dde8af2c764727d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a60e06512c0b18b998ad7c833735175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09c4829753c565355e12d51beeceec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ed447ca2aa179b7af05cac0a5c86d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613816bdebd202b4bf738150f076a0a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858762914e383f4f4b80bc519b7db54a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3f01acdf3771f68335f55523362080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6983173b6674ac124001cb128a0322c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523af5db72955c6baf52610d6a1106582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e704d6017050d0fbd2bee4716601b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac959bbc07aea701cb117d31969e8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fdd2496eb2506967bf7c11845966f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879abc37e42912c82f23136b95e55d0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66050707a341e061c1a9b85b1e5cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3e3a8abfd451f938cf8f7fc60c70888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e306cce140378642882945fed55daa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7bba97b5a46eb495bfe69e95f9bcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3918e320e1d35f199d0e919bda414d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ceb3d5f68ae8f6d791913e89e774b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745fe485663a5561181eb07fd0e60193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d78f378193bf333a44a1f914914b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63307eacc8fe0648c0dae395559c3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0955f94fc824def06d9b1a298068b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3c4dd790a809cb45fc41c13b58e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a10372cfb737a22d63a8dd37d89898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c3c69b687e1f4b196a17950cb54a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79a2d27d062197a50ef6e070330e3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a8b1c878c3102912f6cb6e465d12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32351bdc88395116b74936a553ca72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc953b71b6d958e58865f506148c44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701276e4122379ae2fd57130ca559094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62505e550c974da386a7b3b67057d5a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa239f9376ee4c03a033712ca6c8b5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bad3d345fee6fe188b2ba96e06901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed352a8d5e5e6912c58884e3114b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61afaaa3a013d4e8bc705e38e3b8b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd752155f5cadfc9349c9f9964d02c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1717b9c9d99454c8a5322724c93d3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eb0c701c025d7e256f26ff39e9b7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4300c3ed4873525c05bc25d2464687113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45006103ce8272147fbab57a048ec7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36082fec810f0fb21a320a066bd92f13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effe2394c8195626b02fab37a004d56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165f3c71a01baa4463f6afaefcaf44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c570520492c24282526f3ad81f3656118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9065b2b07b216c85a7727250065cfe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442cb19997fa1c74d17cfe0f69385e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e2161e2c46ec95d35dd4d4124af8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166dfbd4959cd64a160fe328464961b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a775506a2d2a09b340b6c64a514a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf0634f81331abd67266b62582a10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5274d0ba5150d0c04690535206b70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214012081c90312ad749a23fccf35b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a2655122f44c0122be21fb3b9e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a29338e35150fc814baf5be06d365128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fba7f85d7adf705741a1be3444e81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe9905445c81abf7c9c0dcead992d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafffa1920c89e04d12aaaae30137241131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30595bc63aa57121948e4dd10c72d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f35d65aef78f31b01bce06b97a775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890fc2d10ed41bf2912de50ef079592134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9379d6b9f3c5672e4ad8d3f6af2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e80482f0086db521229c57ec35678136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1754629b5f191f0e4fa4541c21354137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e31f4ba2912d015d3b3e404c91685138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b8040f700381c2b7dfae5e178d6b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354bbda7f6271bd1018b68dcf97d9bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b220e0d99a134777e06e8c29374c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48906e8a1da94bfb0737720aa9131090142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570298f00c6e9ab3f8e230b7644c81d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530dec648b06374c186188644305a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb739e1273eb8c8d2c93e72223adb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b116cc1a4731869b823ed43fd9d936c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdabf3b6b51d1a7b2df1558fdc08c19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdef4deff8348b52239dbecad9efd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46dac29ca37dbdca9f7347da9ea7bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6afed29f01c1e667f8efa8adb87a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3935e5a047589b7d8874937200dd6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8748459702788f0103c38d7fe30c15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc86e8894fd94f196322dfafc558b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280973f9ccdc00d5641ea7b63577a91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460714c9c03ea1c54e5be531d7892a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f5dd512591fe781ed1ba8df273406156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cb03d1aa6cff2b7dc58a35c1681da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f51d923be5ed7288b7a842e067e83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196cd8caa79e7dfa6416d7183cd16f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f5aa9ef517fb70bfcb585351e02d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a11a1ee4e88e26502b3054d5f87d84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c265613400ac684da7611f870aabc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea9e85e2be9b0f08c0793e39f2f5cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394f2648f69527ab66115d004d65633164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1c2b4fa93667cd68376d96b5908c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6139b3b0e8f64e12a1d36094c611e0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a44ee65f31bb04f7e7661964e75d31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bed070f63fa2b2135201d073685e7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095b8d9a7842d9488a45b8a5229cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa65c8c5b7060dfda8ca286536de4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37993b94120285636c0a60c50bc91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d0288a445aa2232a1ebd1d79729ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaafe0ec67e8855e1462908dd759ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc291ea4abc6d9c2bb5636f99d9beef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b51a2504614a42f283bef2d2368790175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b08846367dd43c2ffa3f1023833b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd52a1f623ec357f5ce0366819cfceb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a62d8331ba3b3fb38dce351a9bac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be258db18b804e2f007bd80128decb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37333c8e9258d5ac59474c78e330770c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2a99652abed044973e1408830be1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495c455f36a0a822ddce749633fdec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403fece8c4d1af5c62593fb14e4c07d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96a555a78eb0605a1eb6c7a7c19c7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d3dfcfd2cc668299592da3baf7b3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee60db2d6543d55ddb04a9a560a2629186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68b24fd98aa488d3f28fed878a3ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523739b829c44c1e05b87fd6a1fc15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeef2cf635a35535ab31d73c6b2fe1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe1bac4e3e5f2f2660696d32b343d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab1b68a8985c503a9589fe4646ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675505923efe064e5228277cdaa8176192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449b0b1fbb72829417bde6be8852ba9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41faed8b19e86c44b2811fe3dba65f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2f39cec6c2864dcd3b4c9c985d6f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a97091399edc73e5e20285058e21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c9e615fe379cf1297bed8ba694fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3742de6ade1daefd6974f5ba77cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837d634a6827ae42d44327f9e97531199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525f8227905a227bbdcaf45c499f012200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc60870b114a8af47dfd48b51fd10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c6aa850ac4f4abd4ca1690b8a114202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf11b6d188777979d691369a9757358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf7bc0759012705a31324e39a471c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf8313b6c46989fed4e8dca81d8aea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dca0865a7665b9ba07adc1c7fa5f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5b058fb5617a994c7aba48602888207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0655ac2bc9a3b87dd0ec252dc64f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25eaf506666f0df1286321430f57e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64309bf5bd7e503751e5629fed697210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a7e6973f2b854b583d3a87d93a4ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17092e026f624ceb5452ec66138c1428212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fca341fc80086061aa7fdf02f2c48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c94c886583f5fc2b65340365840d8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8cde75015c8dee5a56f5dd22f0d63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c950b8b1e695cbc2fd5a0c3c07b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaa956939aaddf1964737995db484a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ac49261299690a4f90e6589efa080218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73694f1c8f685f5570b823afe6ea7f3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470763c33da0a6756e7943bcedd8831e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443f22103d7c61955af173361a0860a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbc18e38e662ee65740950eaab83a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723671b3aa8faef6306745bc62d9e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c16df39aedb9a367a36bd00392105224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea8ba47d4e0a6114bca6c4ad9646b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83539ec9ce3fc3f24f0215748a0d3828226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207efe7b1cdfc78cde6603e1df924c59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eaece415f7ef8808718a7782b9c90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202afa9d972b681b71232921ad10e79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef8c4609f7d02d6650288b9aa56125230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3143d65ae8c18d867dca00a7ba4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000316cb75cc8584c2ac88385bd289d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe7979bf5847a3609dd7142a96fd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8591df99c4a27484f29a80b9c560116234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796423ec9730c9d8e2f5d2a2234ed99f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3847beec9fb478987efce937f84af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fdaf70255f549fd80927b0554c642237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a160d683409d812a23e055bb21441238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbf387092a7490aa6172b915ebc87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2badbaf615b65ee78f51c54c57175e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3482d45ac0e245ec535b9f31b2fc9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b15d224577d21c6972e8e6c1d1ce1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdec325b8bcd1d737df73717a29713243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ceb3d08c5825d89d84b5d02ec8cc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce41af17edaf5da28286f55dc93d96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a01d331726f0feb74a633aca5c67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ec21aecf931282cc187a8c4abe44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ffca3a2e607b9f20d8d08867669a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841c0a948baa2f92bb538d2730b2dff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f13fef4f865995af8994b93ace7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1147789b7d94916ff58b415582dedcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e823f7c4a5fc3da5212bd140417739252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf76c5dc414ad7b71c2b8dac9a18b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e7c7b715c4d9b4a855a55afc13a51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77c1185a8dc44e6e2240b259c71d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79caccb6a65e8340acda1e4705dd0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39fa8d48d768e2d33686dec474f4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c854e756492c0ecf120b5a289d3a970258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a55dafbc2962fa4da76be720011873259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab80323e9dbc84a1f9ed6a8ca9376260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad3570e88a912d998a64e852b7b67c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6142864c8267af78e985d5276d454262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f4baa8ae636b12c37d59a8ec37a0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac11502b2741c502f85b680cc31822f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b88048b571e959b060aabf7767a66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc71f54cf8f1baa0ac13473996e4681266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277a072bfec06f6a8cf6de8c5fde308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b07bae9a4421a94c3bafea5774fbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf0e3e97aba6c44151e5d67a035a00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cba3611e0f95fef42c189de3e35fb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca1a8e4e38d619a5a952f571e530b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d0b161a40eb34111b8a355ea0218272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8148d4cdefc0ff2fa7da0e4aae186a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df11b382fb14eb38d609f8b67d2acb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5bd06f8333dfa82ee7b934dffbbdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd96a0594443fb81afa1cf5212e56b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9847e25b70e441bce77366bcff72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3038ce36596f93f20f7700a233d068278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9e6fda07ad99d440cbece69e83414279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c7b0039e243bfeb0a4b0213a3125280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923489e531fb0d9295291f38e1a9f34f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a40c160e4a2c718e4ae17ae808fd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f25ac3532d01b2770ffaab1becca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67cad470ee785ee27602820fde1d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f8d19511547e1475fb21c04fc6f99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e281d0e9299b2457fcf3c80915de2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa513d8fd6c19d0de10351d674cc885287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5081a2fc1ee77efe9d1cf704dcd55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045d6026565c2bef940d7e3da6ccbeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754303a448729f4f4e9fd5f7a5da6674290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23b300a7530f61a1b4d46f198a7194291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce03481ec7dd8dfdeac2dbeabd1700292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372f5a20369d89cc434ff4915509d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2b4498a9ea93e97ff941a7098f5d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9e4c38099be9eb57f783284dd2a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b2e0a8d3165b16dd5ae0c0a1068bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520bbf9d33fc6649d6162d7dea4ec8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba64616e22f87f18504fe7b045a2c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134f794781bbd4983940b5443dd11c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca83eabd26bf64a0f03a73f250449ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31eb8e9dbf7ccb344cff762bbc495301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ef29a7e6e35d7bf977d3eb6d4ded302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b78f1672baadfd1167a477d856c9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19dc2f1a02fe165eddf403c9090fb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a30ab2f3a72047c3d4ebfa85034eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435633926f78e1581aca9ea46977be7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953df100a1e3d8d5281e8d0f9d39b9c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e269b04a0305ff889502edbca467be2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff2fceb919c227ec1767482f6bee2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c1e74927026651d21e0f3f67c64e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f739c1ab0e8eda90a8100921c27c726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb425a86caf948f42aa10fa6e47ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d99c80e9c46757382f143205b84c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed62591376620a9750aa1bafc77235314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eebbcca245c1e0f97f94de634f45a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903e7b846f854d32e6cfe7fb747e55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea9d3bf3fa029f5b4d4d07abd22656317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b51c6176f20843260dfb9e4dd316318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d594287a29c4b33551924ccf30842319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be034d32d402269fd87ade583c30f62e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5671b26d5c74b07225b702426df99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3b57ddce38382707b043f4d6943fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7e4adb05c40004fd755ce05485a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819063f1f4e98c091bfebe0d5b1fe08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36712a5b67d7767e32965324d2afbde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47aa55f97eeb8ccf13c47f10339ca9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d6a73e659a4e8cbb880d9e5cee16e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd15b11dee4bffe0859b383d48f334328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfc31f57bd759439ef591a9790d0c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1574b247763a4128d46f31798a03e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ece4d0a1ec77e74b6083e90657d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321d5501d75a0d9ca349b971e634e2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67690b2e5afbc67078e7b24e627af4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856b40aa74a0d172d3c496c7bbc8950334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82d3b079ca0db2f420d2c552e1b956335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5dbd7e2be2cc94359d4397f3a04ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd76e0c1511c9cc79a1dc866d5be0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e79b292185d8205bfd32b32a9b33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e21cac4ce1e6e711f12531aaa2f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403438e3d57db5cc043ca131f62e1f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207a13ca8541d81946faa6fa3772b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929be03b78268df1667a89df5d5a06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be607f132a41001d49de5de14fbdcc6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5affbb2c6c8bef77fd854b3c586e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3b568c31fe8c7cfb2aa9625251690345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd9a09465e973b689969fe0f441d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dedc31224c5f1e014d1f3bf8775e80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cf3657345de60bb5304788053280e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae3fda05e2de46dc933680a614c63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0ff63fd400f2b084f6d4e8f551fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65053e0d56ba943ced3460acc3ffbad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e27f49406d2e05ae888907aa8b40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc2b6ef7118502688d7653a6c9f36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22f77f44870234a47f38726d774c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c02d0c84b387a2fed64f53928935c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95221f1c870d84e824f4267978ecd8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933289cf22e9be889d0d5f0d4b5e856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299db6a8786f5380768987b98d675c87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c1a36eecab6ff670983711d7260f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c55c6f03ac90d25926fb33a83628bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb941a092319e90f357979381f31ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b3159a9b6968f6419f069164ec4d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4c36ee17bbcba11c7c58b7e6a582363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92b826587a6fbb36dec03d3fc8620364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0907692c72ff2e2c79def1d92ee68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7108043f6d64fe15ef33b3fcdc5bc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d8eb86514b385dc8d2e35135268a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ffba7bde4c0aca829b42bd573c63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ac9d5825609ec324de357e3c0535369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d75e5250ed5ae27cfc855bbdef91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fde327221963b0d4ccab885e672e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503122553c46d1696032523691435053372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295533cd7f266f057cf0c5ade3c64968373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ce904d527e194437260e531d3ce5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f533db08c800846f13eac183de42b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecc93ae6c267b162d47a7ef9b26af1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd8ad41db2815f6849caffd57af3a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4508d987f1a8470bfd7727a551c43a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb849a59b848fd8594d9b920948b2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd368488603fc0b2818d665db1a25d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea9c50cd83a21992ee5166a30a469d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e83a5daab285227c51931252f00e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c80daed0bed91c7fd47b1633556f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2aa582239c56946e6aea93d4a88d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85758c3871db0e52652d07a0b7da285385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f5e69ce3bc4a3fe42c745662f7fc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5686603592984fdc7434c40e88adc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6358f2cbb13a0509dd9ce916bf7db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3042d0e599976e710952f38c84b75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1595a125de6e7e2868a27947f5ff3f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357954414d4158f2c06d23593ee5525391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe011cb312d5b33bf2a845e3fd600383392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c7fed6394f517b7c798db651a0b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f96847ac89fcd5cd1982f960e99ae1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e5e9626191d225b30862a700d5e0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57d49847c6b70afb908787662ab7d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07239edd861d8b4119b4937d1ddabd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45044ce1ca4de65a55969b5f380b598398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa13b3dbb621dafe2c92de8841b0f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaff2009fe6427148807d07f778e940400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ae3c4f4924d5da14d089c4d065af2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf65f0c8dc5f5c3d466493ebf20488402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6d393308aaa4a36052229a404995c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359e94d23c4ff54bb5739f54e67022404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a0ffc3d53e5fbf0d2d7677aeb3c7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dfba4c4dba49662cb7354dc7bf45e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ee457dcde017c1ae6734df5451b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1edef5fa5f1137780607027a435553408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e8c13e65065883915182d2cecfb0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f66664c3e976f7629c4375350dec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d4dc1f626c3bbfdd76cdf54c5fb45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbfc64051045de5b51a9066d6a8b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154f8fe7e70a990cca4855cecd31e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22114dfbd7ee34ca741dfd566134f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27badbfcb62fb2224a5548db89124987415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27267b2c0eff9aec192a930a747b70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb72b7741546ce8d772e043c61531e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa357e4789b8b2968d0c9ade8848cc5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c3f576df966b03865daa3b8b1cd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875a49f136e1ec0cec6b80c650f068420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ef978a94fb864450ed3e792476e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d0e65cfaf0d3fd55af78df5dd0644422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f5ff0d73f3b65b6d4f46e72e55e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459afb97f78930d40debf12ff3eb296424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88363117993687d193046fcb1ba9c0be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243054d59f9636da5316b0d9f7e83d49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7301a3700497078c0ab5b6e097d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b8eba98e1c39e2414474c1d55cb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f357e1f855aaf0e06e792e4e0da62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256720623429e915324607377aa2c924430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde58f1f3b146695e78915458d0d868431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8289944e9bf0e9d5c46ba33b8f9e1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc45122a595cb0916dd9bfd4f0f3f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739a692b861cbc1359e35d91bb57e90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f80b4129ec93a6adf9ec2c2747da8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e19db4bc6eb37a028a438b150ffb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed792bc8ca8f64ee4f84ca90abe4cbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958aa5fe444aec51f4339bddf30f07d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023097c237aa58adcd1e1fc947e7468439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ec139ceff51a1901be2c71f027553440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700782e61ceb3c06715733ad3c9846ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0def05bb70a60a9fef5d461bd0ab3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359159f6a5e621e6e28cfd982483af41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296d7005792157124ec6773f2b0af0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ded73bd1530e3f7590783cea32dad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659f20658bb91b03f5ecc022071a26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db2de96fbd4e42d8f37adc2e64242447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411eab7ff3d8e72af8d08fcce66a343448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf48a6cdadec3eab71a45f9863f6f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd40bdf9185b417c5591e47a49ed3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e6168ebe90e337bc25eabb0bd6738451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fe5eb234b9eba41031c7e0d7435c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e6394572400d4e745f04e8bde6293453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513a53265d97d5bb58651bb60c8aa1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71949fa557cd8552306e838ad0b88ff4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42dd7699a91951340ad5c40b0da71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec9f6b4c91596b6d47aa4df44dd38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c1da5e625cab11e88a8eb6103a01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a329625647bc451e7d9683006f07bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68e20b81ba3c8034d574094bdf952460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d53f8546676f66432e79b9128b522461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c68b0da4d44bde87dedc2b916d0dae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161404ed7d169050fd95da4e97081d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8d5c245d903988c230b400760df96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0c3e270402b17c283ebd42850f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed548285bcdb6504b076d86e94a08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644b344fe7b7e96463160f261697d14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63880bff1d1e26af5edb561eba3d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d8771db8e4c7368497d8fbdfe5664469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae83a30ffee09276d85c618ed54097e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16533a47c2d473b7f564e710a36e15f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b90ea1c82f506f45903a7cda90fcc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7ff96759808ef777a51a29cd49f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb309d9880f9c4d2d323c9c0e45dd3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62eeb0c0f3cd610ce7d01e8db5034d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff193987604bbac7ade3797858a955e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb140269bfe509bff7a63f556c708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6c3d57a5ae1fe6d0ea14fe9d51bd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caafbfbd51eeda6d649492fc91888e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d689475bb73e106b4bddbc7d91ba206480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb556b2b308e50284b4faf5949f4799f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ff0bca5d3ea61ac6d7e9770d9f292482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c845fadd632650afdc77ec884382a7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c49d8d8756618f7ba6cfb88f04c4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cff47cb6e766ea05d59410fd4a5438485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a211ecefef7116ae482af49fbf59dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1edc256babdfacffc0336b05a7fd35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8af88d77885a02897d008a1a286aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938ac4dfde7002c3bb4f5809243f1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfce35bc7b7b8f9a50568937f48550490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b039aaa8654097e1e34a0c7eb5e8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34f4268f736230bbcda3424b8c005492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85351f8a72208b47d4073f41b8afcd3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b67c727ac360b8b74eb1f975eb4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938f40cb4e1d660614159e3b3a06f2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c68d0e38eadd7e04f8419866960d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ca08076ac1e94ebcdba0fb3d971c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b435c6d8b34d323f1100ee26bba5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391d0f3443de7b79f74ad8927be7ade499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d175776d4015ba7825db2f62046ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18948d76b8a2fdb756db028af8e2d130501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2246caa6b726d58346aec602c7cf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186507cd75a8c32217b688197a2a8ddc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8192a78845b6cf66ed7a491c3e5b28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed52d035d32f063d07359c43982e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd408532a36140bd692084f513e96d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fd487b3f8666e05423d24e8a3ff7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40910e9d300fa5a1364a2ccc8bcd0e92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d924fb6788753aa2c1b67f4c4538c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303536bf4cb560dbef76de556a8b4f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2bcd24060ef227322df6410a482b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7f60d3cdcb036b2076a11a7dc9537512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265cb12b94318f37c9e058d0c6e79a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7206f6356af3f3afcb84c93632dd5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d01e7189ac5e4f343b39cd23bc535515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e75304ad74c7ed20ce6e32a7d2bdc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25402ac57c2f0856d8ba9b17bf05c752517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4fb55a6f157a1559589baaade503518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f411c2ab70445d117852213a448382519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f93d7fa2dffae2f0a3fd39cedb3e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab902bfd029cb4ce4a2a36caa5f0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5d2d1001f056df340be032ee6307522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b347393ddac26e12fa2b00d16991523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab5415c49604c80a3c022d1c37f043524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41e331bd53c20eee81ec115d46c730525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6920e0a191fb6afce887e769c5dec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc241bee013e59c4ec7688011151c062527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759ca3464b779cbdf91807d25ffe1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8d1574f2462eee85490df0b468556529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe47493043187f68f641a1d21e5e955530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f6e258014c95ee6a359600af6f0f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16efaa2c3b6deb2e9dd534ca8dc2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f33da094fbf798f6cb796aea0ccc4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cac89284bf87867591afa707280be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e84af65fd35d4a37f592f2155c65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636248a3f299a54a42d22fa7dc97d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f037151aa62737a33173a806aaa18fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e475c09a618f31e61b532943a0fe4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a490281d0ee5d8ced7e581624ed66e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468b4be28d4e3023b61288d09422463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d684dce02b4498e64c5394893e78d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270a416f581d5b9de88bc6fe11b8b95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8bed7f7c5e28a43e62ada2322e14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda0df597bd28becb5d20314fa32923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894adb1263ed9f9128b77c92e2d9c4e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45100a57e9ed598968d07ebb64faa1d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9628ee3802e8fb6c24f8a20b969054d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007318366b9e23f455f7dbccf9b04d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7556bbf983b1c8a99460e012df473549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c075458e85afb7a3066c377fdfa66f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b3b3cae8ea88d8fe6dfae82862df2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e770000a7dffd77e3d145c2c5115552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf56dc4177c75afffce5d56249ce19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43953075045a105cf3ab022f01889554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa70a395c2ac5ef751883fb28be30f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e535c6937f994b04b5600641855afe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9729ee4a774f5401082b16154dd66f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2fa520c8b2f712199a400076e5266558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b121b26f197608060c942289be63c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8275d13ec05d92b43700a61d76b3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341a6830c7eb403216e9f7885e3b7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65286c6ca5a83702eea227ab67cada562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2a735831e9a6aa67c69fa6753e276563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02357071fb750d7d0a1656a420259a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347e0a980129cfb958eb7a7d5fa9fe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ba2ef218756aa151585a93c14178a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114d217e2915b8ba4d85913716e7388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3dfbf0fea4e4ad7705c0e727f137e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da70f4c02ab167b3b7236dbcff1f04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba271fec117d536b70fd343583992570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e75f62be12e1b48373be24dbda2a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6db92740af2567e65431494c9c82c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8239b31972773843cc2bedceaac81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd03284b790f2b1de0a09facb435aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df618a04bf379a75f8759d4fb940ad4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679415c6310f24939adaa8b316d053db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74f38cfd782f5a60466e59a400d79c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ac35e769384d4ec68052247ad7f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaba4559166d81243406a1c3fa9a241579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4c549784dbfe37333eed19187d4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8168b57e22a4991ed1ac13e0c3d8063581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160e33d63bcb070b74b5903723dd6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e057ba9b75e1a589e35888d59312a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684909ce2815047e9f83f999cbb6896584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77192232ae9d389ba778952dcaff5f2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1aec6527263285a6ff5718d2bddc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990249a1aa2a6b5a2360d0384e53c3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283e998ce922d3f792e5e4a9de3546588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d327d22de8df396d0678a0f664000589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0333accc3aae88ae667bff43ac3437590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68008089f768799d5e8f6f46477aac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e076a84ff4aac7b024b1d8717a1b038592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f864ba42e56ed62eab8b02db0b1ff09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f551a876cde723802c1e76a6e039594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee713c90318ebc4d9b8a9204913b012595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b1d3db5fed085973ecd1013dd527596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5e5d261a534d3c0d82591979b64ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377fa00ad4e20b9e6eb26c294abb05b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b16eefc11bc28a8ea1cbe420db10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb563476e366c0d4c91105381fbb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0fb95bbe9c610b3c824f29291a5cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407fb82e02430805d1e093a57031751602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f47ada178a9158a73b2c1f7fde210603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dded85e7283d41a7b5708374af03cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110aecf98d287ca01630b49f5b3f56c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6450e1fede2de9b75a1433023c0b611606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b80815b18ca0b72bf3ffd4da17dcbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667f6a94ee661a2f5cfd25c006e5b83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810113c7b95cead839b9bb5cd1da811609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724772535c70d1c36dc7b1cdad05f26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ea281d562349a4e5e9af120fbe5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f508fbeb76cdc29bf104466f87ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49c278b528259f8c6ee08e4342c988613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e60d92febc6eeac31f8f8fc4d1fb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737250f34e8f55a8fb643991c7cf894615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f2067882fef3af0e897ff59164a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba17bf8cf3a0f0944a236b05ecd21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f63259a8d1a82c1db5de59a4a07ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026076fe9ac042674ca4c368378f8c9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909db6c16f72610ab78fcc49b11986b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e66f2e07d07dc096023a573514ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d135bd9f3bd916017d7524c322a71a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12e213a205b0c8fcc63f1022f5e0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab422a7c9e7b339754e653965d91e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f062ccde11aead8cb79672144cccb05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df257f550b15f2c79d451b449d07b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df895bcfc9da4b05dfc53d9383f88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c096785f8e6fec70d5bc00e29d7df9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d851af79135e86931a526d8fbf7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1932b2c14ef8a41950e80eea48cd8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfdeff2b977069c9aaf3578844a86d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64c53ddc4946922e4497830e854d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cd28d2517ee76b019b644009e3ab2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c939b3c58e0aa15a788d6f8dd45bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb47c9b1fb4b1991c75952e69b34c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc8b78c8033c69c38e6c0d20865d3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b925f97cd28cb8c04a515a683e54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35246d09602ee8fa7b6e85e5fe9e55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e4cb6a35afdb1f3aeb172b7267c58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b5c9636329fc430a5dcf2886c3fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93a074cfa27bf4155a08e9aeaa07f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d9b4070993ba8d3dcaa38a95b52cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c72ac3ef0f5ff38c39698ef56f8776643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486fb035238f1d7312d2a0ccd0de04e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec52041ccd2ec6ce6aa69757986d446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646209e662607b0a498fd810d36a8b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ac20c034a961d11fc99ac4839299b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cd2e74b40ccd04f4f04eca24d6a26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1016b2f6b73360e13f727e2beec2ed8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b3478d9bfc85a354d5d569dcf5dcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9f2bfb69a0773caf93b3eb4c50ce8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa5f082034816b8ed360e2b5c83980652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da8cad3f018177c64e07cd1e56c624653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7d5fec16cc07905437b57bc350420654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82bcd49084a9795ab7c74884af3daa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce76e2471b53be35ebac31c7883413d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2baf95463c936f7bb599c39e679dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df210c74916a5f77c9e199fbb8b1cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369b8dab4631d8940b7d465ff7db00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d92429e676745cecad0b41d9b9d0f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23126e7344e2d71e9cb86901cd7b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc0e8c3af7ba0c7e09160104953478662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea79964ca3030b24b04060aee071b47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a43ae726d56784a170cd807ba9021664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b080e64a149a83589d8effb38cbf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec7c8ce509d39c84cb5f68392ab87c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9789537dbab68ad5821de5a98e1b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54511eaffdcc33a514581b17019e484668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07f2829534c9ec88ae0424c5b93a54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc0b4b3411561bd3ed8a1e5b5c2c94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2dc13052c546a69c15c4f7d254024671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b2fe0a672619516c4e453f5b1ae3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b99484ac53dfcea9822517dfb5c7a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643243b32509010d0547334b4fb73ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68fe2cf00c28daf38c08b4085f111c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55edba27d5f71a6a4be0479bf5ef10e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d208f22dcb200362fbf16e50aa32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a64b86793d9d20db75f83431b9568678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fee1b23ba33e624d29d580a0955d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521e92ca1d7beb5392894c1d8859be0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca594a98c0b4b6fe2bac153ea722b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7b090cea82da39a1fde220fc5e01c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9fde91d3c978e2db58178728d0da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121211b52b6be510ad66ea732d1535ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dea0f998b095e747e684da27cec8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471911fc83342f21ff4f347e2e6d32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74a15415dc46c5f05afd226c2c5a96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c9f3695bac479df10f8b78bb6e04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a41187108a8a5b51e2926b5accca8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df474a2bd24ba97ed56342631ad001df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb59fdde31e794f80a1db68fd5407a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e65a791ea7fe28d7bba3abd0b261692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c52ca765e5950fdead6588bda77143693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49ddc8d9b61fdb9a6993b435335700694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306895933083ef451dc08c0e6ed8a1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81d72464b34a10112508ff8d9a0bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e06196f8d80e924a2d18f089369ab1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704b3101772916e6613e3651b076dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad04f416c0be6fe0c1b26b6c94eb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40994d9faeaa174890dc8431234ca087700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecc45aa05de4f8adf46f3f17b9391701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6dcfe99c9592c9194fb83c0595b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb945e180c64a87d79b7bdaee5572d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1a6bee3ddb4e587cf4d4c9192c93c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca61a8112f4e4c922ade6eaeb8dd2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747053c3f26309ef5f5224dd06061c6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5126faa2da2ee25a067ae1f5381c110707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151ce349410fdbbd3951a6ff301463708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295b3272434c3684236375624f43c45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ec09a88953a6c7c46a76f00dec69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f75d35ffd87d78c96cb742bfa83b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd3707a3fc476d6b284631483c748712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8e5486abbcc02beaccd936c49311713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029127b4523392a003b2ca1d297737714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2026bcfac58f7707de10466ef00ade715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd6ccbd9beb8a54d9327c86f75919716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aeddb42e071515564ead9948977b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ad69018bf20ea1ad85a83d048acf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f6bea68fd2507cf09b9c3039c96eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417083b0a38d1a15d8f83cc008e1aca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea068c4a55b9d555efe8afa47e37d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc24aa4f0d380a809f5556d29981d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dc3640bb8a2de8c2fb5e8a91b2726723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a522b52843a04d32c99b6809ce2d95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bcd56a7ca538f60c3eb0895f6c83e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e459e7d6dc08a536901c77964966e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ac69a971e7760df99cfe3dc1b7a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a838676b79c3152f4164ceb116752728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6c76188071490c050d70d731a52b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5cd9ea1c6cdf1567c95865c0dd297730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650149a1a1ee396b4e73a1c498532ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cc01877ed767dd77e559b7e6d4b4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd7020f9e9faa9aac812f03ed3337733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45580dd184411db5c8943d969a0978bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801fcfd65e7ca6d2e7500a150daca21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406bb253fd80f4a5ff28df72d0a2d53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64d122fd498f3c8341cdedbdbd38d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce1282399a991dd2f456259370c09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d07fb190d331afd01a89c1a44c6ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57326739f0ba1d78796c7c8a5cfe0ad2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696404311f978b9f0f322b6050805083741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ba7a06da900a16ca870e09478dd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdc4cf47a5191cccc863a4beea33c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62ee39a5723c0fb7284fd0785582ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbebedeed572d1d8531890c8b1120745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ca4dc83861a0122616f14fff70fb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bb0205111fdaa1ae25731e26c4dca747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>