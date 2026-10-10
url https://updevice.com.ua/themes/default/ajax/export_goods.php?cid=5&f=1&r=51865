--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ccf9a54d137f977728dbc2d11cae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a52da0deb96872062830a6e535e582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf7b7759b35b9d48116681923d42b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de160ddaedfb73cecf92661c0d4404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8765b1819847ce1a8bc98446a0fcc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d152fe137e99f79cc993a2f0e6d45066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52bc19efbfe738f568cf7296b9628e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aff351ee6f6aa2faddffbb804b2f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d760611ac6a2a92f9bd93ae3327219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8209f9b61c0b5617afd75d4d3ea1da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992811f585b9451a590af31b7307d1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea67eed1625eb1d6a08e0e1a64c95412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7117e6c0f1e662f111929b4daf85ef013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14083afcd5e35a014af0f570c0faa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c364ce1387d4f07a3f2ea10f13b385715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169ac1b603ff9e78b8e0048d943989616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997a9f8d60c609724ea955f33d01f1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46cf4ca210c72b7f19542b65afe1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589c78647064ebceaa34e510e84296e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d54e2d2cf764052bb97cc3ee5a64c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ac3e86e9253db60f1a816c06484521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3eaac283bd3e55600841c4a8c090a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f55a977406f2e90d014d250253e1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404049511432bc832d46f17d9d584e2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a324d137dfcea0ff05a3185b27abf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ece85a340d5f39abb290ac590da1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec80fa97fbda7c49701bade25b4a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6f7996220838f5a5f8291c2f89f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6b395938881b0eb49fa7043e7d6a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc92a1b69406f711d38790f7e8097a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd899dc415bc6ccb2a95622e855163a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2e3241157d2592d105882b0e87a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d02d1d061f7a8e6a8b38dd1d8ea2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f286a58840d808c1d25dab5a02dcce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a8aa8c874e8daeb0903172f09bf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b6922029ec3cdd427f5d1477ad8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14267034094db021afcc0c107ee3a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a556e48756244c4cbb282d2ad6177f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9bf7a923e1c79101060bf9a2f3fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da9a7b7facaf9dd7e67aab19da527740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47341c3d5b00cc042e57e10c27352c5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9e641d5c3568ca6acfd195518fbc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1be71fbef1be8954cc69cbfaa8eb5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4750acd93e7f99a60541ac516ed07f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1d2b44fb5e7ed951e62112da481245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529fbe421c58d446419f98a9677491946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e7828dc07f2cb574bb904e5849c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b891a271284b5ceac58c9d3070da6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ee8fe7c53278b4792965884c230049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9805ba9d1f7253079c67d9e5f1016750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374dcac1a4d22b355c4202aad6def1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540bb7a962a6fe1348f41bbd380cb7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e92540eaf5ca77d0ce038deefa07b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b436abf36206fa9ee2e669c5328a3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ec49356c43e6a9cbcfb6a03effc6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccaef22a740110714d9ee947fb163356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4193c8d21c985807ff770faa02c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81914f8ef1ae8f4898b04683de76c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b4705570a43366ff53abedad2148559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c854d9ca11068f8090c287fdafc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2d9e3a0f59092a6838f3dd5012e5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdc69055e28060d170c7e4307d9a7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9a6a3007beda576d5d41d933904c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1fc37368a3000f9fc26ce4b2559c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c326b8a7e7fb188fda69ef13c0b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee60c19e31fb7fa9a9accc50b21a0d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138fce563ac7b183e4ce0a421c1d3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463b664f07abbe2557432d5eec99c7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d39f05590dde7cd998dbe8d69a4de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b774cea737570fef551efb7aa874a4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4952dace9e57d7168fd57cde0382071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451107c92cffa31498059eb2e6539a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a91ad8c7233cd3a54ee586da38c64f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc036d027951125b8a2db6cb267e26d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aef7054b1e08505708165972af7ddc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a8a585163c502da74290d8bfedd6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cbfc8bbeb7bf957d1a57895bec79577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b48d237370a1743d284e5c5ec3e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19a2c02b4291e2a2b5bd0eb67373ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de6814a9db64e4a42d6cd4cb8327380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e588789dbc122cc97763e92a31b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c1b3ce5caa155857c08d664288e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c4e984fe5a6b1a76bf325e08cd26883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caca26a308f82f685f61aaf1dbb0d0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e544b5207a22b264710dbea461d8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd083c282bdf85681977de4c96102dd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28765971b1d7588997ddea9430ee60d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8caec7013637362d58bf77c1bd4e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28eefd73818ae294dd77173e63ace989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c627c77788a143697afa4bd3d7e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2b2bf9331480e954b7bad69e9887491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebda4c01d828e029f98b88cad2637592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a8499c12d93eff7ab6e70032d58f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee453071c20361487f584bff00c6a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb882ad60da9d8b2a4968e153119d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f0208bd5e333cae9e0b15ce7118d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc27bff4acad2e288a0098dd808f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c73cbcff3d19dbd959a48581003a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb82ad89f2b82af02915be8e8c4d8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f5037a85befa3e66d3bd40bd07fcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf9bc4a0a56eea6a33d56540b10cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ef57cabce02b1bd73ebec3645d7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b885273d4d795e80e4fe1cbf86bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1899456cbe83fce4f9cb8bdb2a9d85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe792b1b39ad3e5ccc0fd7e85f80bdbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6cfc3b80aa13003ad091020e6d141106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61374761757f520db1c459e8b5e5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce0054dd9d8f31fa1cd89a7e901521108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affcfac1b5bd217b4c2baa6d85d2306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e2c721688e92bd505f17a5735a132110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c982f4f6bcfdcac42ff75aba28e27b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c43f11f501adef304c6b7a6911e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d650034b631a6422ee45aaa785eca36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be762f96147fa9f9393c28b5a839c882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8403f2d122fffbc96028291ae2735115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25cb852761e3aa3f5b74d9090839aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066eeee5301df74e5b9023063a8a550117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b8c4a29ffb32920b8f3b46e8183e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3a6b3942b742563adc9e0072cfcdc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b4268324bfe2d14b7b0c7310fdd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f506c1f3887ec3934c27d924cb015121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd1e0385d692d806cd5a647cbfd14d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32bdc73d8bcde38dfe6417f4c41ced123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991326d3da6c669ab65b3bb3a128cf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc7c7de45b52e4b674e2e39fe242e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e87814fe88de3c0a5c0694e8b41d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872469fb2437b1b905e2eb3799479c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d971e225a4b7de9cd0868f5c2ccd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c051d7cccc3764d029f7b35dc6785b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799bb461fd1f839dfd05623a0bd9a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e63ee41ee22a97cca3597d971df15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80925bdfabf2f7c76a189274ae4c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a88d544bb333a537ac8e3b990dc38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47815a50cecd8283264500b61b2b5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bead0c2909319e611095836f96ddd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f920077506bc82b0d406c62035b26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368fa8d458e62d4ec38f6bdd0c85d84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a998e2b807a94c794948e17d81ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f2f6df65263ec15ed7d26b66e08a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf7a8515198f441a0dc14ad7d21c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b1ad62950c63ea106b10dcf222f64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c4701296694ad342bd20b811d0be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02176e58eb62aec34e2630cdafc5c4ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15165a04150da6f15d225e0d19d4308144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce364a4e5336ec3c9fea94a7dfefa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b508b167a50c997d2562ccc363119f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65691970fe4ab1c6f24a43248031f345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03990474a921946e3906ab5a272d5748148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc36c6c46cb09c530c118a3541621a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e438a7f87314417ac98664dd6963b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a19625428ca1a054bf8310576e05e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757c33c3cd20e90c96b33c4c077293152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7710978a0be7fc1aafdf21bfc3fad6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561622986ca4d3e3d456a7fb6874a156154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f860450ffdfbeeefe39a2a93bf485fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aea30daac26ecb5ef55e284ccce96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44fabe100d7623b0c7e69c25f64ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636741501e1ccfb5a9a0d6384feabdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056732d9765e406bb1fda39d0e7d500b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349d755912c1ccb7fe0f091372c39f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b3736734c31322c4e917408d421b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145289f7bd48513450541fffbb05ce86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba108eac58dbfa89be6d605a02d25d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae593f6afc91a6a808afe1d33819955f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa858aaf095f0b4b73496a089e809f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2865d80f36d997c6b148b5b1c3b4606166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e134cbcd5fa0530433d930c145f93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205bc27fb839f3e8335584a05ddda8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646ad0f679d1577172b05acabba4f8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94420d8a50f65c44f526d8b7e5663f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e58824fd6e291f22ce3063f6a1aa75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f60ff31669d1d90bc870cf1f612437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ca7ef71bdd3b3e0112b05d3f97c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e503cb2ebc844017abb1287506de0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f2c36d563994f930b47f8375599b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c960727fdad21463de29ab78cf4ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44db77bdb44e66763abccd9f77c8b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17546db7083ddb5bf66073d9f8a4fceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c1141df93affe2e50d814174be738179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937018536ab6e0c9fd41943de4c9197180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff7b2b8e827a01ae7951b682d0d02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd517edab18af0e02cb7fdd08e82dedb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75744755c7a137da273449b9ea38c957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2a8812e59b809eaa78cae37e1951e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598efc785d7b8c0a1ce481589f22fb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08feec20d7a26d61875ed5243d20e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ffe223118f48184b92e559f359a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21285782bf0d3c370578e014b3efeb19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0da6de0a16ad7edb386ea47149951189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c88c2268368b6745aca394db4f6a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba41a8a001c0c65ac70721c534c8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec6cbadfdbb4134cac9531c0a72500192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3799f6124b5bd402c89eedb03f64f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faec6299fd8e1f29155c47a09ddc711194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28079ba4841a8996bf8d2fa17f1815a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124675adaf7f95dbf59457cbb5f2737196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248f697aa0198360a046e90fa4a8d85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f758722bcdfd2cf7dd687c5ab07a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034166c21001a2142bae91b7be9066d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d92ecc573c4b31f60d44ae403d31f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1bc09047e186ba883b611dae2a122201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6436bbbe331f11913a01b05ecf69477202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8b382789314215feea718215e93e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b8d580883b22454cd6b2a5711191e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8510c25e7b8068b65e050890744b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52365a694b2502564117d95f1afddc2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f59abafbfc5f929cbc092e17b57656207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019683f1276b6e11378a701e3bf2f83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3e3781780c75cb7419424dca0eb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0465d0eb171e7f68dea33a30c855fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb118169fff7b25cd2f0e4d02bb8dbf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa0ff6947b14b469e2a387c5e1faa1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c2968c0bee0a1d775ee5c7c4ec53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9292d1783bcfe33a6893e0882a3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5e49434ed0ccb5a3682a34b52797c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cd42cce5731a9a13b18dd491d46b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eadb676c771b459ea6019b9dbade0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f1bfeae82e3a3b5e4973d2d44fee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51e3a5e4c00c33fa32c91e699526d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128580bc652bd929c54b026c051e8e92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad5011cbe2653f8fc7ba50e0f375c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf81068b33ed6b07df65723114a94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dfb50def98282b75fbff08542ee00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740be9ab43ad7bc8fb71d356716641224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c0146e790a5d9e20c4461d214617225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80f4335877d863b6820f1742a35d12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150386e51457a7642b614bd8a172e083227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eeaf055479c6dda4bcf675f10ba46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fa5261d57e3be61d2770c15f191e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0f14cdf220523ed5d4ded8c74781230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a856ae4347976090117002f531e4b3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866569cd8b2d63ec8b88012338a2008232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc6fb47c6f6cd29297fa7b64454b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca69a4bf55a77707003af958b1679234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3754c5f9672d648034eef18644f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b130e53350c0e04af3b1c0ed1e69958236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c398a7dc4059c64845b14377221f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec603e021df11d6850def0330eb5067238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7d356f781f2bbde073368f595aec7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf86faab034301d1c0bc81637a1fce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96dc560f28d0ca5c06a1432d45573d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569955810e19aa1c6f63b73a933b9a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beed92ba86ad54a6458de1333d9cf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6caa13bef071a4610a4810b165071244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac158918fc3df5df88bcf90fdd70743245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff930b2dae06be9cb2be0431b4db3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c82ae5a2d623ffe2ddc57cd054250247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02845bc4b6a44b17f9bf7d5b3ec93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf7f85f474e3531e2f33049cda1ad4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2a4886591a46c689408a850f5b42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219c511c9486c6be44ecd8a13375ffb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418967e6ad99334c5a2301368e618ace252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb4b8424b75f9b77488ae5de4680c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b3bfdbed477318336a0493b20484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c008bd21e48685024d0243c5f4c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4a1e7450caa95160fdfdc1c8b5dff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb6c569de9a742d985c81040511ae1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54636f34ccf8958945b51bf2b21666b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e0610dfc457219458d7317d716f5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263da9c8fb5f59cebc6b8958ea03987260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c78cdd2cea92c3ced16f50d0fbdeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751e055d67a11f8a95f0fc82e8df20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9d5eb2e53593e1042517374950905263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f270b301689e067aa659580ad864f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c573438593edda1fe19e6a9309fff47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e8d1034a8e7a8b4427acda58ccb5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5965dd4c796fda88f8f48a4b91816d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738047b5f95f02e233058ade76b0a75a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1111907db930d79f1e8f60707c24eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c8191d7f729e7a864aaab1226c985270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd118758496d70f6e558ea66e6729f2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146a728de36b1243b8169e81ce1705272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c92bb31ab31f74f6aaa486d1f51a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3b840f9047134485738c2e9d5ab6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e5fab47a46f7ef8f16d37643f5372275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa34c8bd750998986cbd8e789059df5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52390b3991b8675ec0c234f4497c7f2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85397c2e8dbf092fa43f4acbdca1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bed16686e2c93d524abd76506c653279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526eb7c12e04ad58c25ba574a248e3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacede5d19d8ce2fd6934cb352ba0b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd36073bcdd339795aee8b98355bc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f0d7bc9f144008ab49bea554368e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40094855a340430bfa25c4e09b41b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c194b4523af2bca44003f18c1f307f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5988bb3d2d3160371a0321c342c7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cd8cbb4f32da52adc87cf65a3d11c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6ae88a157b6a59a0d019d4eacdba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4bbc2e6b995e29f15ff00c454721d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3890fe2f1426f96cc1b26a76ab46b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd783fd26893cef97800078224efe0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06d80d90bdc79135ca836e7f0643f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444973993b26b0257d8b00ccedc35db8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199f77fae41d95566c0b0f34c449b29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d779aee7fae80653442aa265cd4fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051e697e0a0e6d636fa9291608cba9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d76a00af8790cae89e10529020181c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd446094092b9d446099450979fcd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40bb2f41f8ccc88b0fea0f027a5b5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e277d2e4ba980b424e63dd262f0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43828df10c270e991be2cfab51dc31d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747b912764c2aef4db6810257faae30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf97c31432766a29d50c2f13e849c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8086040fade70fc9913c63fb10e80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7936a3fda614ad76c3c651625e8da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8814ce9821ddfced7a3942e3c373d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107afb65043a1139f70790360da65fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a957854598d82a3e93a85996c466f1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728c4f3fc619ffbb3a30219cc94ee79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7986cc345c4ce9d1b0b4e2d04bbac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4fefa3fd918210190312598a1cc35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8e747ad070ba2e9f37515d3b0dce0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4dea6844e1f74f15ce9f50a89165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e18e5b3b3f91d9565d754056ece9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bd813d792940307843cdb7b75e268315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f3b7bb2e97c718788d0f3ba57a5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c07e4e6641d553ccd7a8c008ceab3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab051899c539c0b5e2900733f9b892e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15cff515b6eff87e8912fa76570d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa75851f76d946d66c83454123f2392320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f46ab55c209311f7bb17c78a8be59f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dbea497a90e0f03f3471d13ebd9ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35c01e5ded91556a83bec89637d29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3e4a477047c48fb951531fda8498a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c33d28734231cba650fe00fd06b4c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672741c0dd12ef2f94e91da763fe79a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57645a3a279cdc35b2b8d1bf2695a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55c42805a00c545463b9d018cc2cc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403129bf7fc95359c51f02b6a38e5741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca1e4f1a268df3324b35b08b3df9e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007aed64922c125851c16971f2bdc6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04401e49920e6383133d122b91ee19b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e649d1561c861c141cb3ab7ee385e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a2e307215b82f2ec1ecc29926fab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36826d7804eef35bebce1fd8f7d965c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f085a523482d9bfc61851b0469e9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b95bf95a89ba8dab286727e52ceff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a64b3d67eea393a85d603ee0d065338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0753e5f8f7780b77f1432d117bfd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8b142e661d7473efa6bf0c994a8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef252babd28cfbcb7a72027884455f73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd72cbcf9cd572830143e0acd76df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f0acb6ff54c191b6bb09a1e387e62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d21a82bb9b812e7816f368855d2a75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c01c706a27e08fdf30b52dfb1627b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9428d4a7e0e312011637c83ad4d7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481c33c224c21130abe1e30b2291e9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ed8affe9666f0d12d5315886bdb91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d50486b341a71b14a1feae55dd16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea509106c0c940e4fc96425d6429f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98d79c674a61ae8ac23c717b6ef8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4644ba6fe75d922875e23564cdddc95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74fd3a4605603dbc004d856332e123353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caf89c48129d33fc0d51eaa9d8c273354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3c84b04097af9d13c801945a60bef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4614810767fd64bbbd8a86635b3f42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778008ae034ce2c34cf6cf81a05f2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52ac3cdf5f44f4dc27f50f0432576358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598f5027b8d83b2eb3c93506bc12de5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899586ea0b2ae50d0ba65f12060dcd3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea1bd70bdd9be89d6f468c48f7eef2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045d1adceb27df4b8355ec2a29a6818362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2768973b69b62e2a56adb71df281b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e26991cecd1ba04920c2b70e779d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e29bd2885c5f6088997ff11a152321365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2631ddea5f8db47bb70944a01f9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dca1c416135e8e77ed1511211ff7e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b0f71dd7b4192c4cd619a3e668c5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69a9355d339e7973881cf84876b90f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e6bd0380ac9a81a308c4a3c90955370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6c7b8a5fb91c5d6f98472a5416523371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4528e17ed56ae8ec84d3f0d765264372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c5acef11c50b92f665c85545f78d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee4b18d3a8fd4ca77bf65ab1290cad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ede1225f1443318417ca2293faa36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6748f5a2a7f00700078de58aab770e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd24ba2c0d6b541c45da41c71a3fda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff8231a622181379211cb6337a538378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66a96501a5e5bcea413875c332e9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95724e18871f16c17de01f5c3538f7e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affe753a4c853f198c2783b0ad9e571381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f13b1e0a263c2588c9d98a1c915886382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e29e840403725437d23040def86d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b62448d0404cb0d070854a5e234f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a201eb7d775ebc60ec10dabd9c1f5d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a3aa764524148af7f7cbcb4a13ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95397d7e3f86ef481457d2f28b39f91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704e64a890272ba0e3ef5230da6ab82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ce2a8cc874adb3ed741f2ace6c428389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d0c279b5fca30001895d491f7d7b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488397831d7dbff250f3422191637c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d1a00676575291bddfb90b9443439392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e405e51ee7f97c029f62c431e2893393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3094fb2826de8f1231179a4f23dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527dda383f8ba7c69c19f18e774d83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ace5491fef9c5c7ea7afeaa4ab46e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3d32445ea60f1765b66cfe1c4f641397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727e9a8493f82ded1001eb155c8e51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73572253cdf8c65fbd33640a505a94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983839572bdcb4b3ff68215074470e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8d1634247113069cad5b6be6b3361401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e884797a6e17323d10da2f155ac39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d071b7d43adf52a373069370cc9d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503f33dea92a11458aa7b49cf7ee8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d39920c74ec2850eb073b15bd83e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e7faa09a3e3871bc007f7fbbe8e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326449f36d472433321a34c733b53ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746119dba18a338d26e677fb0f4713408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae98959bf68c33b70d4b41ba7662b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387d2ce9f6b842df980d9378a2cd94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbfe8447f94cbaf1d0e2a14e88af1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769188a0396cfa7b8dc3379d708cce6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05885a899e1b7656333226220a4cdd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44372efd1ac574edbca755d29af8b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb71c9d2fb01484884542f38c4da42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a1e171c99dbca137472d533ccf28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c0bcc6bc16d3208c0fd7b6525227417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693e247b2714c51d4374fa0071b83c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f9198742a1ab4e9c967f0b057574419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a2363be88d7ee31bef1a9fe3e4d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d437f5153f175aa4b6a6c3265e4c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703795bef14f63112b0e6042071ecb79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65b73b745655d88136c5b789ac6ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6fa9e426c555709fdae8dfff6da6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1fd56a39fe2cacbbbf8472f4c62e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de342b6ea5af90fa1e9b11f72b647da0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee742771685c3688e45f3ad6a73320427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30357190935228de476d295ad3fd26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d490d2b313132aa3aed1fd5495ef313429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77ac783a913a3e906f59e5d6f7a9f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e41a3b4046db430c745eba0d68af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f2ac22f6b3e42b85ae93d9e9ac412432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fca8526752ae61ee18e7af7d0dc87f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8c0418dd5c7c5868ae10ba83e1f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436347e713e0a8b044ea57c1e8de678b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b3b9c9188088a06bfb0d680e40f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9108a6f77ed259375e637834887b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a1aec1d6f0bd2fe48695336aeedf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e630a6839173235273abb59db97c139439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232911d3b62ee13e29d824d9f54b51d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de252ac222bf36a9e31968203acbb350441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46841b14920899f4d8843ace0c3a25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea50285296c66ebf9d44e67af41c6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fd6f5bdaf3576ddf05698b07cac75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d78a0982e258f8a934acc431e02d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8fd0f260e198f6c8a1a70e1906cb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0fd8e0b50252202ae55cc1d14dd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea30f8467913fb0832bf2f313abc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b85887c0fff209b46f61cd64d90a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0760f3a36233eec70035398b5f663450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be519b044ad53f8af56b74b528a75e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9165154702cf7e715b81a9820b430a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a742b65c4693987132d3205adc4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ac3296d8b49de988524a00fe32527454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121891ecf0bc91d14a113887b1173867455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf876caeec991b9ab4d38395d2c34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bfe12e262d51d8863d33a57155fb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6efff2e3ec43434d0212c9b169e5f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e6dd2cc430dc22178612ab9aecb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80b9e573384378a74a9462b1999f3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b17bb85e34fc85ff8ce18353b83a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5dae46be5467fa024973edf06856462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd6892c71038464c569ab6a305a27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e81704f483b64462eecfba3c65309a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b13be979c2afd5a7302afece350cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684ef37b58d3884a3e0b7ecd8c584b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf815bcb64cf32d16022deb0c2f38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f037e5083b55b2079c97da367d8e43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a671a48418b99739455539ddf262469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e54a53043949d52e36989856a3f6b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b614d7467264bb5df3589d90a899d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d24d7ef1a0a9573f07c5f46b99d84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7c36a61cb2e56e579785ecd6706c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ee8bdb1624b780d0729c918c4964474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66364d8517fa6d09f0083b73435ea340475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485600c150c84cbc4b3a5b88126808bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b7ab4adf4386e5c92286733b9b6de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec95b0de2fcf44b479578398b4aae7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7df4efb5a42bde7b84728fc105ddf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4a55c4054643c71809dabc88cd09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb8464a75307f72d5ab62480f9f6b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc1c51477839d1591bac6c9e71815d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d57ef200b667daad6ba6dc8a01b47c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc6681ca1b54366caf34d2655260ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7980c031bf3c6d8447d7bc403868485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6affe88cf7aa5371ddd664a46d4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7acc8b5a467de683a7c6368fc456b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1eddbf375267204ff4360a87f09dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c2cad5539ad24b1688249580b945489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16597666bbd1ae6aa4c0919ae639eb40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d57f78ee059861adc0693a7aa77022491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98c4ea4e4685b458b3c67f319960a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bbf91a3df88e671d21d5c763280d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770cc3b440689bd9f78adb5caa67dd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a9357c53c7cb5c7bcb19119c22afd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a0a0d3c51893be14feb9f65e85522496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafd7d0c8cd4a4376f65e4128d529e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30060056ab6afd6dbb2043154f4bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dd453d2dd7b1125f1dd095531d168499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb5e8c9ce81634985988a33c6ef1c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a93d71a18c278eeda9f0851b163b4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f619ce0f2867e639f8b9f9e0521c75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2bde4204273e278f7b16b93421f2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0257da5c9a9ca41870a25a77edf5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027032c87d82c75195bfbcdccd2cf5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b951153e6d5d8b3f02c91b9e0458fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5d35c3afed9232699e76e3b107266507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b409f720403d2482f766335e4dcdce9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31db1ea561d90dfe1092738c33de1d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87dca8c6005d2ddd8e8aa92e2e8c9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2ab45228cd7b50fa08a3d43488f46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dad5f1b14036d5b8efc3f499db216512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c11cacc2b4a16ca81210266b3d1915513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b66c3979573b13445df2bba9f99a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f32847844b9c4d85de5490f98dcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f00b38cdd49c403d5da9bc98f20d81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eee2649623531f6e501cb28a33c06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dc32749b2548da233fd07b742935f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43492ba9eeb54c2a606395bbb797275519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b549bf2ac7dc56a181b0e8c16afd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3db4f14664b5b2c0add8dc7bac47b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d97a04a27c90cd4d153e8ec373d539522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb16001fad537cc49932cb9df1975523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686241f8676cce4427b3d3901d148a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455370866cf7b40c49934bbf83c0fa7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150bbd28cc303f8c6b1281a198627c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec6a6e36e3c6ad53c874b68f145378527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d5227dc58fe3451d0a6cf82151449528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6452c498a7afdb1559165074441b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c5aabc0740ad8f3a2611197c6776530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191310f23398556086c44619b8b29ec3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22cc48fd3e8fe33456623af7d0dca6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148418d0762cadb9d5da681647e56631533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504ea4c1b1b2d511a2335f5ff164506534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac4175711b7846026792519e87710535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b1349caa120a3ac3fe961f8ae30c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610562caaaed3a91f6496a2b6c2de787537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a8d58d5d63c1ceb858bc06a10a699538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057538ad339d65ad559edbea235891c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8361aa5cb49c1c13f202200b9a02e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098c7ee3eb7ed28081846b55e9b9052541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34bf13653520bcdaf0f5988a048594542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ecd6ea69fcfe90062b2c6478888c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f924206ef0544bb8c85c8f57b29337544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a79aac3041f8ea19189bb8b3948915545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f52e2b918bee9ce8917fd7eb6abde3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e62c4b1fe02908c3fa67c200f90f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688cc9ce0075783ec687613645b9f3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2416baf022b1ea5b189061879b70a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f7c7497410fe1f1735182ca1b4c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ca2efe759e02be9351abcd51a9f89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed18a9c446f6918ff24d32b951a5d65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33673a780c12590c367a1df8277065553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe5c219046a710ddd90b4df178e88b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327bc3e1c89b92e1bb4dffe130a8266555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b786a5bae22b9cab9705dd3c751a28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea115474a9bf1a4929076807708fd0f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b346cf60e93cc9513ecc9cb31219558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef87d3bde66f4efab5d3022548b1d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4fd8a6942ae1b72f9911942b5c25c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875480af1c1b67fe6648cbfdfbf78a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98a6304b028cbbe86e0702c664099f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aac841d0571201f14ce9a986c5869563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95f54d97985c3387431471ae72053f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798809a03cd8d322f36d399656c1f3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6122df942e72a011be1cc901c052830566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dda0104b0651f917364179d9022a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd68b57a9517c77aea7967af0d4f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495d340213707559a05fcf0ea6b588c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec77c5eb7c78e8ee7401147994d6be4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584123919cced892ed8da6147435e86b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a468ebe13a0b4374bf502037bd8a1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba9de162146adad7177b72de73234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884775f5919a36c7a164742b6b8c39e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67264ea27d0a779a6f63f36dfe53d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258811a4c647a8b0dae6aa574a69b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ae1890a4cb0b4eca72567e1b05c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd3dcaf76c4d4fe077a3e4bb91c8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b98dea6f8ec3d6a2e261898e794b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a86defdd58fffdc42d3494afd4d10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620885e57bf6db38344d8a1b29024c04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a84320c240f24777279dc61cb9c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafa45dc35b5c974b722058ad963c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb45c2d4dc4c845a12ea9423bb651e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464f3242c393fd386e1a401a2b3d62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ace67cff9421eac41ef8d51129ea9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802766f73aa98edbf380fdd3ea74618587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab602a3d7cdf8783ad6e6ee8c0c68077588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a80a6ab2717f0d204537b5c75ae569589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63416db41e594586683efaf9b6349590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833b0a5b28ccd82fb1c88c4bf1abfc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787661b05856a364fd0f1a7d9af767592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2662171a1a2a8372ccb0b6ad7da09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8988085d5793d738e22a1bc60890594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e7e353cb655857e9d5cd59342ba3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c34452ee7baf4f04dda1cbf20f298f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a6145e5c240f2bfa50a7529c40b66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb939b9db8148ff0f9af076f8967a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786986de70cc7fe57e0e15aa7f0ecbb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146d541165209354c617366962585d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6c7ca5e46f6a24eec91e1607f0e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e71fb979d2564322ea8677bde22f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c3ca057ee170edac7190e345305b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d504e322c2f386f79c6fab95f068bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa2add9140c75f0bfef27d5b41bb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5626d7e77cdabe47f6fc6b834790e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb7436c79e5f974555d21fe2fc7b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2782bbe0ce41e7f3fc37a51054fb19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e864cddd73ee213512b4cdcba68c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcea7918e71f5d7dd0f4fbafc29dff7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab79dcbac7b16b6856046f0fcd8c5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23990b2f7934fefae2e6e34a63597df8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182e34c9f802619bfffd37eb7200ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d1475a72033344b01378ed8edc423614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52756d02f74448a881dbfe446e0a5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ee74340c7f2164a847d1cfe04aed8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197bb757b5185dcf0e8ea2e01a9a046617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc59be3872fadd3cac21a51a7b1e6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb67738f3cca2a02e9e5fc2b41fb7d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334e667d14a6d3c7787a7238f956ec6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79a2a70ee81d17db317e69579c4155621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446eee9dae2425a81c58367416f8303622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740ce8fe33ff98bdcc2fd0a406fe21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0898f3c8a6ec069771ae52938f8392624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea154b40a7421555dd6dd6edf53c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a32e42bb22bb5371b684f43576381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576074670af3218de24ca76c0f06fb02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8fb468cd721da7f1bb7f0342adb9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa30203f2995fac94c2cf3e7a79e578629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb510e462d1480c51161df9c785277d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698b6999ce31052d194d707d11ae6a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a05180ccdabf1d0accdf064e7bbd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1da81863e6a5aea29901b68af10a40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4265cda622ced3a5aae434e95c6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec27c25409b98e7d2f5589745163d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a0f2b5e2cb6083b4894a655b57977636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebfa65570904d81952107090818d61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477f70a47c21babc023b29ddf57c5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69afdcccb73a2baa46d5aa07d67337639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a49ab2fcc87fa7f20137326ef60490640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e5285c8f7651473eeabbf74a5deba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950703b8517739bee50bcaed189792c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593ba25711e6b183d5177bc7d8ffa65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9b1da18b89250aafc81316719e08c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fffdcfa9b7a84f4186a579bb089915645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235823ccace75443d12f72891f35da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6904502071cf333939932e730a653647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa06674476f2504279b12738d4634f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d7e6888bf7aa8491d676ac89b7a65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855e224ce31a4c94565d63327eacdd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16570d131c5080cddadd43417d085f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c669d3b5c691c7f32cd10f1212a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86a1b71e93fb81b602810d77a77f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508f22393bc1e06ea8bab661e55cf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb843a70a09be93e37a03c57e786a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a03117b76d580b196b4ffad0eb8fa8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40744a3d13c5ab70e913631a9f735c4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8d44c89f4ad8fa9f151aa93b5cf85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29975853b5b3c06f5de22bacbff90a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd442f3e0cb35b8e4874b93d2f8e9c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509926fe4826cc208a9dfbfc27525c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa9bfb38f1e95221dcbebac12552c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cea9b390d119b7d838ddee7845320663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0f4037cb61862a63faf7211a6a905664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d4592ea7dca1c300eb3d961aaedce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e2cb7de80f42cba06d3dd9c2087eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d22a6fbd6168bd9bb50965b64219e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce80bd89fb92812be0f63612a08af6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d874a5600e5797590fc4c165e86f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08044e968131bf0a215a7b653a608f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4f4ca67442197b664408d4fd9623671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b37ca1269339b2466b5e72e4b1da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd35863e2b8b309e222d4b126814d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02b82ab94184c863b2d51eab8a90d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711cfc0e618a8f07c167b0c641afdc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29558d6266bb3e5309ebab95874de737676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10a2fff8d76524574c15e4d690a88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46f116f30b5535f5f2b82498f72064678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c9443b839ceec003491d028036d7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ba2f386ba9a2b829f441f93afa7e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f33a817dd096ace264fee585563ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcaadeb047f24da3630b019ef74848682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4543c8111f82a1f7162af056b1e03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f679d3e6450444266d3c02425d5a86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b49e9d96e8aaeaf9ba2ba2f3a105685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ca3a428ef21714aaf21d4e7c8c568686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4284349803ff34514d8324c9d05f0a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325df3cc2be280dfce22f615f5d83da5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59a2701c1946ecea5f1b9e8f27f62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf7a1cc308a988a3121685a107f70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e8f7650333741225a373a2c812194691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8ac9d83ef76884e334d091e4db98a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24994f3c03b3f093fe7fe6237dcabe6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2515ee4d14b12f585ef92af5e1bff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef34bc51e41beece7c9f011e9a7c0c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f78ce7c1c3716369105955f37d330696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e53a1c3292c616de9220470394d3bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a406064f414801b45ea9026f58865d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258699fc9cdb854480b45f946a0c573699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c25cb66da374f13462f7b3314d89ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0fef9f4709f9ec99c44297440249c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011128f92d2398b679bb08e86bc4449702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9950b11c041426869f3598a738e4f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93095ab0902f5a3dc5a70e4d4b42f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa0d133bbf206b8ec43b32a613c34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f7219e2de3e898b562311ef47fec4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14415ed86b73d61532e71d6372afff77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3169498a142ec7ab45ecb97ff69f09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f89854d1bfd1c984392369533601709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf9b3028970e00f1ffa2f04dd006a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d68dca2d170aa75fbd972c50c213f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c78a3d12bce83be9a57def5c8485d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd19aba8d662b208c720b5def7c7b84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af3efb61226725097dddad7fc95e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb433754146d7f9b5edd14dbdd0c2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839dfe11c4c9ae7aeaef80ae387b9a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e19a4d2dc222f2605e5865798447ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e02aa628dc7753cd6d2b74042174f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92ffb4e73aeec6c17474dd3dbb4d55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4e1cf1d4ced526efd5ee866027fff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe287df8ab74ee189a3b12e0216d53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d7c29ca0eea7a123c51d6c92be6da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c720d702271958186ff4a1f2cf79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de1761eb96aaf6acc9f70ec8559dc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ec884b1387a45871c9c2347ab2a1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008942fb45c4be5ea344c82a986b972726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912782570c77fbb32cbc3b51dcf148727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb73758cb0a55a787658a96ab046d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613bf9d5ae6049be66c71f3c6527cf7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70cd4241d4b9327668674eb6dec0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a7aa1368a57d4e7e3fb2f237557cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a34c2e5589546b0db73ddf455696a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4937a878d2fd60866a98604a26eb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e211530a876ac3314a6d96c87b58d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe9d0e3e349639cbc80d4ed827ed7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8b102734fc38059608cf572ac183736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2fef9e8c2fa1a1b49834ba537ebe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b2b30445897f6ce0fc44661e0524b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8034d440119d8135201b22da0f9e807739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefced86d9fa1f85d5cbe81cef262e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805b4ff8a1646ecc0653b9dd6c6286e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9b028f04f0dde0240d825e2112099742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2aff776a5a75d6f0bd1f98731c4b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa91e37bf0c4bcfbd751bae4c4b52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef28bebe5e20c5ca5af23c0f127038745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235029833e319f1a95ab540f7061abf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99710a574c8cd42e7c7661fa9f6d11e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200416117d284f95c4610222dd1d44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec61a2a26b1b19a02e1dfb6581e38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f757418a9f0cfb6596e55a6a034fbd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670649cffcc924f77197ffd9a5c517b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f989d26aef7c1574410b5006f8b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84b828c01f3c245728d07ef5e1030f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b744d795cefd62621e0f9ef8d7a2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60b3dbb692c5f63c9802292d4b8204755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52efbd9e4bde17c267b27be44956875756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07555e584c246e729e21e701e8666757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea3d170bb13f5c46577755af30d64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe76c2fe16ee116810da2f13e5a36759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799461780f6a4f88fb7e102bb2b8789760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51654cfa0d7063f26cd4650704d1e36b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978da8f7467c091ff5e1828e77703f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46e2dba59c4541ac9516f81ee0d13763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d764b8a28c16e6c31c038d4c866e77f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f58e4605a519fa682981d8ac1dade765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193cf15664188628d833d9d44e5a7d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136b55b89af2e53d3b3a93afc9f962767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63104af434681c55cb60a7d90e414768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a0bfdde20289d7f27b47fc916c03a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c82e59dc77af622683d64b2af802770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9bab24ea480b22a1e4bc5ad0d0c87771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732000c67c5db3e5cdd5c30df80797c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987d8d925218a4a7596e45736cb2285773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8145ff18ad78eb403a698b4968d8390774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247083774940e38a1f4986a056590678775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532db6d4d46a740d44d48876a3592dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fe336540ce8e21b4421431be7248d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ca06e0d602fc07edbbbc1e319d530778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401fe06776515043d2cff2bb2ebf9da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748a88afb40665da8c8f7384f7f4e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefcf72369a2c4fd4f1dff6e05135c8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354bfe580978ec38cb35b3ca0c5f2b7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7df5e8561b07a152fd275c7e611d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82d7e44cd2b14199e0bb0438e55b1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e67697efce1c11c2199b65cecadb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a18339a97a21f1c326f41553c5771a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b2f69d515d9b58b5135437660db32787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0255e12ad8abbaac09eb1311a6dee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4dc86750dbb6582cee7ab54bbbf8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2cb97fce8ff78defd0f8c64231620790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72e35903f9fa0b4555f1e7114bafe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544845e64ff1df6e8438d7922a41e86792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc7dd901b4771b142f4dbfbbf17dc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4ad4c0213192c412a3060b2704c82794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a425911424ae3b06ae25443cf08da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e6354b8ae8efd13f32a2d273ed41796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea71d2dc12c0ad60d2369f5f9f0bc0f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0987a70eb80f05efd1882897fb0f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400ad38b865bd269bddafa7aa06762f799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1033f751c32f314ff08276eafc6661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033bb71c0fbf6f250d4a465c65a27c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2e03f433edbb86f6b2033762750b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f92a5bd843bc2f4c8ca1b3545a0c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf75d6d9cd20e43d141dd5650834805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65856f71ab4e8c74f155d4f4cbd8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee761e6d6670ce4aa33f776d96e7407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c57fbe16a17444b888785d86118328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd5ade39b1848f0ace6e688e2505b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e0fba5a257ffd46e96d62b3e3f3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb319189ca2ce6a5711aab443b5d1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2d5002ed16af0bd01ff39ade92c8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af4f0443817c803c432307b7d47bd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffc91ca0f2bd45bb03edf9586f372514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b944d7aba33187cacd387f25cdb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af18e0fb192d0d49f55cd395907f12316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c73ea2d81ae1ca0b01b0842820d14c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b084744356071f072823e28ef1f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8406da903beaf74cb425c7155de0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609bf7e9b60230fec61a42684f73b9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9986d673154ca514f8ad485b1bfbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e02befb083d99d285d3dd2a30307f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235521173daf8b504ecc19b4510db11823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e2f34c8166a312f4440750c82b1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c696ceb812220aa6d09b1ec5de60125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c743c4a35c79b8d3913891286a78826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead5d45e199cf8a6f0315db4dc3ae827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d76626d1fbee0959789f0380cdcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace366ffa2d8b01479d87ffa61f3a4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d64345572b5454680aadff57fe0bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033c73540f34c5dd59814a5c84ebb0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f142615a7c2a0bc01e193f0676627f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a56c2615a5965b81c1276f45ebf9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab226b855a927c89e2d3ef110167cfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e62aed3d38f8e54f8794a8cd44bd0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b442be68ca0d56a1dad94d9d0ceb0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790d550187786345b72ec72df553dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042849d517bf8eb14108adcfd0b12ce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb95042ea0b69359018a028877766a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93272b467364493ddab366aacff4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09287de6328fdb44b8cbd5208c780d3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575e11eacac67c2e897b50c496a23b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97beb2df3d528b283e6e6cb91df56043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f94011aa45343ea9bca612dfd60a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1262d51377323122172b53c2376a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282381628f0ad1cf968ed935040accb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595981759aa9e02833bb89c8c26b460b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b39492773d8025a849ee6468845d8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98144df3fee0b55cb0629c2ba094d8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188ecfc2dca05dd8e949894a45e3e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe858ab06ce0c3305ba1cb78d5c56051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195419f3a84899c38d461ba182bfe1da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666f631d136d8eda1a0e3ee6cc58e3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbdad0e0c03b60944bebf090e23fe254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64b3e037779dd42d6bafe8b328acf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519d9b57c81d30ab15984072ecf9ed956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa9f91843735edf464faf4cff21be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f95ce01a26c8b975114229b15325e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e7bccffe21a2ee0cf162c7d9aca4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa89f65b9db8a13988f6bcadaeddf1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d048629a5ba3ef7e48a211557b6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836e31c60d99ef5731decabe9c9f96262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112790d8117b1892e43d56bf141034d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba595d71571e270a6cff39e514931ca264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3c1f1c33ccb8569acc94e3fde97c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207898552686d8e2ec68ca369b212f0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5340d02ef2eb0bf8917cb10eef915567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb57292c476220194c019ccfe6286d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6a57ff0c60fdc5f16eff9f476b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954330607578740f4dbb76ac148501670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d3a16679be36fbc952c794a477e3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3614728750b590a62c7982b3a26172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b42ae3789a095e527b4112452653573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf57fa7565df247e1a5677d4df0f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937204c8c4c1a9b357aeeb5ffce4769875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36e48b40c5c3d006b5728114d4650076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78043de58efd5535d2c422b2854a6da677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd16a60a64559985fd077f121a77578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1574b0e656b991054a055817306db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee96f9d4209e4e596fce0ebb1a11e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25249d47e38fe737afad2109d2b6af881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304058db9deb2b6f20411c2b422a37f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d49db457af2dd3ae3d09dcd09b5c5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad5d2c1907f119851bd536cc03231384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd940ce1ae31d0a101054a6b5185a41f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625d0b2e3efc5d5b5223ad3984310ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deef2031262af61536438a6114a432087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7494257e7abf721900af4127392988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b252879be5a725218d93f58f4d4d9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899396864244d660cee3d177b551ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9052e9e19fa85fd385dc2a0ea7d8e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8dda93bee6b5a240419ae6208f16392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad831dbfafecffe942643d15dee9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77411231c59b4413d167cb70bb7b57ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4ee930dba61b7e70567b4fd7f10095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb5de475b3af66fa9395449e95f98696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c176f4e00be1243e07c3dbecc249197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c3d64d1bde324da1b954985ecf9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beafcda3ed07e108abbd879550a0b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac059339a72a538cbfb37536b9175a1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e04271fe66f65a2ea15d644eb28903101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1ecdf885f183a34174b6eccca1a77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5761179f6724f0c6514bcdc5c876254103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f05cd8aaf6e6f77b5805b2db8c990104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ccc2733761f856b266e4a0a55f87f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd96d6d664c29d1081bafb7bea0fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cfba599a84d6ca53b6c01ee7ca3df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ab364351aeffe1390fc43f4cb076108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14541d14dca16c48f3c720bc95ac2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147c70046a9aba05c63c147d6ec5171110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a85fb1b0c09883d7afbc7f74bd8b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd97aa67b4273f42f53933a1780841112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed58a677630cacbdd74621393c05e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af44a3eedcec9716e00c0d425512f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a4028ea92d56aef6440dea933edd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf8b0f584511b76339585537c2c7c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b6003b6aa37e75ca812b41fc55c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f66995feae05e65488a73a15627f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba1323e8098c7e93d95aeffd9b7174119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f0059d45c4de295cc5f9964ce609120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bed50c9206ace3030c98f3d93135a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76585b17aec346147bd50d3bf301b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b3ececeafb660ce2399585bac804123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c7c54d7448fb3f6ebd5c910e054bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcf795f97c779c64fe294252a6e8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9052d97ef11f53ad3a558b84ec569f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776df9c094e69b23ef5478862bd2682127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3254f4b562f57dc0a4f5a125008881f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aac65de8dcd6d46462547afb418c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e5e458cb6a75cb29973afe738c78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd452577ffc64d0e0ba1375c67002b99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e91d8e9c82b43817a660f924c80b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5d3643c272e9944db330ca21c2b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903404b4559d651c35decb7077732cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb1305d090a356972d13944ec1d3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96acfb49ddb4df3651f28c752b87b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd7c2db799e76b00f8d39b72380411137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741611e7e9406913b89d644059d122ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da8c455aa5a62f06524cea345ae2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ddbb91af36aa9356cfb1639481118140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fb3f943c30d1f46e001cac1fa92cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674caff61330a3dbf57ed1b87f03410142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732617d364fce430fa7ec13ec3c6dc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48c20a2ca1bb5bba7ba63df147948144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e5cc72daa861b58dac53726ae10ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a173cace4c8035408e5bcba56f4b0dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bac8d62a4fec8293f795d0c3d7018147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ee8dff9a67c8b89c47fa122164aff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8fa110c611b544d43742f7c421620149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cfdd2c9113caf567dec2b41272979150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e784c58f658c3c39977203f51b309d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b467856797aeb42ad0ebde945d385152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5ea6ef41e66182b755c1e28d1f9aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48205f2029d8195a82495ff8d5d00b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c5f7da438d1ff5fbf3bc485924b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8ec829018a46710b5b3d38f465ddf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d672d73db7f93022253cbb0dbb04e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ab61a149c60a0f992636d2236892158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41666a4b71160a5f4fb1d8f08a301be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f9d2fe13f23f5ba4bfe6209b86dd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f9893d01013b5f7f76c53bad68f0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928241df1adaa1b3391e628afc306b69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0330b6241ef3557e05c2a8174b616ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f99677fd51b6e2a98b811c9cd5f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15c28b71cd1a773747a3b93306cb24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74972d7fcc00832c04de021fbd69cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c391280d606155e6fa5ee049a092167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa84de6f40df8c8a16c8d0da7f349ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502506cdcdc6d16404bfa5124f90c50d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5736492a6abe78dd83e048637fb3f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60889cbdd6dbaef4fb453b973df22d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1daac7eafd6c679f6fc8c2b29b010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643d35c14de6f0359865ba0b697d572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb2de211736b110f8211cb873615e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef23520dde1398219d17ffafde03c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63f440647b51ee34ed9c808c0b3f25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd05b8e5e6362922974db9c7c43d40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032d9730918efe2f27c676ed6ef6117178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8790bdc1ef8732815d7d1e6fb5c430e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d829781ba6a2aa12c334f0f63ec835180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cfc19c7ba9ba43dd127a910f63847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df6cdd1abb4f9237aaea4f6355d5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ad4fac0f1cba68ce098e1fa1df65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d33ec75e6977b7f7f0a95a0857b83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5d21771b3f75723bc1b50bfb9b543185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee24b392da6c13534b16503efce20f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d788d15f2b78e47a14acb4629a383a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9acf3e77cb1d3181cf19ba819390be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf30ee02a084ed14d371e883eeec26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212c66b15dbf13da4240f009cac5711190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff53fceff621ed583b826ff6d1de71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0854b221aa5f42f978bdf3d458b6396192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ff36654fa333b205ff3bcc9d176a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75101a358bb35419a51a39f9e12dc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f26ea047b66aed902c378b8ad652d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a310a9a2a465692a2b3ab2e5a04f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8d58ca8d39c115075c7e2d38ff45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff49fc27e1eceff5374d3966e16a23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfc3f42e504888577c7676dac1211199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688dc8b3b891d835691069d81a70f80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3a0ac5a8375f7d59674a8a0145ead201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343b20be86db324b93285bfd740b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613aa85f6e572bb36d2f744a462c1b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d43a3bc8b70903c6eb9522b5a4d88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2c1f863aa54d5db491c872b127d67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31781e204f30a26bcff820b420bda65f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48723a24e93c6081dd0b937c303818e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c805614e28187a947ad807574f3533e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe438068b04cba15c8fe817c494754209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4978098f2919a896b29a8bdaeb220210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede64fa6964b79696fad3746ff35100211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4f7d13c24813c631044ef43f38890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d298f305fb66af7809201f744357f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08faa79209b70ce75e9a32c88e1a2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ae44a0755e5151bbbfbfc5ad3949215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b26472418452b231bb05c290f6d25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aae38fb69d82f8725261505dbb2442217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6049bccf8d12f02b41d65ff12accd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c2c48be8b342a4b729d56481f7e91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e504e0d2cd957611a35e812ba1acb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c64b791e54a0a212481750ac8e4fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c50b4637bbdc3b06fdb86bb9a8fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a2e3a034a46360037cc04a2596ec3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc105c4c6cdaad3749e0232dccb7a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea11299f2d89a05a2d7e7fcf391a4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adefb2d36b5d7f19051fa332eea27c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee995d144e236f7e3f8dd6113f78110b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d38112ea5685dc150b54491076dea8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6432674877de62bc83da82fbb646d27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e635a5ed7f4f56fcec40b46b5753a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdfbfccab7624ee93cec0be8c8aba4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c24aefff33e591c387653dca785f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a455f3da96f8726741b03e2980fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30703da52ebe6fac8fea159b1078fa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f10adbb987b4423198a4f85a18b34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b89716660eddaeadc4f9d992cfbf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fb6555d44d4044ec30c2ab84df4a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21c5d892be2e09b566d8c03beaf2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d2206da0fa14ee1f83ac73b77fc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0c6af8af7ddfcd36643ea7244f8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6158d3bc035a8db7a66c406996afcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5867e2658d6738a89eef7aa9dc9e6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645a95c1540827957b8d8f0aa46fbcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676455f4432889f8f5c948137f01a72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ee7c017f2b45f817b4db59d58036b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423b81fc5fa57e6b97c4e8141151a8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1860e5d36848d8e12dcb34210f78a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1d6734bb3b60043caecf1da08892a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ceb859a2b863e84680ea043fad21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776199d3c0b2216b039b8b61c3eacd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683140f5ac2bfb80bf0e5d4afa10f45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a43f5234303d187d159b04978c2ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3ab773b48b9dacd7200b86ede4d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75270a41f36ce309da0ed0f07397e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a203bd57cf082b2737fc1f3d39af77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1160880f4168e682f9778cba10458256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a215dcccd707c0509243542c1e77d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b540b735bd14be8ab8141f6a04101d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6fdb50ed94bc0e22d97d6ec838024259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15cf86ccf16380f43c2e4ecd292cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5035ce7a3e989820655bfa500d885d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539120c90dc1d7fb20277c97f511ef2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be848a4d9cdc0df4a13ea0f8394bd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42d258f9c7b888553e9aff460dff0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c08a64305d0c2cd8afef67a4c424d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bfcc899057c187064208aa06a2dfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda2072c8d5106b7bd1d81758c3b628267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e466be746fa7408494eb2724285d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee7ebc6b3549b7fa6619be1f8f3e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a05db0e38e4e42faf5d7db5ccfb45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f6dfc819896b9bd8f5bd6c9ec6ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a61c40356ccaa00b0b680d7c0aa5dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168b104337082719ab14a1514e50e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f940d689d29ad4ac07fb5f9d43d84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925131e453964c10fc07f58d850dbc7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058244b730fca270eabc195f6acc54f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7476db14e709af86ad8d9fb0b38aea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89660126551316302d13b9bd5fdb7fee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f9e497a8ea76283034937b8acc751279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08404c63143ad1ce5e1c098f346cc539280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97815a2c3c6bf046192ee8524dc21ed3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363222e7678f7007333d2891a34c453282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023df5387a6e6fcfdc63b80da8c3639283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb682b0878710b34513739633e7b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034b1a7ed1d5ec27644e46127c9edcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaee13a28700f866989716718c112d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9332b4abbf2ccbf4a2ded7a750937d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e0be4e0a78ea01066abc07d66b5ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f280d112ec9dcd954d2a63dedeb15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc07a1373a00e8ba4ac03c4500923b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42664e7ea4a7e30517ec10b705104bec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad02a5fea2bfb273a5b1c85ae14bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937ce01c85c4682157b6fc200e6a684293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7643e7bab19fdcadc4f2a885805df62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f123b5e54dc1cb9d97e2accaf18fa4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71811b772e9a2e74caf1deefc53b034f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee24bd3c31fcd4cc2abd2dce128ccc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440296600dcd727556fd2cccfa17bd2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435e3e580d4e0b009c41edf900cc962299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd4f7f7b29dafaecc49f11a3ea906a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d54d45f38071e8ca877031fd8b7396301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d83e676df843927a853268ae724918302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed16621c4e164b99d3a13c24e6a0b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813fff3763a7151df531a3dc6811f61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37d3e543bfe62563097ae26a00e533305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40640902521f3942f011ba9a3e883d6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b6aafc413a8c6c7347fb3ad91d19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c3ef7377d5794b2120064d630897f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a881616bd28b855ea44ee138e626309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d16a73477533b4d70ae3015395536310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bcc2b482aa321f8ec775f9a218b0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a30f6926621751fd9236d038ad9e46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c2db58d0d0ef0296c044e2db1a29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a456c50bdf71d89a0b7fcc10cd10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d8c6bfbf960bafb111da7c47e0b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7560b2484ba4c6e09fad9a5d69bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b849af025be7fb8329553b50024ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97414449241d9b1a3da6af552d9872cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156c3986309d26a53278384d495355319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c884fb0091ded6c30802a89cc70183e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b057d493793133b7bddd3e0ca42fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780275b9ac00d5c4985c9dae12a6631322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68de8e27cbe509a5328ccc9344093d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339128ff80162065fe806e67d270b85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a8997b7b1ba257c38041bb6843e9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1bb3567b91eb50c8224901ecec029326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa4e2b078db5b563c2a0173c5fa08b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a4d4c0c321daa44e53ecbf93b6eca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692658cda8d131439ac8c39887e67881329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbe1fb793252a517a236dd4c220e50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8afa534c8e451b52cd4f24bceb6ad8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301926713c95bd151efce99cec159b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f78e2823eaf2263e4f9c41c0ffdb3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675379ce1fadccd1fecd371f553eaac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83713156106077cd8faf6eda96f00f4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7870c1cea00d6340aa75adf338b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052246da1425e59e3e08275491056fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1d8a99d9573cb36dd86e5c156aa3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e6eca75b42ad7a0886c5a11a77dc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c133e8db9314a39880552e4120fad5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7a45e09a9a02b60c7e6a7cc45cdb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671d926c0208d2a803dc4d7c8683fad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4deffb1e35e86f21d296e5d06bda3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f22fc14cfb3e633028aaaf5d732d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabd001d726a3cb28e4d872c2cc4c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb59ad448b3c4445911d33494b0ed7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e3af01438d1580cdc2cd594135ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235d60b1ba03c5dae0d3cda5ce24ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c74fecd00b90b271a275b852477df6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47978bb948a50bf8287977f9882d030b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dabcaf1718e32bde6deba976ac2e0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50afd44e610d2b1216d6bb522cbcc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fc42da3d382e8f98a4bf6b4ebaa36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefc2bf0e3a18694cdd77c8bf2b3010354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80486d8d6a506187c038e62726aabcad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2287a554e052b386cd7bbcd79ab780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222476bf158a527c83b48cf653f57d65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455ad7d7d31a26a57a3f2051ed3e44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248021e6e43f3ab577e7377c3363d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2458bc1cecdbc9531c3a27105a4e12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f653424c2e48832648606cf67955361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaaf1116c9a0709ba8cab5a1ee2611362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51325ecd2d738c78ba53046a7225cef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391b51b346e16f4937d75cc0de6807364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2cac3a0bcb11f9bf9f4bbb589e906365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fb922558fafb53989cef028edbc95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914adff5b5dc7e9bbf153a8a17b0dc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579902f655507b773d0b7f637b9dc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108be6c20529a960bea9a82853876e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853151bcf9b8e6f4f2c9bb92e49fc52b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265197a6113441fbc33e1587126bb42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ad2ac8ff3a35e89547be3e9bd157372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc83880fd6e4edb7061f8d8e86afe3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46634287d6c4ddcbef4751bbbda8594374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a95ca65a3010ac7ed6496c41b0acb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7a0d271c4efd1fc019842a7a800b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5bbd99fcf22d802811d3a15a9a1a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d016fb01a9adabe24da8884eebb76e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec2d8a42b5248b7853e92cc408d73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3b1b6e0fbe66b535e5308b78bfb5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9a94f18a2ab168361242ebf03fd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca269932d7edfa6e9bb890b332861e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1cc1c9baccd910f97f09ace9900db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8e328f2c39d730920fbff2524b1eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db425c6ed6ad9f619d61e4cdaf962951385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1fe3c7fc938c3dbe23d72d3b43254386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc4dcb0dc9965fb35bc8873b437e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485454102951ded126d79673e97cabcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd442ffb5eed02ad0730f30781ce5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547532b6ff092a2edc57b776cf86f9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc01046a943621e1ebdc72ad86d3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d257b97a897a6b9a3b6f2f4d236b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4a694232063d2e34dafd7d261dbb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4f071f216413ecf494a3c021e9a83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961ac52c9b1450b351e1eed69c4be8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71db8f127a280e691910f3ee8a643c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379a62087d90ccd41d821d7fb135c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0588edac89539ea384d5f0a8793460d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435fa5d4defe89c4b97ff12e4888624399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c92cf6cd9ed1803e43936ac14fa75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aab43ec3f8d91315b5491564a7d7cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7f2e3c514b92b22fde9d2712dae95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40e34b4aa24a541a31d77b43e4344403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fa300647324c0379d8eab648aadf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef53af96762b88656ac0dcc9e4f6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529fe5535db47a2f60bf9db127e1953406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd2a0780b622ba9c31add1d008dba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44cddb0f9d10e9c87cdc9d171bb29c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee611509e77da94b506f89d988217409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd2aca11693c938afe9aa7f891f45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990b56c908161a007765e60cd2f94c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a753dbac6573df737cceb1652dda64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc654820fa8ae0ef1a5bf89948b1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd8e93be9e466455c0c5dd8cc8543a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ca0827babae2edb517d6456af2c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b557f95c15bd9cf0c2cdeb67cb28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3864c5e94c77f89f4f555d5d8b07dac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51a8751a97c81ed0a96014362ca179418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe9acabf4fd3f114edcc532cd80b99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cb2f002f7ff2d572cbeadc0815bca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d6e78ba80456d4a5fd9fa613dd2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b48cd8e8eefc486d568528fcba2fe8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e861969ca7743194fb73c6ef6d0cdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d3595c680901d586d2228a6c744f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627212f54e47ed053d2e056f1220b91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7bdb45ae1ff24ef0f26a9b5456cb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec2b002eaccdf13221410330e8fbb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975caf2a066958924717a01b054138428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac82d0de6e80c7b0671406e02b70a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143fb6010f2764d0890e1a37857bdf6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d58afbe886afe49a5ae60d2bb51d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9fa63a398357f6d7bceff03095717432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d933f479aa25e795f72fe29ce2370433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ceeaf9a776b63b6c3e263f39f5897434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77beaa7fb368d49c1ae0fc77067904435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec29fb92f2724671df7fd33caefbfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7012f9a5c23dd5de7378aca10f92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9fc554b641e7eb5defa675054a730438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa253dfb7319bb6c09ddda26da8ad4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd5bf666b88ce7af732e889e714a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b5d5bc7910ead25a76f6d4580131441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e5ebf2c6a26070872fb3bdb175c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333a47d2ae95a6e43de6589db7f6145443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c290543504cb0fa5a498d79de373ab3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66edee395c5a443cbd62fffaef5e49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9cc359ac8aafb9b80becba40c2150446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b078f0134eb642d249194d6e4ddded1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab127ca689a194315695115ea5977488448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907f08271f8f2e2ee1292611b6658e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df51342b364b55bab65f79b32d852d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe75429b70a54546f62c0458a9fe00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ad4210c9f88378e9829d5fec705c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01cc492b07e5ebbc5385c95fb3d5c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c95a17c0aaa6d0dd33dfce5e19a66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f6c3e97d1e183021f0b60a63c1df8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa6593525fcdaf70bd9cbc1521f7ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60190121a91432e8f86829a0145bf05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4559c45c79c6ae36c6204d9cbb850d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea8070db61e26708189ab116682ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b23fbda9d54c4dca0fbf9f3bee2bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3999ef1d959472bdcfb4f34b6266461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6ad4c9f288cea04c6a5aad171561c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a05aa488b6c0306727e54108349ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab6ab753523bd8f1854ae02f42cae1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a77e063e478f011d90d200fb6b83c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88450e2f5fd3522f5f726d7077a53847466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3403d515ec14a1ed68baecb50ae555467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb27b1861f5fc9fc17f340fafbb6deb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe914a52816e559730d964ecca653469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c08c76301f64679ff41243db85fc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3fcd4558f1443e1ca0afd901bcc64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7861fea2b2bdb64e36f32c78557c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54dbbbd5b4358f82553ceda3c45ba3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752b31a887bc2da1745587baf050f14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d86a3fa886b0d079afdf8ab703e39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f207b7a12f4a5ed69ce22c3ce5e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966722139e644c5690eb498134e8301477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b5f962ffb2fe376ddef82c725a8e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e41171a9db1e17e0b30ae3422c2ca4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf13ca60fc495fbfd0ae33cf80762e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6057b84c4e99af70efca26aadc06c0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c627f15f4cda7a86ec923f1e93fb8ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb33ce2bd3fe8117a134943536fe62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fd78d7553d3908ca9162b1590b99c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5557942366f445c0f6d74508476f76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d02248e141ab37650571c1a556e15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb5f10227f5f0b694a693d61af4898487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d012c9385bc1e5b4fca5d3e61fa75fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff095a640eb74f3aa87b98e5cda6456489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa230f0e48ef712353f66bce4eb3ad4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805228397feda37472486a43bd2c5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa64a1775c51c379beff9901982a58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a669738cff05a98c4f8581f5bd0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e44647451f55a2bc3fa0d29a27ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76026b147aa338b098d7938d10671495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b3b4c202331b74e177f473f02ba8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f29321e89a6c641f61fa4d319236497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f149e647a2efcb6453bceb11c525498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74fad2e9b3597436414c5172521d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd3f96a4d61233476439c08ef57bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d297af9dd682865e76b886b5266e7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba40a85d4b4d24c4c5eb6a055730d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f43bba4d31558e6df1da3ea73611503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9e80f3cd13e67ef7aa1c56a9994b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc614fcf577fd8d2b99abc51d61c02c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f754da526aeda6592ef52b689d901ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa2dab6b3e1cb948d78e42559a32c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229bdc7b8a2de5ae26835fa533f64a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6681ea923475833f7e3a97a7344f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939601fb21b234cecc6cfdfa125d49f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c7301bb84703bc0f1b0f1f9fa32d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab811f22f20d9cc05797a4328d56c50a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee0579bf9685b38df920d9068168e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38439d8efa197de3aa094034a1acd67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab0ca07739c07593068b50a0ee58f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99f6fa888319f2a7607c1fddc84225516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d14021020190268b896fa0f5919fd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9498461aed76d558c1d3a916522cc02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af05bb7ef01d1f2ee675168f1cb529519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c7ca90fe631924baf3012e20474e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441affd9ee8175e1029e4868d306239521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1440653dab028470ffd1ee44a71b1e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af6b69b4be67f3b8853508127de3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad15a78968e4d61bdd68e535296091524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f583e443639c77dbebd697371e80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05da2d559472fdc5144e668bb6599f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902cad199dbee6ea9312df41c2656b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b44cff41684e729d5f5973dc9d818528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6396737cc9d876186221c75ee305a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34695880e6a2f992a9d91fc63c8759cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d351d5fcfb53dbc915a157419bc7536531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b88755ef969b549f200095066b007532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8afa2a36451c290b864258b0702764533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913254f682e77c99c40224559ba7af4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d04ad5432c5575da0b3b48ba94ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f574ad5e58e0e3a45774e92268ac37d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbe17ea2ecccc8c7b461b80c2f339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b80d2e61ca9512286a35cb9ceb5ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b20a1ce1d57703e9ec0eb411953ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af24ac32529c1a817eceb1fd662ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343109794ec8826f77c760adc4dee606541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49368458fb6d57801c6ae76d17c3fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709ba3eab69dd21288b3e829cb362d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2199ad43164d6a84c91d611c135a3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849158f99615c511a7235666206bf003545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163561e2080ab90cc59a7efc821b01f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ebb006bf843ca15f30ef2b3109e24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52bcd0c4e9a9282c3bf2a66cb01c9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777f3b94652d55dd882d9f6c58864fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b3a8107e42008c926d2641a27a135550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ca1495ea856523877d09c1876fd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c57fc5d9177fafb8ce49a6f6187fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fe991e38796d8306a78951c9856a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701dde6eb9a7fa2586cf1e19399e33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5ca189119fa3137d560d68ec8efd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1df4b061c54cdc1f438e29e6f7a45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3832da3c8404c1d821c1641c42c9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75140f1032b8fea90ecb4bc21ff2d898558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab08dd7f50bbb9940de44bc004db4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063a88cbcc3937371558747622c30c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a32c65565a4d9333f46e51ba04f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd19d1ce037b1912d0c266a572794a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be1f1c68101e46a659dfbeb629b7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaafb942be6ac7528cd43c7d925a5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda262f887eb2c6111961c16a95ce34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ffe10a3a2a3cc96b529555e2c197566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4002e8f364b853cd7d9e7ab924204567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59b4cfc58b57790172bc09b41cbd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7b1a2608b4b5f6afb9d50327ffed4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c74e504397658ae7c65909b862270570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2698b88382adc97cb8f7e4fa34ae7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0f99bedeb5787615d176aabeb4d8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc4b690123286508f7be2796d4f862573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb110f8761e61a35baec57278b0cd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffac006f3eb8394b22281a8c9c62933575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b36e5b97ad97335d8f95b3c165403576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455d4a66af64fde1b2c334d96a243dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc7b86287f69cd3e13f452a25ad40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551cfc4c9b0f96ad5000c96684cbe08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d6c481a6caaf3223db34e326e799e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c920df113d79da1735408023dc53af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0cd055adbdb8a233506db3fecb393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d3f8b5375f12e5c19db4f3c2ce530583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad338988290abdbd22617853cd97da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729109b857eb5026e50f9186c62a8bd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb698c85373541099f3e6dcf00ac6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d761d1b3fc2b219f1452d6a6a4b41d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367ef4021be3b40d6f0f97b62132d79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b1a07c1582ed20965e46f66f5dab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a935eed3ea747b615e345b64bb9e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba305fa8fc1a1c23624a5582c7f417591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3e83cac57b45003e90c46dbab95bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57ffbb76a7593895412e235823e492593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2cf7dfa4ba82b8fead3eacb62eb83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339b6d8709d5946d897cc35cd7f51e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b177a172413c215558e5d831fff8d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cfb6b2df01ed360fbfb0b5bfbe152597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab29922b29e499f9d8ab6d2ebdd498c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9282b588bcb8109822a37f85c52782599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f053b262aa9fe1872cd3da31ad8aefa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24054590ae2c87fbd5def0bf8c7aeade601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513feade83aeef1013ad2b6c3fea54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0c9e3c196fcb7d89c97e4be3bad5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9b73737a49c2d818b6eb233726513604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e4f710dbb858365851fb4ea836c48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34b622655ced9185e2f554e8c9a7b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fdff3534ade79fb2f8f6525b0ed85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f380d7792afdb8022fe75e53e9ec6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea850f37b0b384d0ef4ea11d0c9b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d37738cdfbea69dd1fb3eeea8d383610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba221fc423dc5f132a024748dfff69d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffbdd2f2cc68694e8922de6b04ed57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908e35834af057936916976eedd3dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a8d5c855200645950486f9836cbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740ae718d08a8d9de6da980968604e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef6889d2306309c87f0d8f14178a93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8399441a44aaba4437f1992d4fd6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e9e805842e36809cc46c0b3a1934618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410627f56b8dffb74a733e4a298c37c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec264db9fbd88aaba5b3cfcad72f272c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a49d8b5661997e19b84067552dea9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c89719dcaadd1fb3f2e7cc864b5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb96801351d0696226df43e1e5f84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52eef7c558539af02e4114e2945c9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938be4533d207e994bebdff965f331a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13825d52bf151171963d1aa80145434b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054d0ce62a31bda5248416b654c24b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375aca6c0f369a7ec3b877a833c55bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b79c0a0c3851d43b5150b92fb995d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76496c40a8b9f1685f89c0dcc631649630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232b1314afae662d42d07dcaff01a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289546fa0b8011da86f068f70d28319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbc72017de7e5f61d782f18ace42a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911b9816f5b072d28318207017571b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675473a71f839892998494c86644ba49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e9bcd57baf665f5a04cc9c8731217636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33106ee6a56f6aeb0cbaf726fba2ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf021186ec041141ac2733bb785929638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7ccf52e749c45d03c9c5fb7a49e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42892f79b99b5d52906225f2f5285f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d309acada113a9fa6e5226cdf429e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390780e04112c3a1a614c9b1c1ffbc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a817037e8048449feecaf075209e8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab252551d8bff683693ff5c9530665644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b602239e606eef4d0f86ecec6b14cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15f91faea5d32f125d6ebf87c8dc96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91f2ae96eb10017faa5e560f8d6ca0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce875f4b350f88a242bc48c384911648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724057874d678d3ee70d75f61bfdf9d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487867e944469b39b04d3f8cef269457650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cded9b3ed595c7436f23449453666651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629002a96ec2c9795672862331661868652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d48ca62c72163eb700dcc5d62e0a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee7a055accae30aa6086186961571654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d576ccf3df38c7583a32a98733f10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbea276f3351ed3cade8809bbc1f781656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25890f0472d2654b927409455fb4e5ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f00898650e9c034e147203e9a9c23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61b151a9794a75f66f178e2ae8443659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d8fa21b3ea3d72bfbe3801fd49eda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f1ccedf5cc6c312be593dedef1597661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d857369545878a17da191a82c7f080662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f588ae65d5e1f8f552ea7eaeb20b75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15264f0d94cff361f7fac1ee22aaa239664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8e317870c730a545b396a51c1e11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0902b76d518a9b9d53eeb62488797c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761676a2648910e28f9fab7f3a92ab36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc8b7e4cb2797c2296a00f84e15590668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aff79296eee738ce656222a926ba99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07c91a304f97aa4c249255021222db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b9acf0339789e6d48310d36bb7d6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cf321a92d580a0390c2e1851d878d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfce96be1f3cf91a6d0a95dede75fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafe33a5ce8c53f50430d9f8d95fe49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb2249312f49c8ca6295ba39575ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c75caec4ba31569c868cbc25a18d0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d856823b8f9c1b1cb9dfcad56c66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cca256d2ef9379bf15a2e7a24c54b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab529f0f63f0421951a319dd9c289dcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4a156bd51c6ff3df51f8ebb486ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b671aed1ab77499367aeea4d153417e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372b9f51a341f898e5c0e6a53160106682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d4be87c39f412effbd90322aaaed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd132df6be9647bb6457c2557d36b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ddf1358db47d5682d435f653b1e74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e696ee7317e46dede95f3da11c8de1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8224ebbe23140e0833555fd9b23346687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acbaa7aa3643804cfec71502ac1a45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0422694ee29ad5b6a3962620b29689689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8f0ed47913783a2768b9c77ef82d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce6eee1ad0539cae9fdf1183bb3a40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47e008cef9a41de4a2139cef639f05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ecaad807d47852845e2918f46ecc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089607af8a89b1219821ebed03c5f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b122a27fb3013024a4c4270d7f13fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1779c7194deeab89b92fcb76c5405696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed13fc530c44021d5adfecca412c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dec8ded5bc800b67c5c32c5be0dc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec1150f0f01516b380efa3f1ef267699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c64516dbdfaac60f6621c8df356d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0d6bcfaab8d49dff1af155fb3a30b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec66fa6d641cd4b69475777b81032ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052a4229d00c117dbae77d18d953b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e5c8e15a541162c56f71280d5f156704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1962b63ac3dde669f1e48c60c5e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ab09b13bb8ac13f55c625a0f9fc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e597c336150c16a76b2da1a47bd7fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39259bb3a05a12633f9b82161f385322708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d17ddfe3320cfddabb22979a3f17d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b963f4dcd35e3fc0bc31cc8f031f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53a1b2cf7380e432dde42f2bdcec91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494186cf4da5915169136ecc51758ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb3844154fbfe9d26d406c797be1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93088165be218ddcef80101ca4bd94bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ea36a79015adfef3e57251fd4391715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf373a03c11635c72cacc830c38b1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa4823f475ec7e58a7dddc26799fd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358de50ba798f9ecd4d7f400e338d36e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a45f93d80cda86b7d53596223db7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894008f31c441d6de88c71b373cf0fb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6f9dd1defc4682c8b90c1946a571721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62190c23f7b4fffd59aac9b6071650b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213286c1634c689c614405870277f71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb68511c7105336f6a18df3af02e237724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b8a8de98719b0f92f06a374354c71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad2b41a565647a6255676be31bd680726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7619abbf12b9119d6fbc5db18d4aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0292ef218e5f0a4410dd7f2f59e5c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b3cb25c020c30bab0c9342e3885a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa622fd24a8e429f312cb72ba340b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894da752530fc53bd94ab51236e92a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e794d8677fc08338232b06492a1366b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01fb8bf2e324abfd3026e1406dc53b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058fab4a1fd1cb496a7020781b8ad0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993189db613fa993f20e6004cc67f796735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2747462708d6f1efd7f1cd53b839f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f950faf5bf44366dc76350ceab3924737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d351ab4048b5aab4b95d566f6d247738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bfd357022edc6c089fea3118f8acf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d594923f2434f1dba121e0781fa7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0f77021d11e4321f63ffd6ef62a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd65bab0c882d87ed76db3a463fd58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674c3133cec8b9fc22ff3feee69c3d5743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>